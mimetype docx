--- v0 (2026-03-17)
+++ v1 (2026-04-08)
@@ -282,1010 +282,1019 @@
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Edwin Carlinet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Digital Humanities Quarterly</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2026, 19 (4), pp.000814</w:t>
-            </w:r>
+              <w:t xml:space="preserve">, 2026, 19 (4), pp.000814. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.63744/eh2pbu98sxve⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05498176v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Création d’un graphe de connaissances géohistorique à partir d’annuaires du commerce parisien du XIXe siècle : application aux métiers de la photographie</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Solenn Tual</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Abadie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bertrand Duménieu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joseph Chazalon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Edwin Carlinet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Revue Ouverte d'Intelligence Artificielle</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2025, 6 (1-2), pp.179-200. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.5802/roia.98⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05444627v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Entity Linking for real-time geolocation of natural disasters from social network posts</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaëtan Caillaut</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samuel Auclair</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Gracianne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Abadie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Touya</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">PLoS ONE</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2024, 19, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1371/journal.pone.0307254⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04725260v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">GisGCN: A Visual Graph-Based Framework to Match Geographical Areas through Time</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Margarita Khokhlova</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Abadie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Gouet-Brunet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Liming Chen</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ISPRS International Journal of Geo-Information</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, 11 (2), pp.97. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.3390/ijgi11020097⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">emse-03548089v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Historical collaborative geocoding</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rémi Cura</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bertrand Dumenieu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Abadie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoit Costes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Perret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ISPRS International Journal of Geo-Information</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, 7 (7), pp.262. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.3390/ijgi7070262⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02388035v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Evaluation de la qualité des sources du Web de Données pour la résolution d’entités nommées</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Abadie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carmen Brando Escobar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francesca Frontini</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Revue des Sciences et Technologies de l'Information - Série ISI : Ingénierie des Systèmes d'Information</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, Web de données : publication, liage et capitalisation, 21 (5-6)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01462256v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Linking Spatial Named Entities to the Web of Data for Geographical Analysis of Historical Texts</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Henri Paris</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Abadie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carmen Brando</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Map and Geography Libraries</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, 13 (1), pp.82 - 110. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1080/15420353.2017.1307306⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01690714v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Analyses linguistiques et techniques d'alignement pour créer et enrichir une ontologie topographique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mustière Sébastien</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Abadie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Aussenac-Gilles</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Noelle Bessagnet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mouna Kamel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Revue Internationale de Géomatique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2011, 21 (2), pp.155-179. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.3166/RIG.21.155-179⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">inria-00595964v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Constitution et exploitation d’une taxonomie géographique à partir des spécifications de bases de données</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Abadie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mustière Sébastien</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Revue Internationale de Géomatique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2010, 20 (2), pp.145-177. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3166/rig.20.145-174⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId52" w:history="1">
-              <w:r>
-[...29 lines deleted...]
-            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02388040v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -1295,4791 +1304,4778 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">ICDAR 2025 Competition on Historical Map Text Detection, Recognition, and Linking</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yijun Lin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Solenn Tual</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zekun Li</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Leeje Jang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yao-Yi Chiang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Conference on Document Analysis and Recognition – ICDAR 2025</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2025, Wuhan, China. pp.568-585, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/978-3-032-04630-7_33⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05288655v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mezanno : des sources sérielles aux données structurées pour les humanités numériques</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Abadie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Carlin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Edwin Carlinet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joseph Chazalon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Cristofoli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Extraction et Gestion de Connaissances</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jan 2026, Anglet, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05444727v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">PeGazUs : une méthode de reconstitution de l'évolution des entités géographiques à partir de données hétérogènes et fragmentaires</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Reconstitution automatique de la généalogie des parcelles à partir du cadastre napoléonien</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Solenn Tual</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Nathalie Abadie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joseph Chazalon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bertrand Duménieu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Perret</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Ingénierie des Connaissances</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2025, Dijon, France</w:t>
+              <w:t xml:space="preserve">34ème Journée de la recherche IGN-ENSG-UGE</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Ecole Nationale des Sciences Géographiques (ENSG), Mar 2025, Champs-sur-Marne, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId62" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05131104v1</w:t>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04987442v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Extraction et interprétation sémantique de tables anciennes : défis et perspectives</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId17" w:history="1">
+                <w:t xml:space="preserve">Interprétation sémantique de tables historiques : des sources anciennes aux graphes de connaissances</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Solenn Tual</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Abadie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joseph Chazalon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bertrand Dumenieu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Perret</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">36es Journées francophones d'Ingénierie des Connaissances (IC 2025) @ Plate-Forme Intelligence Artificielle (PFIA 2025)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2025, Dijon, France</w:t>
+              <w:t xml:space="preserve">Journée d'étude "Reconnaissance automatique de caractères et extraction d’information spatiale à partir de sources anciennes numérisées"</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2025, Aubervilliers, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05067873v1</w:t>
+                <w:t xml:space="preserve">hal-05463770v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Reprendre le contrôle des processus de traitement de données de recherche en histoire quantitative : présentation de l'écosystème Mezzano</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Marie Puren</w:t>
+                <w:t xml:space="preserve">Interprétation sémantique de tables historiques : des sources anciennes aux graphes de connaissances</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Solenn Tual</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Nathalie Abadie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Joseph Chazalon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
-[...24 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bertrand Dumenieu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Perret</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">DHNord2025. Valoriser les données de recherche en humanités numériques : enjeux, pratiques, perspectives</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2025, Tourcoing, France</w:t>
+              <w:t xml:space="preserve">Journée thématique "Raisonnement avec des données incertaines et Qualité des données"</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, GT RECAST: REasoning on Complex And Structured daTa, Nov 2025, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05421670v1</w:t>
+                <w:t xml:space="preserve">hal-05373505v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">An end-to-end pipeline for knowledge graph population from 19th-century land registry digitised tables</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId17" w:history="1">
+                <w:t xml:space="preserve">Extraction et interprétation sémantique de tables anciennes : défis et perspectives</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Solenn Tual</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Abadie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joseph Chazalon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bertrand Duménieu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Perret</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">29th International Conference on Theory and Practice of Digital Libraries (TPDL25)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2025, Tampere, Finland</w:t>
+              <w:t xml:space="preserve">36es Journées francophones d'Ingénierie des Connaissances (IC 2025) @ Plate-Forme Intelligence Artificielle (PFIA 2025)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2025, Dijon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId68" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05118320v1</w:t>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05067873v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">PeGazUs : Une approche fondée sur les graphes de connaissances pour construire des gazetiers urbains perpétuels</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId63" w:history="1">
+                <w:t xml:space="preserve">Reconstructing the Temporal Evolution of Geographic Entities from Fragmentary Knowledge</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charly Bernard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Abadie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bertrand Duménieu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Perret</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Détection de changement dans les données géospatiales</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">International Knowledge Graph and Semantic Web Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2025, Leipzig, Germany. pp.192-207, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-032-13109-6_14⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId69" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05304303v1</w:t>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05308831v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Reconstructing the Temporal Evolution of Geographic Entities from Fragmentary Knowledge</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId63" w:history="1">
+                <w:t xml:space="preserve">PeGazUs : une méthode de reconstitution de l'évolution des entités géographiques à partir de données hétérogènes et fragmentaires</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charly Bernard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Abadie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bertrand Duménieu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Perret</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Knowledge Graph and Semantic Web Conference</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Ingénierie des Connaissances</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2025, Dijon, France</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05308831v1</w:t>
+                <w:t xml:space="preserve">hal-05131104v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Reconstitution automatique de la généalogie des parcelles à partir du cadastre napoléonien</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId18" w:history="1">
+                <w:t xml:space="preserve">Reprendre le contrôle des processus de traitement de données de recherche en histoire quantitative : présentation de l'écosystème Mezzano</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jonathan Perrinet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Puren</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joseph Chazalon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Abadie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
-[...33 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Carlin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">34ème Journée de la recherche IGN-ENSG-UGE</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Ecole Nationale des Sciences Géographiques (ENSG), Mar 2025, Champs-sur-Marne, France</w:t>
+              <w:t xml:space="preserve">DHNord2025. Valoriser les données de recherche en humanités numériques : enjeux, pratiques, perspectives</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2025, Tourcoing, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId72" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04987442v1</w:t>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05421670v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Interprétation sémantique de tables historiques : des sources anciennes aux graphes de connaissances</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId17" w:history="1">
+                <w:t xml:space="preserve">PeGazUs : Une approche fondée sur les graphes de connaissances pour construire des gazetiers urbains perpétuels</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charly Bernard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Solenn Tual</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Abadie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
-[...25 lines deleted...]
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bertrand Duménieu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Perret</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journée d'étude "Reconnaissance automatique de caractères et extraction d’information spatiale à partir de sources anciennes numérisées"</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Dec 2025, Aubervilliers, France</w:t>
+              <w:t xml:space="preserve">Détection de changement dans les données géospatiales</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, GdR IASIS, Mar 2025, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId73" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05463770v1</w:t>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05304303v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Interprétation sémantique de tables historiques : des sources anciennes aux graphes de connaissances</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId17" w:history="1">
+                <w:t xml:space="preserve">An end-to-end pipeline for knowledge graph population from 19th-century land registry digitised tables</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Solenn Tual</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Abadie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joseph Chazalon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bertrand Dumenieu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Perret</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journée thématique "Raisonnement avec des données incertaines et Qualité des données"</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, GT RECAST: REasoning on Complex And Structured daTa, Nov 2025, Paris, France</w:t>
+              <w:t xml:space="preserve">29th International Conference on Theory and Practice of Digital Libraries (TPDL25)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2025, Tampere, Finland</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId74" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05373505v1</w:t>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05118320v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">An approach to extract structured data from the Napoleonic land registry maps and registers</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId17" w:history="1">
+                <w:t xml:space="preserve">Une approche d’extraction de données structurées à partir d’un corpus d’archives : exemple du cadastre napoléonien du Val-de-Marne</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Solenn Tual</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Abadie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joseph Chazalon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bertrand Duménieu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">et al.</w:t>
-            </w:r>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Perret</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journée scientifique GdR IASIS - Intelligence artificielle pour le patrimoine image</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2024, Saint-Mandé, France</w:t>
+              <w:t xml:space="preserve">Table ronde Regards croisés sur les recherche</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Archives Départementales du Val-de-Marne, Oct 2024, Créteil (94), France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId75" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04721201v1</w:t>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04721226v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Défi TextMine'24 : Reconnaissance d'entités géographiques dans un corpus des Instructions nautiques</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Helen Mair Rawsthorne</w:t>
+                <w:t xml:space="preserve">PeGazUs: A knowledge graph based approach to build urban perpetual gazetteers</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charly Bernard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Solenn Tual</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Nathalie Abadie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId79" w:history="1">
-[...33 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bertrand Duménieu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Perret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">TextMine'24</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">International Conference on Knowledge Engineering and Knowledge Management (EKAW 2024)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2024, Amsterdam, Netherlands. pp.364-381, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-031-77792-9_22⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04434981v1</w:t>
+                <w:t xml:space="preserve">hal-04721538v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Extraction automatique d'entités spatiales imbriquées et de relations spatiales à partir de texte pour la création de graphes de connaissances : Une approche et deux jeux de données</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId18" w:history="1">
+                <w:t xml:space="preserve">The Paris coordinate reference system, geometrically surveyed by the citizen Verniquet</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bertrand Duménieu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Abadie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId83" w:history="1">
-[...33 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Baciocchi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Cristofoli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Chadeyron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">TextMine'24, 24ème conférence francophone sur l'Extraction et la Gestion des Connaissances (EGC'24)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jan 2024, Dijon, France. pp.75-86</w:t>
+              <w:t xml:space="preserve">International Conference on the History of Cartography</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Imago Mundi; University of Lyon, Jul 2024, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId82" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04444358v1</w:t>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04679476v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">PeGazUs: A knowledge graph based approach to build urban perpetual gazetteers</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId17" w:history="1">
+                <w:t xml:space="preserve">An approach to extract structured data from the Napoleonic land registry maps and registers</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Assia Ahmed-Abdi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Solenn Tual</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Abadie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joseph Chazalon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bertrand Duménieu</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Julien Perret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Conference on Knowledge Engineering and Knowledge Management (EKAW 2024)</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Journée scientifique GdR IASIS - Intelligence artificielle pour le patrimoine image</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2024, Saint-Mandé, France</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId86" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04721538v1</w:t>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04721201v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The Paris coordinate reference system, geometrically surveyed by the citizen Verniquet</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId18" w:history="1">
+                <w:t xml:space="preserve">Extraction automatique d'entités spatiales imbriquées et de relations spatiales à partir de texte pour la création de graphes de connaissances : Une approche et deux jeux de données</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Helen Mair Rawsthorne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Abadie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
-[...37 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Kergosien</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Duchêne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Éric Saux</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Conference on the History of Cartography</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Imago Mundi; University of Lyon, Jul 2024, Lyon, France</w:t>
+              <w:t xml:space="preserve">TextMine'24, 24ème conférence francophone sur l'Extraction et la Gestion des Connaissances (EGC'24)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jan 2024, Dijon, France. pp.75-86</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId88" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04679476v1</w:t>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04444358v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId90" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Une approche d’extraction de données structurées à partir d’un corpus d’archives : exemple du cadastre napoléonien du Val-de-Marne</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId18" w:history="1">
+                <w:t xml:space="preserve">Défi TextMine'24 : Reconnaissance d'entités géographiques dans un corpus des Instructions nautiques</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Helen Mair Rawsthorne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Abadie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Julien Perret</w:t>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adrien Guille</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Cuxac</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cédric Lopez</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Table ronde Regards croisés sur les recherche</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Archives Départementales du Val-de-Marne, Oct 2024, Créteil (94), France</w:t>
+              <w:t xml:space="preserve">TextMine'24</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jan 2024, Dijon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId90" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04721226v1</w:t>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04434981v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId91" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Création d'un référentiel géo-historique d'adresses à partir de sources multiples</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charly Bernard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Abadie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Perret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bertrand Duménieu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">GAST - Gestion et l’Analyse de données Spatiales et Temporelles</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jan 2024, Dijon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId91" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04490732v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId92" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The case for a standardised CRS ontology ⋆</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId93" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Timo Homburg</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId94" w:history="1">
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frans Knibbe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId95" w:history="1">
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ghislain Atemezing</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Abadie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId96" w:history="1">
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luís Moreira de Sousa</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">GeoLD2024 - 6th International Workshop on Geospatial Linked Data at ESWC 2024</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2024, Hersonissos, Greece</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId92" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04599527v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId97" w:history="1">
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">An approach to extract structured information from maps and registers guided by the history of the Napoleonic cadaster</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Solenn Tual</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Abadie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joseph Chazalon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bertrand Dumenieu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Perret</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">30e Conférence internationale sur l'histoire de la cartographie (ICHC 2024)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Université de Lyon, UMR 5600 - EVS (Environnement, Ville, Société) &amp; Imago Mundi, Jul 2024, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId97" w:history="1">
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04637689v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId98" w:history="1">
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modèles et outils pour la publication de métadonnées d'archives géographiques et de leurs données dérivées</w:t>
-[...52 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Extraction de données, Approche du projet SoDUCo : De l’image d’annuaire du commerce ancien au graphe de données interrogeable</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Abadie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Baciocchi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Edwin Carlinet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joseph Chazalon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Cristofoli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Humanistica 2023</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Association francophone des humanités numériques, Jun 2023, Genève, Suisse. pp.hal-04110787</w:t>
+              <w:t xml:space="preserve">Séminaire SoDuCo : Res(t)ituer les annuaires commerciaux et les évolutions de l’espace Parisien du XIXe siècle - Partager l’expérience et les ressources du programme ANR SoDUCo</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Projet SoDuCo; Bibliothèque Nationale de France, Nov 2023, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId98" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04110787v1</w:t>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04401445v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId103" w:history="1">
+            <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les données géohistoriques produites au cours du programme SoDUCo. Évaluation d’une « source numérique »</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Création d’une base de connaissances topographiques à partir des &amp;quot;Instructions nautiques</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Helen Mair Rawsthorne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Abadie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Kergosien</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Duchêne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Éric Saux</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">4e Journée d'étude SoDUCo/BnF. Res(t)ituer les annuaires commerciaux et les évolutions de l’espace Parisien du XIXe siècle - Partager l’expérience et les ressources du programme ANR SoDUCo</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, BnF Bibliothèque nationale de France, Nov 2023, Paris, France</w:t>
+              <w:t xml:space="preserve">32e journée de la recherche de l'UGE-IGN-ENSG</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2023, Champs-sur-Marne, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId103" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04275462v1</w:t>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04055379v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId106" w:history="1">
+            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">SoDUCo : croisement de sources géo-historiques pour l'étude de l'évolution de Paris de 1789 à 1950</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId18" w:history="1">
+                <w:t xml:space="preserve">Automatic Nested Spatial Entity and Spatial Relation Extraction From Text for Knowledge Graph Creation: A Baseline Approach and a Benchmark Dataset</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Helen Mair Rawsthorne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Abadie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
-[...50 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Kergosien</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Duchêne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Éric Saux</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Conférence interdisciplinaire : Extraction, traitement et visualisation de données complexes en géographie (XVIIIe siècle - XIXe siècle)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">7th ACM SIGSPATIAL International Workshop on Geospatial Humanities, 31st International Conference on Advances in Geographic Information Systems (ACM SIGSPATIAL 2023)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2023, Hambourg, Germany. pp.21-30, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1145/3615887.3627754⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId106" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04494266v1</w:t>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04294222v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId108" w:history="1">
+            <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Indexation et recherche d'images multimodales dans le projet ALEGORIA : méthodes et outils pour croiser les sources iconographiques de la Reconstruction</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId18" w:history="1">
+                <w:t xml:space="preserve">Le signalement des documents cartographiques : métadonnées et autorités géographiques</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Loiseaux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Abadie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId109" w:history="1">
-[...37 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Melvin Hersent</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Les archives iconographiques et audiovisuelles de la Reconstruction en France, de 1940 aux années 1960, Pierrefitte-sur-Seine</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Séminaire SoDuCo-BNF : Le circuit de traitements des documents cartographiques des XVIIIe et XIXe siècles à la BnF - Analyses spatiales formalisées de données géo-historiques</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2023, Paris, France</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId108" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04288097v1</w:t>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04401430v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId113" w:history="1">
+            <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Création d'un graphe de connaissances géohistorique à partir d'annuaires du commerce parisien du XIXe siècle: application aux métiers de la photographie</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId18" w:history="1">
+                <w:t xml:space="preserve">SoDUCo : croisement de sources géo-historiques pour l'étude de l'évolution de Paris de 1789 à 1950</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Abadie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Joseph Chazalon</w:t>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Baciocchi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charly Bernard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Edwin Carlinet</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paul Chapron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">SemWeb.Pro</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2023, Paris, France</w:t>
+              <w:t xml:space="preserve">Conférence interdisciplinaire : Extraction, traitement et visualisation de données complexes en géographie (XVIIIe siècle - XIXe siècle)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Ecole Normale Supérieure de Lyon; Institut Rhônalpin des systèmes Complexes, Feb 2023, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId113" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04400206v1</w:t>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04494266v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId114" w:history="1">
+            <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Le signalement des documents cartographiques : métadonnées et autorités géographiques</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId18" w:history="1">
+                <w:t xml:space="preserve">Indexation et recherche d'images multimodales dans le projet ALEGORIA : méthodes et outils pour croiser les sources iconographiques de la Reconstruction</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valérie Gouet-Brunet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Abadie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId99" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvain Besson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Ève Bouillon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pauline Charbonnier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Séminaire SoDuCo-BNF : Le circuit de traitements des documents cartographiques des XVIIIe et XIXe siècles à la BnF - Analyses spatiales formalisées de données géo-historiques</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Les archives iconographiques et audiovisuelles de la Reconstruction en France, de 1940 aux années 1960, Pierrefitte-sur-Seine</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Archives nationales, Apr 2021, Pierrefitte-Archives nationales, France. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/books.pan.3889⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId114" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04401430v1</w:t>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04288097v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId116" w:history="1">
+            <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Automatic Nested Spatial Entity and Spatial Relation Extraction From Text for Knowledge Graph Creation: A Baseline Approach and a Benchmark Dataset</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Création d'un graphe de connaissances géohistorique à partir d'annuaires du commerce parisien du XIXe siècle: application aux métiers de la photographie</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Solenn Tual</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Nathalie Abadie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId83" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Éric Saux</w:t>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bertrand Duménieu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joseph Chazalon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Edwin Carlinet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">7th ACM SIGSPATIAL International Workshop on Geospatial Humanities, 31st International Conference on Advances in Geographic Information Systems (ACM SIGSPATIAL 2023)</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">SemWeb.Pro</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2023, Paris, France</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId116" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04294222v1</w:t>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04400206v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId118" w:history="1">
+            <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Benchmark of Nested Named Entity Recognition Approaches in Historical Structured Documents</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId17" w:history="1">
+                <w:t xml:space="preserve">Les données géohistoriques produites au cours du programme SoDUCo. Évaluation d’une « source numérique »</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cristofoli Pascal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julie Gravier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Baciocchi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Duménieu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Solenn Tual</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...48 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Conference on Document Analysis and Recognition - ICDAR 2023</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">4e Journée d'étude SoDUCo/BnF. Res(t)ituer les annuaires commerciaux et les évolutions de l’espace Parisien du XIXe siècle - Partager l’expérience et les ressources du programme ANR SoDUCo</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, BnF Bibliothèque nationale de France, Nov 2023, Paris, France</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId118" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03994759v2</w:t>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04275462v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId121" w:history="1">
+            <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Création d'un graphe de connaissances géohistorique à partir d'annuaires du commerce parisien du 19 ème siècle: application aux métiers de la photographie</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Bertrand Duménieu</w:t>
+                <w:t xml:space="preserve">Modèles et outils pour la publication de métadonnées d'archives géographiques et de leurs données dérivées</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Melvin Hersent</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">J Chazalon</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Edwin Carlinet</w:t>
+                <w:t xml:space="preserve">Abadie Nathalie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Duménieu Bertrand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Perret Julien</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">34es Journées francophones d'Ingénierie des Connaissances (IC 2023) @ Plate-Forme Intelligence Artificielle (PFIA 2023)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2023, Strasbourg, France</w:t>
+              <w:t xml:space="preserve">Humanistica 2023</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Association francophone des humanités numériques, Jun 2023, Genève, Suisse. pp.hal-04110787</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId121" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04121643v2</w:t>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04110787v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Extraction de données, Approche du projet SoDUCo : De l’image d’annuaire du commerce ancien au graphe de données interrogeable</w:t>
+                <w:t xml:space="preserve">A Benchmark of Nested Named Entity Recognition Approaches in Historical Structured Documents</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Solenn Tual</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Nathalie Abadie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Stéphane Baciocchi</w:t>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J Chazalon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bertrand Duménieu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Edwin Carlinet</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...28 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Séminaire SoDuCo : Res(t)ituer les annuaires commerciaux et les évolutions de l’espace Parisien du XIXe siècle - Partager l’expérience et les ressources du programme ANR SoDUCo</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">International Conference on Document Analysis and Recognition - ICDAR 2023</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2023, San José, California, United States. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-031-41682-8_8⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04401445v1</w:t>
+                <w:t xml:space="preserve">hal-03994759v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId123" w:history="1">
+            <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Création d’une base de connaissances topographiques à partir des &amp;quot;Instructions nautiques</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Création d'un graphe de connaissances géohistorique à partir d'annuaires du commerce parisien du 19 ème siècle: application aux métiers de la photographie</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Solenn Tual</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Nathalie Abadie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId83" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Éric Saux</w:t>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bertrand Duménieu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J Chazalon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Edwin Carlinet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">32e journée de la recherche de l'UGE-IGN-ENSG</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2023, Champs-sur-Marne, France</w:t>
+              <w:t xml:space="preserve">34es Journées francophones d'Ingénierie des Connaissances (IC 2023) @ Plate-Forme Intelligence Artificielle (PFIA 2023)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2023, Strasbourg, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId123" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04055379v1</w:t>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04121643v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId125" w:history="1">
+            <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Le système référence de coordonnées de Paris, levé géométriquement par le citoyen Verniquet</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId18" w:history="1">
+                <w:t xml:space="preserve">Automated construction of a French Entity Linking dataset to geolocate social network posts in the context of natural disasters</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gaëtan Caillaut</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Gracianne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Abadie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId126" w:history="1">
-[...37 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Touya</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Samuel Auclair</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Séminaire SoDuCo-BNF: Paris, capitale géodésique. Atlas et plans à grande échelle: 1780 – 1950</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Projet SoDuCo; Bibliothèque Nationale de France, Apr 2022, Paris, France</w:t>
+              <w:t xml:space="preserve">19th International Conference on Information Systems for Crisis Response and Management</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2022, Tarbes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId125" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04401366v1</w:t>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03631387v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">ATLANTIS : l’ontologie qui modélise les connaissances contenues dans les Instructions nautiques</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId18" w:history="1">
+                <w:t xml:space="preserve">Le système référence de coordonnées de Paris, levé géométriquement par le citoyen Verniquet</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bertrand Duménieu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Abadie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId83" w:history="1">
-[...33 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yann Ménéroux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Chadeyron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Baciocchi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">SemWeb.Pro</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2022, Paris, France</w:t>
+              <w:t xml:space="preserve">Séminaire SoDuCo-BNF: Paris, capitale géodésique. Atlas et plans à grande échelle: 1780 – 1950</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Projet SoDuCo; Bibliothèque Nationale de France, Apr 2022, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04006774v1</w:t>
+                <w:t xml:space="preserve">hal-04401366v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId128" w:history="1">
+            <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Automated construction of a French Entity Linking dataset to geolocate social network posts in the context of natural disasters</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId18" w:history="1">
+                <w:t xml:space="preserve">Création de bases de connaissances à partir de sources hétérogènes: application aux Instructions nautiques</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Helen Mair Rawsthorne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Abadie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Samuel Auclair</w:t>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Kergosien</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Duchêne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Éric Saux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">19th International Conference on Information Systems for Crisis Response and Management</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2022, Tarbes, France</w:t>
+              <w:t xml:space="preserve">Journées de l’Information Scientifique et Technique du SHOM</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Service Hydrographique et Océanographique de la Marine, Jun 2022, Brest, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId128" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03631387v1</w:t>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04400549v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId129" w:history="1">
+            <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Création de bases de connaissances à partir de sources hétérogènes: application aux Instructions nautiques</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId78" w:history="1">
+                <w:t xml:space="preserve">ATLANTIS : l’ontologie qui modélise les connaissances contenues dans les Instructions nautiques</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Helen Mair Rawsthorne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Abadie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Kergosien</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Duchêne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Éric Saux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journées de l’Information Scientifique et Technique du SHOM</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Service Hydrographique et Océanographique de la Marine, Jun 2022, Brest, France</w:t>
+              <w:t xml:space="preserve">SemWeb.Pro</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2022, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId129" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04400549v1</w:t>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04006774v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId130" w:history="1">
+            <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">ATLANTIS : Une ontologie pour représenter les Instructions nautiques</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Helen Mair Rawsthorne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Abadie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Kergosien</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Duchêne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId131" w:history="1">
+            <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Saux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IC 2022, 33es journées francophones d'Ingénierie des connaissances</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2022, Saint-Étienne, France. pp.154-163</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId130" w:history="1">
+            <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03695242v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId132" w:history="1">
+            <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A Benchmark of Named Entity Recognition Approaches in Historical Documents Application to 19th Century French Directories</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId133" w:history="1">
+            <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N. Abadie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId134" w:history="1">
+            <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. Carlinet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId135" w:history="1">
+            <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Chazalon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId105" w:history="1">
+            <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Duménieu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Document Analysis Systems. DAS 2022.</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2022, La Rochelle, France. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId136" w:history="1">
+            <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/978-3-031-06555-2_30⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId132" w:history="1">
+            <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03698609v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId137" w:history="1">
+            <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">ATLANTIS : Une ontologie pour représenter les Instructions nautiques</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId18" w:history="1">
+                <w:t xml:space="preserve">Annotation sémantique pour la géolocalisation d'entités spatiales dans des tweets</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gaëtan Caillaut</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Gracianne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Samuel Auclair</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Abadie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId83" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Éric Saux</w:t>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Touya</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Conférence Nationale d’Intelligence Artificielle</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Zied Bouraoui; Valérie Camps; Éric Gaussier; Maxime Guériau; Christelle Launois; Nicolas Prcovic; Céline Rouveirol; Fatiha Saïs; François Schwarzentruber; Anaëlle Wilczynski, Jun 2022, Saint-Étienne, France. pp.155-162</w:t>
+              <w:t xml:space="preserve">PFIA Résilience et IA</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2022, Saint-Etienne, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId137" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04419907v1</w:t>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03682484v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId138" w:history="1">
+            <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fonds photographiques et métadonnées associées : de jeux de données hétérogènes et massifs à un graphe de ressources liées exploitable sur le Web</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId18" w:history="1">
+                <w:t xml:space="preserve">Décrire des photographies aériennes anciennes sur le Web de données : l'expérience du projet ANR ALEGORIA</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Abadie</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">31èmes Journées de la Recherche IGN</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Institut National de l'Information Géographique et Forestière, Mar 2022, Champs-Sur-Marne, France</w:t>
+              <w:t xml:space="preserve">Journées #OpenDataEtPatrimoine: le Web sémantique et le web de données pour la valorisation des données patrimoniales</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Université de Lille, Mar 2022, Villeneuve d’Ascq, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId138" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04401052v1</w:t>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03959058v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Une approche pour la création d’un graphe spatio-temporel à partir des données extraites des annuaires : application aux photographes</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId18" w:history="1">
+                <w:t xml:space="preserve">Extraction automatique d’informations dans les annuaires commerciaux parisiens</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Abadie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Edwin Carlinet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joseph Chazalon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bertrand Duménieu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -6087,4452 +6083,4465 @@
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Séminaire SoDuCo-BNF : Res(t)ituer les adresses des almanachs et annuaires commerciaux parisiens du XIXe siècle. Un corpus de localisations urbaines à grande échelle</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Projet SoDuCo; Bibliothèque Nationale de France, Nov 2022, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04401404v1</w:t>
+                <w:t xml:space="preserve">hal-04401420v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Annotation sémantique pour la géolocalisation d'entités spatiales dans des tweets</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Une approche pour la création d’un graphe spatio-temporel à partir des données extraites des annuaires : application aux photographes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Solenn Tual</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Nathalie Abadie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Guillaume Touya</w:t>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joseph Chazalon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bertrand Duménieu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">PFIA Résilience et IA</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2022, Saint-Etienne, France</w:t>
+              <w:t xml:space="preserve">Séminaire SoDuCo-BNF : Res(t)ituer les adresses des almanachs et annuaires commerciaux parisiens du XIXe siècle. Un corpus de localisations urbaines à grande échelle</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Projet SoDuCo; Bibliothèque Nationale de France, Nov 2022, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03682484v1</w:t>
+                <w:t xml:space="preserve">hal-04401404v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Décrire des photographies aériennes anciennes sur le Web de données : l'expérience du projet ANR ALEGORIA</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId18" w:history="1">
+                <w:t xml:space="preserve">Fonds photographiques et métadonnées associées : de jeux de données hétérogènes et massifs à un graphe de ressources liées exploitable sur le Web</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florence Clavaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Abadie</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journées #OpenDataEtPatrimoine: le Web sémantique et le web de données pour la valorisation des données patrimoniales</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Université de Lille, Mar 2022, Villeneuve d’Ascq, France</w:t>
+              <w:t xml:space="preserve">31èmes Journées de la Recherche IGN</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Institut National de l'Information Géographique et Forestière, Mar 2022, Champs-Sur-Marne, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03959058v1</w:t>
+                <w:t xml:space="preserve">hal-04401052v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId143" w:history="1">
+            <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Extraction automatique d’informations dans les annuaires commerciaux parisiens</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId18" w:history="1">
+                <w:t xml:space="preserve">ATLANTIS : Une ontologie pour représenter les Instructions nautiques</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Helen Mair Rawsthorne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Abadie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Bertrand Duménieu</w:t>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Kergosien</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Duchêne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Éric Saux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Séminaire SoDuCo-BNF : Res(t)ituer les adresses des almanachs et annuaires commerciaux parisiens du XIXe siècle. Un corpus de localisations urbaines à grande échelle</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Projet SoDuCo; Bibliothèque Nationale de France, Nov 2022, Paris, France</w:t>
+              <w:t xml:space="preserve">Conférence Nationale d’Intelligence Artificielle</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Zied Bouraoui; Valérie Camps; Éric Gaussier; Maxime Guériau; Christelle Launois; Nicolas Prcovic; Céline Rouveirol; Fatiha Saïs; François Schwarzentruber; Anaëlle Wilczynski, Jun 2022, Saint-Étienne, France. pp.155-162</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId143" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04401420v1</w:t>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04419907v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId144" w:history="1">
+            <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Learning embeddings for cross-time geographic areas represented as graphs</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Margarita Khokhlova</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Abadie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Gouet-Brunet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Liming Chen</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">SAC '21: The 36th ACM/SIGAPP Symposium on Applied Computing</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2021, Virtual Event Republic of Korea, South Korea. pp.559-568, </w:t>
             </w:r>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1145/3412841.3441936⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId145" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">emse-03548148v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId146" w:history="1">
+            <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Le fonds de la Photothèque nationale de l’IGN</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId18" w:history="1">
+                <w:t xml:space="preserve">Les métadonnées des collections photographiques : de plusieurs jeux de données hétérogènes à un graphe d'entités liées exploitable</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Abadie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florence Clavaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pauline Charbonnier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Séminaire de clôture du projet ANR ALEGORIA</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Dec 2021, Saint-Mandé, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId146" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04401228v1</w:t>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04401181v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId147" w:history="1">
+            <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les métadonnées des collections photographiques : de plusieurs jeux de données hétérogènes à un graphe d'entités liées exploitable</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId18" w:history="1">
+                <w:t xml:space="preserve">Le fonds de la Photothèque nationale de l’IGN</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Abadie</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Pauline Charbonnier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Séminaire de clôture du projet ANR ALEGORIA</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Dec 2021, Saint-Mandé, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId147" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04401181v1</w:t>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04401228v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId148" w:history="1">
+            <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L’extraction d’informations spatiales pour l’exploitation des instructions nautiques à grande échelle, une action faisant collaborer l’IGN, le SHOM et le laboratoire GERiiCO</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId18" w:history="1">
+                <w:t xml:space="preserve">Recherche multimodale d'images aériennes multi-date à l'aide d'un réseau siamois</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Margarita Khokhlova</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valérie Gouet-Brunet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Abadie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId85" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Eric Kergosien</w:t>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Liming Chen</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Atelier Gestion et Analyse des données Spatiales et Temporelles (GAST), Conférence nationale EGC 2020 - Extraction et Gestion des Connaissances</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jan 2020, Bruxelle, Belgique</w:t>
+              <w:t xml:space="preserve">Conférence française en Reconnaissance des Formes, Image, Apprentissage et Perception (RFIAP 2020)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, https://cap-rfiap2020.sciencesconf.org/, Jun 2020, Vannes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId148" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04400675v1</w:t>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02906569v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Recherche multimodale d'images aériennes multi-date à l'aide d'un réseau siamois</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId18" w:history="1">
+                <w:t xml:space="preserve">L’extraction d’informations spatiales pour l’exploitation des instructions nautiques à grande échelle, une action faisant collaborer l’IGN, le SHOM et le laboratoire GERiiCO</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId151" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Léa Lamotte</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Abadie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Liming Chen</w:t>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Éric Saux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Kergosien</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Conférence française en Reconnaissance des Formes, Image, Apprentissage et Perception (RFIAP 2020)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, https://cap-rfiap2020.sciencesconf.org/, Jun 2020, Vannes, France</w:t>
+              <w:t xml:space="preserve">Atelier Gestion et Analyse des données Spatiales et Temporelles (GAST), Conférence nationale EGC 2020 - Extraction et Gestion des Connaissances</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jan 2020, Bruxelle, Belgique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02906569v1</w:t>
+                <w:t xml:space="preserve">hal-04400675v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId151" w:history="1">
+            <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cross-year multi-modal image retrieval using siamese networks</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Margarita Khokhlova</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Gouet-Brunet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Abadie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Liming Chen</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ICIP 2020 – 27th IEEE International Conference on Image Processing</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2020, Abou Dhabi, United Arab Emirates. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId153" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/ICIP40778.2020.9190662⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId152" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02903434v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId153" w:history="1">
+            <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Extraction de connaissances pour la description de l'environnement maritime côtier à partir de textes d'aide à la navigation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId149" w:history="1">
+            <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Léa Lamotte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Abadie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Éric Saux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId85" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Kergosien</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Conférence nationale EGC 2020 - Extraction et Gestion des Connaissances</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jan 2020, Bruxelles, Belgique. pp.341-348</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId153" w:history="1">
+            <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03656340v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId154" w:history="1">
+            <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Création d’une base de connaissances sur les redécoupages administratifs durant la Révolution française: l’exemple des paroisses constitutionnelles</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId155" w:history="1">
+            <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Keller</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Abadie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Bertrand Dumenieu</w:t>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bertrand Duménieu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Baciocchi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Kergosien</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Séminaire Atlas historique de l'Auvergne</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Centre d'Histoire “Espaces &amp; Cultures”, Université de Clermont Auvergne, Jan 2019, Clermont-Ferrand, France</w:t>
+              <w:t xml:space="preserve">28èmes Journées de la Recherche IGN</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Institut National de l'Information Géographique et Forestière, Apr 2019, Champs-Sur-Marne, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId154" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02388075v1</w:t>
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04400721v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId156" w:history="1">
+            <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Création d’une base de connaissances sur les redécoupages administratifs durant la Révolution française: l’exemple des paroisses constitutionnelles</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId155" w:history="1">
+            <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Keller</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Abadie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Bertrand Duménieu</w:t>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bertrand Dumenieu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Baciocchi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Kergosien</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">28èmes Journées de la Recherche IGN</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Institut National de l'Information Géographique et Forestière, Apr 2019, Champs-Sur-Marne, France</w:t>
+              <w:t xml:space="preserve">Séminaire Atlas historique de l'Auvergne</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Centre d'Histoire “Espaces &amp; Cultures”, Université de Clermont Auvergne, Jan 2019, Clermont-Ferrand, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId156" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04400721v1</w:t>
+            <w:hyperlink r:id="rId157" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02388075v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId157" w:history="1">
+            <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Vers la construction d'une base de connaissances sur la réorganisation territoriale française à la Révolution</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId18" w:history="1">
+                <w:t xml:space="preserve">Georeferencing historical ressources</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre-Henri Paris</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Abadie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Eric Kergosien</w:t>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carmen Brando</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Conférence Sagéo 2018 Atelier Exces,</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2018, Montpellier, France</w:t>
+              <w:t xml:space="preserve">Time Machine conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Ecole Polytechnique Fédérale de Lausanne, Oct 2018, Lausanne, Switzerland</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId157" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02399176v1</w:t>
+            <w:hyperlink r:id="rId158" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02411437v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId158" w:history="1">
+            <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Une approche adaptative pour lier des données géoréférencées du Web</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId18" w:history="1">
+                <w:t xml:space="preserve">Vers la construction d'une base de connaissances sur la réorganisation territoriale française à la Révolution</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Keller</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Abadie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId160" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Bénédicte Bucher</w:t>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bertrand Dumenieu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Baciocchi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Kergosien</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journées de la recherche IGN</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Institut National de l'Information Géographique et Forestière, Mar 2018, Champs-sur-Marne, France</w:t>
+              <w:t xml:space="preserve">Conférence Sagéo 2018 Atelier Exces,</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, Montpellier, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId158" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02423491v1</w:t>
+            <w:hyperlink r:id="rId159" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02399176v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId162" w:history="1">
+            <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Assessing the planimetric accuracy of Paris atlases from the late 18th and 19th centuries</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId18" w:history="1">
+                <w:t xml:space="preserve">Une approche adaptative pour lier des données géoréférencées du Web</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId161" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abdelfettah Feliachi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Abadie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Julien Perret</w:t>
+            <w:hyperlink r:id="rId162" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fayçal Hamdi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId163" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bénédicte Bucher</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Symposium on Applied Computing (SAC 2018)</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Journées de la recherche IGN</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Institut National de l'Information Géographique et Forestière, Mar 2018, Champs-sur-Marne, France</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId162" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02388077v1</w:t>
+            <w:hyperlink r:id="rId160" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02423491v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Georeferencing historical ressources</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId18" w:history="1">
+                <w:t xml:space="preserve">Assessing the planimetric accuracy of Paris atlases from the late 18th and 19th centuries</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bertrand Dumenieu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Abadie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId43" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Carmen Brando</w:t>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Perret</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Time Machine conference</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Symposium on Applied Computing (SAC 2018)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2018, Pau, France. pp.876-883, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId165" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1145/3167132.3167228⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02411437v1</w:t>
+                <w:t xml:space="preserve">hal-02388077v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId165" w:history="1">
+            <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Assessing the Positional Planimetric Accuracy of DBpedia Georeferenced Resources</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId159" w:history="1">
+                <w:t xml:space="preserve">An Adaptive Approach for Interlinking Georeferenced Data</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abdelfettah Feliachi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Abadie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId160" w:history="1">
+            <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fayçal Hamdi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">4th workshop Quality of Models and Models of Quality (QMMQ 2017)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Knowledge Capture Conference, K-CAP</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2017, Austin, United States. pp.1-8, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId167" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1145/3148011.3148025⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/978-3-319-70625-2_21⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-02388081v1</w:t>
+                <w:t xml:space="preserve">hal-02388078v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId167" w:history="1">
+            <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Évaluation de la précision planimétrique des données géoréférencées sur le Web de données</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId159" w:history="1">
+                <w:t xml:space="preserve">Assessing the Positional Planimetric Accuracy of DBpedia Georeferenced Resources</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abdelfettah Feliachi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Abadie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId162" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fayçal Hamdi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Atelier Qualité des Données du Web (QLOD), conférence Extraction et Gestion des Connaissances (EGC)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">4th workshop Quality of Models and Models of Quality (QMMQ 2017)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, Valencia, Spain. pp.227-237, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId169" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-319-70625-2_21⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId167" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02399178v1</w:t>
+            <w:hyperlink r:id="rId168" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02388081v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId168" w:history="1">
+            <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">An Adaptive Approach for Interlinking Georeferenced Data</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId159" w:history="1">
+                <w:t xml:space="preserve">Évaluation de la précision planimétrique des données géoréférencées sur le Web de données</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abdelfettah Feliachi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Abadie</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Fayçal Hamdi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Knowledge Capture Conference, K-CAP</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Atelier Qualité des Données du Web (QLOD), conférence Extraction et Gestion des Connaissances (EGC)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, Grenoble, France</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId168" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02388078v1</w:t>
+            <w:hyperlink r:id="rId170" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02399178v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId170" w:history="1">
+            <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Que représentent les références spatiales des données du Web ? un vocabulaire pour la représentation de la sémantique des XY</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId159" w:history="1">
+            <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abdelfettah Feliachi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Abadie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId160" w:history="1">
+            <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fayçal Hamdi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Conférence Extraction et Gestion des Connaissances (EGC) Atelier Qualité des Données du Web (QLOD),</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016, Reims, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId170" w:history="1">
+            <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02403642v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId171" w:history="1">
+            <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Linked Data Quality for Domain-Specific Named-Entity Linking</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carmen Brando</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Abadie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francesca Frontini</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Conférence Extraction et Gestion des Connaissances (EGC) Atelier Qualité des Données du Web (QLOD)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016, Reims, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId171" w:history="1">
+            <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02399181v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId172" w:history="1">
+            <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Réutilisation et création de vocabulaires pour la publication de données géographiques</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Abadie</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Datalift Day - Expériences sémantiques</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, ATOS, Apr 2015, Bezons, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId172" w:history="1">
+            <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04424941v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId173" w:history="1">
+            <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Réutilisation, création et publication de vocabulaires pour la publication de données géographiques sur le Web des données</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId18" w:history="1">
+                <w:t xml:space="preserve">GeomRDF: A Geodata Converter with a Fine-Grained Structured Representation of Geometry in the Web</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId162" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fayçal Hamdi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Abadie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId163" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bénédicte Bucher</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId161" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abdelfettah Feliachi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journée Interopérabilité et Innovation (J2I) : le Web sémantique au service du partage et de la diffusion des données géographiques</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Forum français de l'OGC, Oct 2014, Champs-sur-Marne, France</w:t>
+              <w:t xml:space="preserve">1st International Workshop on Geospatial Linked Data (GeoLD 2014). In Conjunction with the 10th International Conference on Semantic Systems</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, Leipzig, Germany</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId173" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04424961v1</w:t>
+            <w:hyperlink r:id="rId174" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02388091v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId174" w:history="1">
+            <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">GeomRDF: A Geodata Converter with a Fine-Grained Structured Representation of Geometry in the Web</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId18" w:history="1">
+                <w:t xml:space="preserve">Réutilisation, création et publication de vocabulaires pour la publication de données géographiques sur le Web des données</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Abadie</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Abdelfettah Feliachi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">1st International Workshop on Geospatial Linked Data (GeoLD 2014). In Conjunction with the 10th International Conference on Semantic Systems</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2014, Leipzig, Germany</w:t>
+              <w:t xml:space="preserve">Journée Interopérabilité et Innovation (J2I) : le Web sémantique au service du partage et de la diffusion des données géographiques</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Forum français de l'OGC, Oct 2014, Champs-sur-Marne, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId174" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02388091v1</w:t>
+            <w:hyperlink r:id="rId175" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04424961v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId175" w:history="1">
+            <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Modeling Geometry and Reference Systems on the Web of Data</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId176" w:history="1">
+            <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raphaël Troncy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId177" w:history="1">
+            <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ghislain Auguste Atemezing</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Abadie</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Linking Geospatial Data Workshop</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Dec 2014, Londres, United Kingdom</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId175" w:history="1">
+            <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02398638v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId178" w:history="1">
+            <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Publishing Reference Geodata on the Web : Opportunities and Challenges for IGN France</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId95" w:history="1">
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ghislain Atemezing</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Abadie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId176" w:history="1">
+            <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raphaël Troncy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId161" w:history="1">
+            <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bénédicte Bucher</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Terra Cognita 2014, 6th International Workshop on the Foundations, Technologies and Applications of the Geospatial Web.</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2014, Riva del Garda, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId178" w:history="1">
+            <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02388085v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId179" w:history="1">
+            <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Intégration et visualisation de données liées thématiques sur un référentiel géographique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId159" w:history="1">
+            <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abdelfettah Feliachi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Abadie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId160" w:history="1">
+            <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fayçal Hamdi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">14ème Conférence Francophone sur l'Extraction et la Gestion des Connaissances (EGC2014)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jan 2014, Rennes, France. pp.12</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId179" w:history="1">
+            <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01126497v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId180" w:history="1">
+            <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ontology-Based Discovering of Geographic Databases Content</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId181" w:history="1">
+                <w:t xml:space="preserve">Utilisation d’une ontologie du domaine pour la découverte du contenu de bases de données géographiques</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ammar Mechouche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Abadie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId182" w:history="1">
+            <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emeric Prouteau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mustière Sébastien</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">25th International Cartographic Conference (ICC'11)</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Conférence Extraction et la Gestion des Connaissances</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Association Internationale Francophone d'Extraction et de Gestion des Connaissances, Jan 2011, Brest, France. pp.569-574</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId180" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02398652v1</w:t>
+            <w:hyperlink r:id="rId181" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02403669v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Intégration des bases de données à partir de la formalisation de leurs spécifications</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId18" w:history="1">
+                <w:t xml:space="preserve">Une mesure de distance dans l’espace des alignements entre parties potentiellement homologues de deux ontologies légères</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId182" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ammar Mechouche</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Abadie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mustière Sébastien</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journées de la recherche IGN</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Institut National de l'Information Géographique et Forestière, 2011, Saint-Mandé, France</w:t>
+              <w:t xml:space="preserve">Conférence Extraction et Gestion des Connaissances</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Association Internationale Francophone d'Extraction et de Gestion des Connaissances, Jan 2011, Brest, France. pp.329-340</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02423587v1</w:t>
+                <w:t xml:space="preserve">hal-02403675v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Vers un système en ligne d'aide à la découverte du contenu de bases de données géographiques</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId181" w:history="1">
+                <w:t xml:space="preserve">Ontology-Based Discovering of Geographic Databases Content</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ammar Mechouche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Abadie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId182" w:history="1">
+            <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emeric Prouteau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId186" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Sébastien Mustière</w:t>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mustière Sébastien</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">atelier Ontologies géographiques, conférence Sagéo 2010</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">25th International Cartographic Conference (ICC'11)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2011, Paris, France. pp.311-330, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId186" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-642-19143-5_18⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02411460v1</w:t>
+                <w:t xml:space="preserve">hal-02398652v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mining user generated web content to characterise geographic features beyond topographical aspects</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId18" w:history="1">
+                <w:t xml:space="preserve">Intégration des bases de données à partir de la formalisation de leurs spécifications</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Abadie</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Bénédicte Bucher</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">25th International Cartographic Conference (ICC'011)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2011, Paris, France</w:t>
+              <w:t xml:space="preserve">Journées de la recherche IGN</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Institut National de l'Information Géographique et Forestière, 2011, Saint-Mandé, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02398650v1</w:t>
+                <w:t xml:space="preserve">hal-02423587v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId189" w:history="1">
+            <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Specifications for User Generated Spatial Content</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId18" w:history="1">
+                <w:t xml:space="preserve">Vers un système en ligne d'aide à la découverte du contenu de bases de données géographiques</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId182" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ammar Mechouche</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Abadie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId183" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emeric Prouteau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId189" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Mustière</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">14th AGILE Conference</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">atelier Ontologies géographiques, conférence Sagéo 2010</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, Toulouse, France</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId189" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02398647v1</w:t>
+            <w:hyperlink r:id="rId188" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02411460v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId191" w:history="1">
+            <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Une mesure de distance dans l’espace des alignements entre parties potentiellement homologues de deux ontologies légères</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId18" w:history="1">
+                <w:t xml:space="preserve">Specifications for User Generated Spatial Content</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carmen Brando</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId163" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bénédicte Bucher</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Abadie</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Mustière Sébastien</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Conférence Extraction et Gestion des Connaissances</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">14th AGILE Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2011, Utrecht, Netherlands. pp.479-495, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId191" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-642-19789-5_24⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId191" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02403675v1</w:t>
+            <w:hyperlink r:id="rId190" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02398647v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Utilisation d’une ontologie du domaine pour la découverte du contenu de bases de données géographiques</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId18" w:history="1">
+                <w:t xml:space="preserve">Mining user generated web content to characterise geographic features beyond topographical aspects</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId193" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Léa Massiot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Abadie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId182" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Mustière Sébastien</w:t>
+            <w:hyperlink r:id="rId163" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bénédicte Bucher</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Conférence Extraction et la Gestion des Connaissances</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Association Internationale Francophone d'Extraction et de Gestion des Connaissances, Jan 2011, Brest, France. pp.569-574</w:t>
+              <w:t xml:space="preserve">25th International Cartographic Conference (ICC'011)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2011, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02403669v1</w:t>
+                <w:t xml:space="preserve">hal-02398650v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId193" w:history="1">
+            <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">OWL based formalisation of geographic databases specifications</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId18" w:history="1">
+                <w:t xml:space="preserve">Mesure de la distance sémantique entre parties potentiellement communes à deux taxonomies</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId182" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ammar Mechouche</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Abadie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId181" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId186" w:history="1">
+            <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Mustière</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">17th International Conference on Knowledge Engineering and Knowledge Management (EKAW'10)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2010, Lisbonne, Portugal</w:t>
+              <w:t xml:space="preserve">21èmes journées Ingénierie des Connaissances (IC’10)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2010, Nîmes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId193" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02411468v1</w:t>
+            <w:hyperlink r:id="rId194" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02409148v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId194" w:history="1">
+            <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alignment Based Measure of the Distance between Potentially Common Parts of Lightweight Ontologies</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId181" w:history="1">
+                <w:t xml:space="preserve">OWL based formalisation of geographic databases specifications</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Abadie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ammar Mechouche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Mustière Sébastien</w:t>
+            <w:hyperlink r:id="rId189" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Mustière</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">5th International Workshop on Ontology Matching, 9th International Semantic Web Conference (ISWC'10)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2010, Shanghai, China</w:t>
+              <w:t xml:space="preserve">17th International Conference on Knowledge Engineering and Knowledge Management (EKAW'10)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, Lisbonne, Portugal</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId194" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02398656v1</w:t>
+            <w:hyperlink r:id="rId195" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02411468v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId195" w:history="1">
+            <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mesure de la distance sémantique entre parties potentiellement communes à deux taxonomies</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId181" w:history="1">
+                <w:t xml:space="preserve">Alignment Based Measure of the Distance between Potentially Common Parts of Lightweight Ontologies</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ammar Mechouche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Abadie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId186" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Sébastien Mustière</w:t>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mustière Sébastien</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">21èmes journées Ingénierie des Connaissances (IC’10)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2010, Nîmes, France</w:t>
+              <w:t xml:space="preserve">5th International Workshop on Ontology Matching, 9th International Semantic Web Conference (ISWC'10)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2010, Shanghai, China</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId195" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02409148v1</w:t>
+            <w:hyperlink r:id="rId196" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02398656v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId196" w:history="1">
+            <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Formal specifications to automatically identify heterogeneities</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId18" w:history="1">
+                <w:t xml:space="preserve">GéOnto : Enrichissement d'une taxonomie de concepts topographiques</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId189" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Mustière</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Abadie</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Aussenac-Gilles</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Noelle Bessagnet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mouna Kamel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Workshop “Challenges in Spatial Data Harmonisation”, 12th International Conference on Geographic Information Science (AGILE'09)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2009, Hanovre, Germany</w:t>
+              <w:t xml:space="preserve">5th Conference on Spatial Analysis and GEOmatics (SAGEO 2009)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2009, Paris, France. pp.1-17</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId196" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02399174v1</w:t>
+            <w:hyperlink r:id="rId197" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">inria-00432628v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId197" w:history="1">
+            <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Schema Matching Based on Attribute Values and Background Ontology</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId18" w:history="1">
+                <w:t xml:space="preserve">Formal specifications to automatically identify heterogeneities</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Abadie</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">12th International Conference on Geographic Information Science (AGILE 2009)</w:t>
+              <w:t xml:space="preserve">Workshop “Challenges in Spatial Data Harmonisation”, 12th International Conference on Geographic Information Science (AGILE'09)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2009, Hanovre, Germany</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId197" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02399173v1</w:t>
+            <w:hyperlink r:id="rId198" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02399174v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId198" w:history="1">
+            <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">GéOnto : Enrichissement d'une taxonomie de concepts topographiques</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId18" w:history="1">
+                <w:t xml:space="preserve">Schema Matching Based on Attribute Values and Background Ontology</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Abadie</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...41 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">5th Conference on Spatial Analysis and GEOmatics (SAGEO 2009)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2009, Paris, France. pp.1-17</w:t>
+              <w:t xml:space="preserve">12th International Conference on Geographic Information Science (AGILE 2009)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2009, Hanovre, Germany</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId198" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">inria-00432628v1</w:t>
+            <w:hyperlink r:id="rId199" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02399173v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId199" w:history="1">
+            <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Constitution d'une taxonomie géographique à partir des spécifications de bases de données</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Abadie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId186" w:history="1">
+            <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Mustière</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Colloque International de Géomatique et d’Analyse Spatiale SAGEO 2008</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2008, Montpellier, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId199" w:history="1">
+            <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02411372v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId200" w:history="1">
+            <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Appariement de schémas de BD géographiques à l'aide d'ontologies déduites des spécifications</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId186" w:history="1">
+            <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Mustière</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Abadie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId201" w:history="1">
+            <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Laurens</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Atelier DECOR "Passage à l'échelle des techniques de découverte de correspondances", Conférence francophone d'Extraction et Gestion de Connaissances</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2007, Namur, Belgique. pp.22-27</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId200" w:history="1">
+            <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02411409v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId202" w:history="1">
+            <w:hyperlink r:id="rId203" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Comparaison de la nature d'objets géographiques</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId18" w:history="1">
+                <w:t xml:space="preserve">Création d’une ontologie géographique à partir des spécifications par analyse automatique du langage naturel</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId202" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Laurens</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Abadie</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Sébastien Mustière</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journée "Ontologies et Gestion de l’Hétérogénéité Sémantique", Conférence Ingénierie des Connaissances</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2007, Grenoble, France</w:t>
+              <w:t xml:space="preserve">Journées de la recherche IGN</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Institut National de l'Information Géographique et Forestière, 2007, Saint-Mandé, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId202" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02411392v1</w:t>
+            <w:hyperlink r:id="rId203" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02423591v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Création d’une ontologie géographique à partir des spécifications par analyse automatique du langage naturel</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId18" w:history="1">
+                <w:t xml:space="preserve">Comparaison de la nature d'objets géographiques</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Abadie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId205" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ana-Maria Olteanu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId189" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Mustière</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journées de la recherche IGN</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Institut National de l'Information Géographique et Forestière, 2007, Saint-Mandé, France</w:t>
+              <w:t xml:space="preserve">Journée "Ontologies et Gestion de l’Hétérogénéité Sémantique", Conférence Ingénierie des Connaissances</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2007, Grenoble, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02423591v1</w:t>
+                <w:t xml:space="preserve">hal-02411392v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId205" w:history="1">
+            <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Création d'une ontologie à partir des spécifications textuelles pour l'intégration des bases de données géographiques</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Abadie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId206" w:history="1">
+            <w:hyperlink r:id="rId207" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nils Gesbert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId186" w:history="1">
+            <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Mustière</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">17ème conférence en Ingénierie des Connaissances (IC’06)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2006, Nantes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId205" w:history="1">
+            <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02411432v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -10542,785 +10551,785 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId207" w:history="1">
+            <w:hyperlink r:id="rId208" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Automatic reconstruction of the genealogy of plots and buildings from historical sources</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Solenn Tual</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Abadie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bertrand Duménieu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joseph Chazalon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Perret</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Semantic Web Research Summer School (ISWS 2024)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2024, Bertinoro, Italy. </w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId207" w:history="1">
+            <w:hyperlink r:id="rId208" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04610537v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId208" w:history="1">
+            <w:hyperlink r:id="rId209" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ontologie et méthodologie de peuplement d’un graphe de connaissances géo-historique d’adresses</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charly Bernard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Abadie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Perret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bertrand Duménieu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Symposium MaDICS</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2024, Blois, France. 2024</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId208" w:history="1">
+            <w:hyperlink r:id="rId209" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04601077v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId209" w:history="1">
+            <w:hyperlink r:id="rId210" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Évaluation d'un graphe de connaissances géo-historique d'adresses créé à partir de sources multiples</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charly Bernard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Abadie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bertrand Duménieu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Perret</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">SemWeb.Pro 2024, Journée de présentations et de rencontres dédiées au web sémantique dans le monde professionnel</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2024, Paris, France. 2024</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId209" w:history="1">
+            <w:hyperlink r:id="rId210" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05304293v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId210" w:history="1">
+            <w:hyperlink r:id="rId211" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">[Poster] A Benchmark of Nested Named Entity Recognition Approaches in Historical Structured Documents</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Solenn Tual</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Abadie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joseph Chazalon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bertrand Dumenieu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Edwin Carlinet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Conference on Document Analysis and Recognition - ICDAR 2023</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2023, San Jose, California, United States. 2023</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId210" w:history="1">
+            <w:hyperlink r:id="rId211" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04191900v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId211" w:history="1">
+            <w:hyperlink r:id="rId212" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">ATONTE: towards a new methodology for seed ontology development from texts and experts</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Helen Mair Rawsthorne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Abadie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Kergosien</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Duchêne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Éric Saux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">EKAW 2022, 23rd international conference on knowledge engineering and knowledge management</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2022, Bozen-Bolzano, Italy. , EKAW 2022 Companion Volume, 3256, 2022, Companion Proceedings of the 23rd International Conference on Knowledge Engineering and Knowledge Management</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId211" w:history="1">
+            <w:hyperlink r:id="rId212" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03954342v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId212" w:history="1">
+            <w:hyperlink r:id="rId213" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Interlinking and Visualizing Linked Open Data with Geospatial Reference Data</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId159" w:history="1">
+            <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abdelfettah Feliachi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Abadie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId160" w:history="1">
+            <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fayçal Hamdi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId177" w:history="1">
+            <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ghislain Auguste Atemezing</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">The 8th International Workshop on Ontology Matching, collocated with the 12th International Semantic Web Conference ISWC 2013</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2013, Sydney, Australia. pp.2, 2013</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId212" w:history="1">
+            <w:hyperlink r:id="rId213" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01126498v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId213" w:history="1">
+            <w:hyperlink r:id="rId214" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vocabularies for Geospatial Data Discovery and Reuse</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Abadie</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Summer School on Ontology Engineering and the Semantic Web</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2013, Cercedilla, Spain. 2013</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId213" w:history="1">
+            <w:hyperlink r:id="rId214" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02423631v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -11330,147 +11339,147 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId214" w:history="1">
+            <w:hyperlink r:id="rId215" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Conférence Nationale d’Intelligence Artificielle Année 2025</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Abadie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId95" w:history="1">
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ghislain Atemezing</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId216" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Grégory Bonnet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId217" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tristan Cazenave</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId218" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Cornuéjols</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Association Française pour l'Intelligence Artificielle, 2025</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId215" w:history="1">
-              <w:r>
-[...54 lines deleted...]
-            <w:hyperlink r:id="rId214" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05409313v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -11480,335 +11489,335 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId218" w:history="1">
+            <w:hyperlink r:id="rId219" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Artificiel Intelligence and digital humanities</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId219" w:history="1">
+            <w:hyperlink r:id="rId220" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Poibeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Abadie</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Sébastien Konieczny; Henri Prade. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Artificial Intelligence: What is it, exactly? Second Edition</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId220" w:history="1">
+            <w:hyperlink r:id="rId221" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">College Publications</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2025, 978-1-84890-338-8</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId218" w:history="1">
+            <w:hyperlink r:id="rId219" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05447386v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId221" w:history="1">
+            <w:hyperlink r:id="rId222" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Intelligence Artificielle et Humanités Numériques</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId219" w:history="1">
+            <w:hyperlink r:id="rId220" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Poibeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Abadie</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Sébastien Konieczny; Henri Prade. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">L’intelligence artificielle De quoi s’agit-il vraiment ? Seconde édition actualisée et augmentée</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
+            <w:hyperlink r:id="rId223" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cépaduès</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 9782383951568</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId222" w:history="1">
-              <w:r>
-[...21 lines deleted...]
-            <w:hyperlink r:id="rId221" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05445034v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId223" w:history="1">
+            <w:hyperlink r:id="rId224" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ontology-based Formal Specifications for User-Friendly Geospatial Data Discovery</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId181" w:history="1">
+            <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ammar Mechouche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Abadie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId182" w:history="1">
+            <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emeric Prouteau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mustière Sébastien</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Advances In Knowledge Discovery and Management, A refereed Book of Chapters: post-proceedings of EGC 2011</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 3, Springer, pp.157-182, 2013, Studies in Computational Intelligence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId223" w:history="1">
+            <w:hyperlink r:id="rId224" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02388054v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -11818,1993 +11827,1993 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId224" w:history="1">
+            <w:hyperlink r:id="rId225" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">French Entity-Linking dataset between annotated tweets collected during major crises in France and French Wikipedia corpus</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaëtan Caillaut</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Gracianne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Abadie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Touya</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cécile Gracianne</w:t>
-[...37 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Samuel Auclair</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2024, </w:t>
             </w:r>
+            <w:hyperlink r:id="rId226" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.5281/zenodo.7767294⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Autre publication scientifique</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId225" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId224" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04735845v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId226" w:history="1">
+            <w:hyperlink r:id="rId227" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">[Données] Un jeu de données d'annuaires du commerce français du 19ème siècle pour la reconnaissance d'entités nommées imbriquées</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId17" w:history="1">
+                <w:t xml:space="preserve">[Données] Comparaison d'approches de reconnaissance d'entités nommées imbriquées dans des documents historiques structurés</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Solenn Tual</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Abadie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Edwin Carlinet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joseph Chazalon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bertrand Duménieu</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...18 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2023, https://huggingface.co/nlpso</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Autre publication scientifique</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId227" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.5281/zenodo.8167628⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-04421562v1</w:t>
+                <w:t xml:space="preserve">hal-04421598v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId228" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">[Données] Le jeu de données ATLANTIS</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">[Données] Un jeu de données d'annuaires du commerce français du 19ème siècle pour la reconnaissance d'entités nommées imbriquées</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Solenn Tual</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Nathalie Abadie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId83" w:history="1">
-[...40 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joseph Chazalon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bertrand Duménieu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Edwin Carlinet</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2023, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId229" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.5281/zenodo.8167628⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId228" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04424416v1</w:t>
+                <w:t xml:space="preserve">hal-04421562v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId229" w:history="1">
+            <w:hyperlink r:id="rId230" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">[Données] Comparaison d'approches de reconnaissance d'entités nommées imbriquées dans des documents historiques structurés</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId18" w:history="1">
+                <w:t xml:space="preserve">[Données] Le jeu de données ATLANTIS</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Helen Mair Rawsthorne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Abadie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
-[...39 lines deleted...]
-              <w:t xml:space="preserve">2023, https://huggingface.co/nlpso</w:t>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Kergosien</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Duchêne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Éric Saux</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2023</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId229" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04421598v1</w:t>
+            <w:hyperlink r:id="rId230" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04424416v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId230" w:history="1">
+            <w:hyperlink r:id="rId231" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">[Données] Construction automatique d'un jeu de données de liage d'entités nommées pour géolocaliser des messages de réseaux sociaux dans un contexte de catastrophes naturelles</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId18" w:history="1">
+                <w:t xml:space="preserve">[Ontologie] ATLANTIS : Une ontologie pour représenter les Instructions nautiques</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Helen Mair Rawsthorne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Abadie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
-[...27 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Kergosien</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Duchêne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Saux</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2022, https://github.com/umrlastig/atlantis-ontology</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Autre publication scientifique</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId231" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.57967/hf/1678⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-04421615v1</w:t>
+                <w:t xml:space="preserve">hal-04417302v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId232" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">[Données] Un jeu de données d'annuaires du commerce français de 19ème siècle</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId18" w:history="1">
+                <w:t xml:space="preserve">[Données] Construction automatique d'un jeu de données de liage d'entités nommées pour géolocaliser des messages de réseaux sociaux dans un contexte de catastrophes naturelles</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gaëtan Caillaut</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Gracianne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Abadie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">2022, </w:t>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Touya</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Samuel Auclair</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2022, pp.10.57967/hf/1678. </w:t>
             </w:r>
             <w:hyperlink r:id="rId233" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.5281/zenodo.6394464⟩</w:t>
+                <w:t xml:space="preserve">⟨10.57967/hf/1678⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId232" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04421578v1</w:t>
+                <w:t xml:space="preserve">hal-04421615v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId234" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">[Ontologie] ATLANTIS : Une ontologie pour représenter les Instructions nautiques</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId18" w:history="1">
+                <w:t xml:space="preserve">[Données] Un jeu de données d'annuaires du commerce français de 19ème siècle</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Abadie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId83" w:history="1">
-[...40 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Baciocchi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Edwin Carlinet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joseph Chazalon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Cristofoli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2022, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId235" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.5281/zenodo.6394464⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId234" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04417302v1</w:t>
+                <w:t xml:space="preserve">hal-04421578v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId235" w:history="1">
+            <w:hyperlink r:id="rId236" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">[Données] Modèles de NER produits pour l'article &amp;quot;A Benchmark of Named Entity Recognition Approaches in Historical Documents Application to 19th Century French Directories&amp;quot;, publiés lors de l'atelier d'analyse de documents DAS22.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Abadie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Edwin Carlinet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joseph Chazalon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bertrand Duménieu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2022, </w:t>
             </w:r>
+            <w:hyperlink r:id="rId237" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.5281/zenodo.6576008⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Autre publication scientifique</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId236" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId235" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04421586v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId237" w:history="1">
+            <w:hyperlink r:id="rId238" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">[Ontologie] Ontologie des documents d'archives géographiques</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId18" w:history="1">
+                <w:t xml:space="preserve">[Données] Métadonnées des photographies obliques de la photothèque de l'IGN, publiées selon bonnes pratiques du Web de données</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Abadie</w:t>
               </w:r>
             </w:hyperlink>
-          </w:p>
-[...4 lines deleted...]
-              <w:t xml:space="preserve">2021, http://data.alegoria-project.fr/def/geotheque#</w:t>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId239" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clara Lelièvre</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2021, http://data.alegoria-project.fr/sparql</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId237" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04417199v1</w:t>
+            <w:hyperlink r:id="rId238" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04410802v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId238" w:history="1">
+            <w:hyperlink r:id="rId240" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">[Données] Métadonnées des photographies obliques de la photothèque de l'IGN, publiées selon bonnes pratiques du Web de données</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId18" w:history="1">
+                <w:t xml:space="preserve">[Ontologie] Ontologie des documents d'archives géographiques</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Abadie</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...17 lines deleted...]
-              <w:t xml:space="preserve">2021, http://data.alegoria-project.fr/sparql</w:t>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2021, http://data.alegoria-project.fr/def/geotheque#</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId238" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04410802v1</w:t>
+            <w:hyperlink r:id="rId240" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04417199v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId240" w:history="1">
+            <w:hyperlink r:id="rId241" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">[Data] Geographical Entities With Neighborhood Relationships</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Margarita Khokhlova</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Abadie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Gouet-Brunet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Liming Chen</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2020, http://alegoria.ign.fr/en/GENR_dataset</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId240" w:history="1">
+            <w:hyperlink r:id="rId241" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04421094v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId241" w:history="1">
+            <w:hyperlink r:id="rId242" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Linking resources to geographic reference datasets: a matter of knowledge</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Abadie</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2019</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId241" w:history="1">
+            <w:hyperlink r:id="rId242" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04419750v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId242" w:history="1">
+            <w:hyperlink r:id="rId243" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">[Ontologie] Ontologie de la sémantique des XY</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId18" w:history="1">
+                <w:t xml:space="preserve">Des Systèmes d’Information Géographiques à une Information Spatiale Sémantisée. Focus sur la topologie des vecteurs</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Abadie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId160" w:history="1">
-[...26 lines deleted...]
-              <w:t xml:space="preserve">2016, http://data.ign.fr/def/xysemantics#</w:t>
+            <w:hyperlink r:id="rId244" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yves Auda</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2016</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId242" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04416495v1</w:t>
+            <w:hyperlink r:id="rId243" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02423627v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId243" w:history="1">
+            <w:hyperlink r:id="rId245" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Des Systèmes d’Information Géographiques à une Information Spatiale Sémantisée. Focus sur la topologie des vecteurs</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId18" w:history="1">
+                <w:t xml:space="preserve">[Ontologie] Ontologie de la sémantique des XY</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId161" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abdelfettah Feliachi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Abadie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId244" w:history="1">
-[...13 lines deleted...]
-              <w:t xml:space="preserve">2016</w:t>
+            <w:hyperlink r:id="rId162" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fayçal Hamdi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId163" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bénédicte Bucher</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2016, http://data.ign.fr/def/xysemantics#</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId243" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02423627v1</w:t>
+            <w:hyperlink r:id="rId245" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04416495v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId245" w:history="1">
+            <w:hyperlink r:id="rId246" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vocabulaires et métadonnées pour la publication de données géographiques vectorielles sur le Web de données</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Abadie</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2016</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId245" w:history="1">
+            <w:hyperlink r:id="rId246" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02423622v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId246" w:history="1">
+            <w:hyperlink r:id="rId247" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">[Données] Jeux de données IGN publiés selon les bonnes pratiques du Web de données dans le cadre ou à la suite du projet Datalift.</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId18" w:history="1">
+                <w:t xml:space="preserve">[Ontologie] Ontologie des éléments du territoire et de ses infrastructures de l'IGN</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Abadie</w:t>
               </w:r>
             </w:hyperlink>
-          </w:p>
-[...4 lines deleted...]
-              <w:t xml:space="preserve">2014, http://data.ign.fr/id/sparql</w:t>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId248" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lewis John Mcgibbney</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId178" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ghislain Auguste Atemezing</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2014, http://data.ign.fr/def/topo#</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId246" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04410774v1</w:t>
+            <w:hyperlink r:id="rId247" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04415691v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId247" w:history="1">
+            <w:hyperlink r:id="rId249" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">[Ontologie] Ontologie des éléments du territoire et de ses infrastructures de l'IGN</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId18" w:history="1">
+                <w:t xml:space="preserve">[Données] Jeux de données IGN publiés selon les bonnes pratiques du Web de données dans le cadre ou à la suite du projet Datalift.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Abadie</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...30 lines deleted...]
-              <w:t xml:space="preserve">2014, http://data.ign.fr/def/topo#</w:t>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2014, http://data.ign.fr/id/sparql</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId247" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04415691v1</w:t>
+            <w:hyperlink r:id="rId249" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04410774v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId249" w:history="1">
+            <w:hyperlink r:id="rId250" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">[Ontologie] Ontologie des primitives géométriques représentant la forme et la localisation d'entités topographiques</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Abadie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId177" w:history="1">
+            <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ghislain Auguste Atemezing</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId248" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lewis John Mcgibbney</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId251" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernard Vatant</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId163" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bénédicte Bucher</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2013, http://data.ign.fr/def/geometrie#</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Autre publication scientifique</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId250" w:history="1">
-              <w:r>
-[...41 lines deleted...]
-            <w:hyperlink r:id="rId249" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04415682v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId251" w:history="1">
+            <w:hyperlink r:id="rId252" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">[Ontologie] Ontologie des unités administratives de l'IGN</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Abadie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId177" w:history="1">
+            <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ghislain Auguste Atemezing</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId248" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lewis John Mcgibbney</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId250" w:history="1">
+            <w:hyperlink r:id="rId251" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Vatant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId161" w:history="1">
+            <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bénédicte Bucher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2013, http://data.ign.fr/def/geofla#</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId251" w:history="1">
+            <w:hyperlink r:id="rId252" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04415703v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId252" w:history="1">
+            <w:hyperlink r:id="rId253" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">[Ontologie] Ontologie des systèmes de coordonnées de référence</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Abadie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId178" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ghislain Auguste Atemezing</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ghislain Auguste Atemezing</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Raphaël Troncy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2013, http://data.ign.fr/def/ignf#</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId252" w:history="1">
+            <w:hyperlink r:id="rId253" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04415699v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -13814,130 +13823,130 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId253" w:history="1">
+            <w:hyperlink r:id="rId254" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Entry Separation using a Mixed Visual and Textual Language Model: Application to 19th century French Trade Directories</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bertrand Duménieu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Edwin Carlinet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Abadie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joseph Chazalon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2023</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId253" w:history="1">
+            <w:hyperlink r:id="rId254" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03994702v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -13947,344 +13956,344 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId254" w:history="1">
+            <w:hyperlink r:id="rId255" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Modélisation de connaissances spécifiques : information spatiale</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId161" w:history="1">
+            <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bénédicte Bucher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Abadie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId177" w:history="1">
+            <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ghislain Auguste Atemezing</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[Rapport de recherche] Livrable 2.3, Institut National de l'Information Géographique et Forestière; Eurecom, Telecom ParisTech. 2013</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId254" w:history="1">
+            <w:hyperlink r:id="rId255" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02423633v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId255" w:history="1">
+            <w:hyperlink r:id="rId256" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dataset interlinking module</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId257" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Euzenat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Abadie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId163" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bénédicte Bucher</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId258" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zhengjie Fan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId259" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Houda Khrouf</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">[Contract] IGN (Institut géographique national), 73 avenue de Paris, F-94160 SAINT MANDÉ. 2011, pp.32</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (rapport contrat/projet)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId256" w:history="1">
-              <w:r>
-[...84 lines deleted...]
-            <w:hyperlink r:id="rId255" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00793433v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId259" w:history="1">
+            <w:hyperlink r:id="rId260" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Same words? Same worlds? Comparing ontologies underlying geographic data</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId186" w:history="1">
+            <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Mustière</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId261" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chantal Reynaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId262" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Brigitte Safar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Abadie</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">[Intern report] IGN (Institut géographique national), 73 avenue de Paris, F-94160 SAINT MANDÉ. 2009, pp.17</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId260" w:history="1">
-              <w:r>
-[...50 lines deleted...]
-            <w:hyperlink r:id="rId259" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">inria-00432827v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -14294,100 +14303,100 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId262" w:history="1">
+            <w:hyperlink r:id="rId263" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Formalisation, acquisition et mise en œuvre de connaissances pour l’intégration virtuelle de bases de données géographiques : les spécifications au cœur du processus d’intégration</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Abadie</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre. Université Paris-Est, 2012. Français. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId264" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨NNT : 2012PEST1054⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Thèse</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId263" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId262" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">tel-00794395v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -14397,104 +14406,104 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId264" w:history="1">
+            <w:hyperlink r:id="rId265" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Création d'une base de connaissances sur les redécoupages administratifs durant la Révolution française.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Abadie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId266" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Fayet</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2019</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Vidéo</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId265" w:history="1">
-              <w:r>
-[...24 lines deleted...]
-            <w:hyperlink r:id="rId264" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03147390v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -14504,205 +14513,205 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId266" w:history="1">
+            <w:hyperlink r:id="rId267" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">[Code] Code source de la webapp pour la visualisation et l'édition des annotations des annuaires du projet SoDuCo.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joseph Chazalon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Edwin Carlinet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bertrand Duménieu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Joseph Chazalon</w:t>
-[...37 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Nathalie Abadie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Perret</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2024</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Logiciel</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId266" w:history="1">
+            <w:hyperlink r:id="rId267" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04478595v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId267" w:history="1">
+            <w:hyperlink r:id="rId268" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">[Code] A Benchmark of Nested Named Entity Recognition Approaches in Historical Structured Documents</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Solenn Tual</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Abadie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joseph Chazalon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bertrand Duménieu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -14710,596 +14719,596 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Edwin Carlinet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2024</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Logiciel</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId267" w:history="1">
+            <w:hyperlink r:id="rId268" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04390541v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId268" w:history="1">
+            <w:hyperlink r:id="rId269" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">[Code] Chaine de traitement des annuaires du projet SoDuCo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bertrand Duménieu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Perret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Abadie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joseph Chazalon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Edwin Carlinet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2024</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Logiciel</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId268" w:history="1">
+            <w:hyperlink r:id="rId269" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04478577v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId269" w:history="1">
+            <w:hyperlink r:id="rId270" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">[Code] Construction d'un graphe géohistorique à partir des annuaires du commerce parisien du 19e siècle : application aux photographes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Solenn Tual</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Abadie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bertrand Dumenieu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joseph Chazalon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Edwin Carlinet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2023</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Logiciel</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId269" w:history="1">
+            <w:hyperlink r:id="rId270" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04390522v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId270" w:history="1">
+            <w:hyperlink r:id="rId271" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">[Code] A Benchmark of Named Entity Recognition Approaches in Historical Documents: Application to 19th Century French Directories</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joseph Chazalon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Joseph Chazalon</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Nathalie Abadie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Edwin Carlinet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bertrand Duménieu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2022</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Logiciel</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId270" w:history="1">
+            <w:hyperlink r:id="rId271" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04421228v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId271" w:history="1">
+            <w:hyperlink r:id="rId272" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">[Code] Learning embeddings for cross-time geographic areas represented as graphs</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Margarita Khokhlova</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Abadie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Gouet-Brunet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Liming Chen</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2021</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Logiciel</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId271" w:history="1">
+            <w:hyperlink r:id="rId272" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04421187v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId272" w:history="1">
+            <w:hyperlink r:id="rId273" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">[Code] Cross-year multi-modal image retrieval using siamese networks</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Margarita Khokhlova</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Gouet-Brunet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Abadie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Liming Chen</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2020</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Logiciel</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId272" w:history="1">
+            <w:hyperlink r:id="rId273" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04421148v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId273"/>
+      <w:footerReference w:type="default" r:id="rId274"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -15367,51 +15376,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="C7BC3B60"/>
+    <w:nsid w:val="7563FA3B"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -15598,51 +15607,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/nathalie-abadie" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-8741-2398" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/167625594" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-05498176v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Gravier" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Baciocchi" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Cristofoli" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Dum&#233;nieu" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edwin Carlinet" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05444627v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Solenn Tual" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Abadie" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joseph Chazalon" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5802/roia.98" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04725260v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;tan Caillaut" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Auclair" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Gracianne" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Touya" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0307254" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-03548089v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Margarita Khokhlova" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Gouet-Brunet" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Liming Chen" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ijgi11020097" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02388035v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Cura" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Dumenieu" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Costes" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Perret" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ijgi7070262" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01462256v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carmen Brando Escobar" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesca Frontini" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01690714v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Henri Paris" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carmen Brando" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/15420353.2017.1307306" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00595964v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Musti&#232;re S&#233;bastien" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Aussenac-Gilles" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Noelle Bessagnet" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mouna Kamel" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/RIG.21.155-179" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02388040v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/rig.20.145-174" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/7DDD7709682C655797C65545E40732F4913ED082/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05288655v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yijun Lin" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zekun Li" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leeje Jang" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yao-Yi Chiang" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-032-04630-7_33" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05444727v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Carlin" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05131104v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charly Bernard" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05067873v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05421670v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Perrinet" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Puren" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05118320v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05304303v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05308831v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-032-13109-6_14" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04987442v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05463770v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05373505v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04721201v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Assia Ahmed-Abdi" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04434981v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Helen Mair Rawsthorne" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Guille" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Cuxac" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Lopez" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04444358v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Kergosien" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Duch&#234;ne" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;ric Saux" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04721538v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-77792-9_22" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04679476v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Chadeyron" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04721226v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04490732v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04599527v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Timo Homburg" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frans Knibbe" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ghislain Atemezing" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lu&#237;s Moreira de Sousa" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04637689v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04110787v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Melvin Hersent" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abadie Nathalie" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dum&#233;nieu Bertrand" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Perret Julien" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04275462v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cristofoli Pascal" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Dum&#233;nieu" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04494266v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Chapron" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04288097v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Besson" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-&#200;ve Bouillon" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Charbonnier" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.pan.3889" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04400206v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04401430v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Loiseaux" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04294222v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3615887.3627754" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03994759v2" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Chazalon" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-41682-8_8" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04121643v2" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04401445v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04055379v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Duch&#234;ne" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04401366v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann M&#233;n&#233;roux" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04006774v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03631387v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04400549v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03695242v2" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Saux" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03698609v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Abadie" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Carlinet" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Chazalon" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-06555-2_30" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04419907v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04401052v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Clavaud" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04401404v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03682484v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03959058v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04401420v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-03548148v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3412841.3441936" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04401228v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04401181v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04400675v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;a Lamotte" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02906569v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02903434v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICIP40778.2020.9190662" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03656340v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02388075v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Keller" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04400721v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02399176v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02423491v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelfettah Feliachi" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fay&#231;al Hamdi" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;n&#233;dicte Bucher" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02388077v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3167132.3167228" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02411437v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02388081v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-70625-2_21" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02399178v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02388078v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3148011.3148025" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02403642v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02399181v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04424941v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04424961v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02388091v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02398638v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l Troncy" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ghislain Auguste Atemezing" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02388085v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01126497v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02398652v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ammar Mechouche" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emeric Prouteau" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-19143-5_18" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02423587v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02411460v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Musti&#232;re" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02398650v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;a Massiot" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02398647v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-19789-5_24" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02403675v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02403669v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02411468v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02398656v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02409148v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02399174v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02399173v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00432628v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02411372v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02411409v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Laurens" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02411392v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana-Maria Olteanu" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02423591v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02411432v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nils Gesbert" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04610537v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04601077v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05304293v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04191900v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03954342v2" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01126498v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02423631v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05409313v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;gory Bonnet" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tristan Cazenave" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Cornu&#233;jols" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05447386v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Poibeau" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.collegepublications.co.uk/logic/?00047" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05445034v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.cepadues.com/livres/sciences/donnees-informatique-ia-ihm/1741-l-intelligence-artificielle-de-quoi-s-agit-il-vraiment-2e-edition-9782383951568.html?srsltid=AfmBOooDW9WQaNS0DIu8OQILVJrRRq_yBN9ojePhyAMMxkIW1iBz76RS" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02388054v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-04735845v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5281/zenodo.7767294" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04421562v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5281/zenodo.8167628" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04424416v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04421598v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04421615v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.57967/hf/1678" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04421578v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5281/zenodo.6394464" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04417302v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04421586v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5281/zenodo.6576008" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04417199v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04410802v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clara Leli&#232;vre" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04421094v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04419750v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04416495v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02423627v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Auda" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02423622v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04410774v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04415691v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lewis John Mcgibbney" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04415682v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Vatant" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04415703v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04415699v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03994702v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02423633v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00793433v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Euzenat" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhengjie Fan" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Houda Khrouf" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00432827v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chantal Reynaud" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brigitte Safar" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00794395v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2012PEST1054" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-03147390v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Fayet" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04478595v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04390541v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04478577v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04390522v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04421228v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04421187v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04421148v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/nathalie-abadie" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-8741-2398" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/167625594" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-05498176v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Gravier" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Baciocchi" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Cristofoli" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Dum&#233;nieu" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edwin Carlinet" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.63744/eh2pbu98sxve" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05444627v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Solenn Tual" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Abadie" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joseph Chazalon" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5802/roia.98" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04725260v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;tan Caillaut" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Auclair" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Gracianne" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Touya" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0307254" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-03548089v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Margarita Khokhlova" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Gouet-Brunet" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Liming Chen" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ijgi11020097" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02388035v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Cura" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Dumenieu" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Costes" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Perret" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ijgi7070262" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01462256v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carmen Brando Escobar" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesca Frontini" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01690714v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Henri Paris" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carmen Brando" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/15420353.2017.1307306" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00595964v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Musti&#232;re S&#233;bastien" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Aussenac-Gilles" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Noelle Bessagnet" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mouna Kamel" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/RIG.21.155-179" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02388040v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/rig.20.145-174" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/7DDD7709682C655797C65545E40732F4913ED082/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05288655v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yijun Lin" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zekun Li" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leeje Jang" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yao-Yi Chiang" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-032-04630-7_33" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05444727v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Carlin" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04987442v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05463770v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05373505v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05067873v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05308831v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charly Bernard" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-032-13109-6_14" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05131104v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05421670v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Perrinet" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Puren" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05304303v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05118320v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04721226v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04721538v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-77792-9_22" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04679476v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Chadeyron" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04721201v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Assia Ahmed-Abdi" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04444358v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Helen Mair Rawsthorne" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Kergosien" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Duch&#234;ne" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;ric Saux" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04434981v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Guille" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Cuxac" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Lopez" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04490732v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04599527v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Timo Homburg" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frans Knibbe" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ghislain Atemezing" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lu&#237;s Moreira de Sousa" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04637689v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04401445v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04055379v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Duch&#234;ne" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04294222v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3615887.3627754" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04401430v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Loiseaux" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Melvin Hersent" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04494266v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Chapron" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04288097v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Besson" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-&#200;ve Bouillon" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Charbonnier" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.pan.3889" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04400206v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04275462v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cristofoli Pascal" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Dum&#233;nieu" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04110787v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abadie Nathalie" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dum&#233;nieu Bertrand" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Perret Julien" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03994759v2" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Chazalon" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-41682-8_8" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04121643v2" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03631387v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04401366v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann M&#233;n&#233;roux" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04400549v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04006774v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03695242v2" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Saux" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03698609v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Abadie" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Carlinet" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Chazalon" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-06555-2_30" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03682484v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03959058v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04401420v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04401404v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04401052v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Clavaud" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04419907v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-03548148v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3412841.3441936" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04401181v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04401228v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02906569v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04400675v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;a Lamotte" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02903434v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICIP40778.2020.9190662" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03656340v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04400721v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Keller" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02388075v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02411437v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02399176v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02423491v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelfettah Feliachi" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fay&#231;al Hamdi" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;n&#233;dicte Bucher" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02388077v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3167132.3167228" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02388078v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3148011.3148025" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02388081v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-70625-2_21" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02399178v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02403642v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02399181v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04424941v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02388091v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04424961v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02398638v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l Troncy" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ghislain Auguste Atemezing" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02388085v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01126497v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02403669v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ammar Mechouche" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emeric Prouteau" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02403675v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02398652v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-19143-5_18" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02423587v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02411460v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Musti&#232;re" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02398647v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-19789-5_24" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02398650v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;a Massiot" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02409148v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02411468v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02398656v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00432628v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02399174v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02399173v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02411372v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02411409v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Laurens" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02423591v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02411392v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana-Maria Olteanu" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02411432v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nils Gesbert" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04610537v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04601077v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05304293v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04191900v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03954342v2" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01126498v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02423631v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05409313v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;gory Bonnet" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tristan Cazenave" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Cornu&#233;jols" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05447386v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Poibeau" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.collegepublications.co.uk/logic/?00047" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05445034v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.cepadues.com/livres/sciences/donnees-informatique-ia-ihm/1741-l-intelligence-artificielle-de-quoi-s-agit-il-vraiment-2e-edition-9782383951568.html?srsltid=AfmBOooDW9WQaNS0DIu8OQILVJrRRq_yBN9ojePhyAMMxkIW1iBz76RS" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02388054v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-04735845v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5281/zenodo.7767294" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04421598v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04421562v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5281/zenodo.8167628" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04424416v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04417302v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04421615v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.57967/hf/1678" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04421578v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5281/zenodo.6394464" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04421586v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5281/zenodo.6576008" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04410802v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clara Leli&#232;vre" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04417199v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04421094v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04419750v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02423627v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Auda" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04416495v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02423622v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04415691v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lewis John Mcgibbney" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04410774v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04415682v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Vatant" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04415703v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04415699v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03994702v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02423633v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00793433v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Euzenat" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhengjie Fan" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Houda Khrouf" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00432827v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chantal Reynaud" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brigitte Safar" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00794395v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2012PEST1054" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-03147390v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Fayet" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04478595v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04390541v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04478577v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04390522v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04421228v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04421187v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04421148v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>