--- v1 (2026-04-08)
+++ v2 (2026-04-30)
@@ -1571,148 +1571,148 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05444727v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Reconstitution automatique de la généalogie des parcelles à partir du cadastre napoléonien</w:t>
+                <w:t xml:space="preserve">Interprétation sémantique de tables historiques : des sources anciennes aux graphes de connaissances</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Solenn Tual</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Abadie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joseph Chazalon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Bertrand Duménieu</w:t>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bertrand Dumenieu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Perret</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">34ème Journée de la recherche IGN-ENSG-UGE</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Ecole Nationale des Sciences Géographiques (ENSG), Mar 2025, Champs-sur-Marne, France</w:t>
+              <w:t xml:space="preserve">Journée thématique "Raisonnement avec des données incertaines et Qualité des données"</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, GT RECAST: REasoning on Complex And Structured daTa, Nov 2025, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04987442v1</w:t>
+                <w:t xml:space="preserve">hal-05373505v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Interprétation sémantique de tables historiques : des sources anciennes aux graphes de connaissances</w:t>
               </w:r>
@@ -1813,299 +1813,286 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05463770v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Interprétation sémantique de tables historiques : des sources anciennes aux graphes de connaissances</w:t>
+                <w:t xml:space="preserve">Reconstitution automatique de la généalogie des parcelles à partir du cadastre napoléonien</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Solenn Tual</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Abadie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joseph Chazalon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Bertrand Dumenieu</w:t>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bertrand Duménieu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Perret</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journée thématique "Raisonnement avec des données incertaines et Qualité des données"</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, GT RECAST: REasoning on Complex And Structured daTa, Nov 2025, Paris, France</w:t>
+              <w:t xml:space="preserve">34ème Journée de la recherche IGN-ENSG-UGE</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Ecole Nationale des Sciences Géographiques (ENSG), Mar 2025, Champs-sur-Marne, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05373505v1</w:t>
+                <w:t xml:space="preserve">hal-04987442v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Extraction et interprétation sémantique de tables anciennes : défis et perspectives</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Solenn Tual</w:t>
+                <w:t xml:space="preserve">PeGazUs : une méthode de reconstitution de l'évolution des entités géographiques à partir de données hétérogènes et fragmentaires</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charly Bernard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Abadie</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Joseph Chazalon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bertrand Duménieu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Perret</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">36es Journées francophones d'Ingénierie des Connaissances (IC 2025) @ Plate-Forme Intelligence Artificielle (PFIA 2025)</w:t>
+              <w:t xml:space="preserve">Ingénierie des Connaissances</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2025, Dijon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05067873v1</w:t>
+                <w:t xml:space="preserve">hal-05131104v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Reconstructing the Temporal Evolution of Geographic Entities from Fragmentary Knowledge</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charly Bernard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Abadie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2142,1512 +2129,1525 @@
               <w:t xml:space="preserve">International Knowledge Graph and Semantic Web Conference</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2025, Leipzig, Germany. pp.192-207, </w:t>
             </w:r>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/978-3-032-13109-6_14⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05308831v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">PeGazUs : une méthode de reconstitution de l'évolution des entités géographiques à partir de données hétérogènes et fragmentaires</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Charly Bernard</w:t>
+                <w:t xml:space="preserve">Reprendre le contrôle des processus de traitement de données de recherche en histoire quantitative : présentation de l'écosystème Mezzano</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jonathan Perrinet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Puren</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joseph Chazalon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Abadie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
-[...20 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Carlin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Ingénierie des Connaissances</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2025, Dijon, France</w:t>
+              <w:t xml:space="preserve">DHNord2025. Valoriser les données de recherche en humanités numériques : enjeux, pratiques, perspectives</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2025, Tourcoing, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05131104v1</w:t>
+                <w:t xml:space="preserve">hal-05421670v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Reprendre le contrôle des processus de traitement de données de recherche en histoire quantitative : présentation de l'écosystème Mezzano</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Marie Puren</w:t>
+                <w:t xml:space="preserve">Extraction et interprétation sémantique de tables anciennes : défis et perspectives</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Solenn Tual</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Abadie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joseph Chazalon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
-[...24 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bertrand Duménieu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Perret</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">DHNord2025. Valoriser les données de recherche en humanités numériques : enjeux, pratiques, perspectives</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2025, Tourcoing, France</w:t>
+              <w:t xml:space="preserve">36es Journées francophones d'Ingénierie des Connaissances (IC 2025) @ Plate-Forme Intelligence Artificielle (PFIA 2025)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2025, Dijon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId71" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05421670v1</w:t>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05067873v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">PeGazUs : Une approche fondée sur les graphes de connaissances pour construire des gazetiers urbains perpétuels</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">An end-to-end pipeline for knowledge graph population from 19th-century land registry digitised tables</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Solenn Tual</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Abadie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Bertrand Duménieu</w:t>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joseph Chazalon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bertrand Dumenieu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Perret</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Détection de changement dans les données géospatiales</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, GdR IASIS, Mar 2025, Paris, France</w:t>
+              <w:t xml:space="preserve">29th International Conference on Theory and Practice of Digital Libraries (TPDL25)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2025, Tampere, Finland</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05304303v1</w:t>
+                <w:t xml:space="preserve">hal-05118320v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">An end-to-end pipeline for knowledge graph population from 19th-century land registry digitised tables</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">PeGazUs : Une approche fondée sur les graphes de connaissances pour construire des gazetiers urbains perpétuels</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charly Bernard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Solenn Tual</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Abadie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Bertrand Dumenieu</w:t>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bertrand Duménieu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Perret</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">29th International Conference on Theory and Practice of Digital Libraries (TPDL25)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2025, Tampere, Finland</w:t>
+              <w:t xml:space="preserve">Détection de changement dans les données géospatiales</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, GdR IASIS, Mar 2025, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05118320v1</w:t>
+                <w:t xml:space="preserve">hal-05304303v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Une approche d’extraction de données structurées à partir d’un corpus d’archives : exemple du cadastre napoléonien du Val-de-Marne</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Solenn Tual</w:t>
+                <w:t xml:space="preserve">Défi TextMine'24 : Reconnaissance d'entités géographiques dans un corpus des Instructions nautiques</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Helen Mair Rawsthorne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Abadie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Julien Perret</w:t>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adrien Guille</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Cuxac</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cédric Lopez</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Table ronde Regards croisés sur les recherche</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Archives Départementales du Val-de-Marne, Oct 2024, Créteil (94), France</w:t>
+              <w:t xml:space="preserve">TextMine'24</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jan 2024, Dijon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04721226v1</w:t>
+                <w:t xml:space="preserve">hal-04434981v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">PeGazUs: A knowledge graph based approach to build urban perpetual gazetteers</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Charly Bernard</w:t>
+                <w:t xml:space="preserve">An approach to extract structured data from the Napoleonic land registry maps and registers</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Assia Ahmed-Abdi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Solenn Tual</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Abadie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joseph Chazalon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bertrand Duménieu</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Julien Perret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Conference on Knowledge Engineering and Knowledge Management (EKAW 2024)</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Journée scientifique GdR IASIS - Intelligence artificielle pour le patrimoine image</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2024, Saint-Mandé, France</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId77" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04721538v1</w:t>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04721201v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The Paris coordinate reference system, geometrically surveyed by the citizen Verniquet</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Bertrand Duménieu</w:t>
+                <w:t xml:space="preserve">Extraction automatique d'entités spatiales imbriquées et de relations spatiales à partir de texte pour la création de graphes de connaissances : Une approche et deux jeux de données</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Helen Mair Rawsthorne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Abadie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
-[...37 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Kergosien</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Duchêne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Éric Saux</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Conference on the History of Cartography</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Imago Mundi; University of Lyon, Jul 2024, Lyon, France</w:t>
+              <w:t xml:space="preserve">TextMine'24, 24ème conférence francophone sur l'Extraction et la Gestion des Connaissances (EGC'24)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jan 2024, Dijon, France. pp.75-86</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId79" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04679476v1</w:t>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04444358v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">An approach to extract structured data from the Napoleonic land registry maps and registers</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Solenn Tual</w:t>
+                <w:t xml:space="preserve">Création d'un référentiel géo-historique d'adresses à partir de sources multiples</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charly Bernard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Abadie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Joseph Chazalon</w:t>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Perret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bertrand Duménieu</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journée scientifique GdR IASIS - Intelligence artificielle pour le patrimoine image</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2024, Saint-Mandé, France</w:t>
+              <w:t xml:space="preserve">GAST - Gestion et l’Analyse de données Spatiales et Temporelles</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jan 2024, Dijon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId81" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04721201v1</w:t>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04490732v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Extraction automatique d'entités spatiales imbriquées et de relations spatiales à partir de texte pour la création de graphes de connaissances : Une approche et deux jeux de données</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Helen Mair Rawsthorne</w:t>
+                <w:t xml:space="preserve">The case for a standardised CRS ontology ⋆</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Timo Homburg</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frans Knibbe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ghislain Atemezing</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Abadie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId85" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Éric Saux</w:t>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luís Moreira de Sousa</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">TextMine'24, 24ème conférence francophone sur l'Extraction et la Gestion des Connaissances (EGC'24)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jan 2024, Dijon, France. pp.75-86</w:t>
+              <w:t xml:space="preserve">GeoLD2024 - 6th International Workshop on Geospatial Linked Data at ESWC 2024</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2024, Hersonissos, Greece</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId83" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04444358v1</w:t>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04599527v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Défi TextMine'24 : Reconnaissance d'entités géographiques dans un corpus des Instructions nautiques</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Helen Mair Rawsthorne</w:t>
+                <w:t xml:space="preserve">PeGazUs: A knowledge graph based approach to build urban perpetual gazetteers</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charly Bernard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Solenn Tual</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Abadie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId89" w:history="1">
-[...33 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bertrand Duménieu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Perret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">TextMine'24</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">International Conference on Knowledge Engineering and Knowledge Management (EKAW 2024)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2024, Amsterdam, Netherlands. pp.364-381, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-031-77792-9_22⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId88" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04434981v1</w:t>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04721538v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId92" w:history="1">
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Création d'un référentiel géo-historique d'adresses à partir de sources multiples</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Charly Bernard</w:t>
+                <w:t xml:space="preserve">The Paris coordinate reference system, geometrically surveyed by the citizen Verniquet</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bertrand Duménieu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Abadie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
-[...20 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Baciocchi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Cristofoli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Chadeyron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">GAST - Gestion et l’Analyse de données Spatiales et Temporelles</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jan 2024, Dijon, France</w:t>
+              <w:t xml:space="preserve">International Conference on the History of Cartography</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Imago Mundi; University of Lyon, Jul 2024, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId92" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04490732v1</w:t>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04679476v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId93" w:history="1">
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The case for a standardised CRS ontology ⋆</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Ghislain Atemezing</w:t>
+                <w:t xml:space="preserve">Une approche d’extraction de données structurées à partir d’un corpus d’archives : exemple du cadastre napoléonien du Val-de-Marne</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Solenn Tual</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Abadie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId97" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Luís Moreira de Sousa</w:t>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joseph Chazalon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bertrand Duménieu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Perret</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">GeoLD2024 - 6th International Workshop on Geospatial Linked Data at ESWC 2024</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2024, Hersonissos, Greece</w:t>
+              <w:t xml:space="preserve">Table ronde Regards croisés sur les recherche</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Archives Départementales du Val-de-Marne, Oct 2024, Créteil (94), France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId93" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04599527v1</w:t>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04721226v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">An approach to extract structured information from maps and registers guided by the history of the Napoleonic cadaster</w:t>
               </w:r>
@@ -3748,1241 +3748,1241 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04637689v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Extraction de données, Approche du projet SoDUCo : De l’image d’annuaire du commerce ancien au graphe de données interrogeable</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Création d’une base de connaissances topographiques à partir des &amp;quot;Instructions nautiques</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Helen Mair Rawsthorne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Abadie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
-[...50 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Kergosien</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Duchêne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Éric Saux</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Séminaire SoDuCo : Res(t)ituer les annuaires commerciaux et les évolutions de l’espace Parisien du XIXe siècle - Partager l’expérience et les ressources du programme ANR SoDUCo</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Projet SoDuCo; Bibliothèque Nationale de France, Nov 2023, Paris, France</w:t>
+              <w:t xml:space="preserve">32e journée de la recherche de l'UGE-IGN-ENSG</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2023, Champs-sur-Marne, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04401445v1</w:t>
+                <w:t xml:space="preserve">hal-04055379v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId100" w:history="1">
+            <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Création d’une base de connaissances topographiques à partir des &amp;quot;Instructions nautiques</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Extraction de données, Approche du projet SoDUCo : De l’image d’annuaire du commerce ancien au graphe de données interrogeable</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Abadie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId85" w:history="1">
-[...33 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Baciocchi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Edwin Carlinet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joseph Chazalon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Cristofoli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">32e journée de la recherche de l'UGE-IGN-ENSG</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2023, Champs-sur-Marne, France</w:t>
+              <w:t xml:space="preserve">Séminaire SoDuCo : Res(t)ituer les annuaires commerciaux et les évolutions de l’espace Parisien du XIXe siècle - Partager l’expérience et les ressources du programme ANR SoDUCo</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Projet SoDuCo; Bibliothèque Nationale de France, Nov 2023, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId100" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04055379v1</w:t>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04401445v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Automatic Nested Spatial Entity and Spatial Relation Extraction From Text for Knowledge Graph Creation: A Baseline Approach and a Benchmark Dataset</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Éric Saux</w:t>
+                <w:t xml:space="preserve">Modèles et outils pour la publication de métadonnées d'archives géographiques et de leurs données dérivées</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Melvin Hersent</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abadie Nathalie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Duménieu Bertrand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Perret Julien</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">7th ACM SIGSPATIAL International Workshop on Geospatial Humanities, 31st International Conference on Advances in Geographic Information Systems (ACM SIGSPATIAL 2023)</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Humanistica 2023</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Association francophone des humanités numériques, Jun 2023, Genève, Suisse. pp.hal-04110787</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04294222v1</w:t>
+                <w:t xml:space="preserve">hal-04110787v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId104" w:history="1">
+            <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Le signalement des documents cartographiques : métadonnées et autorités géographiques</w:t>
-[...39 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Les données géohistoriques produites au cours du programme SoDUCo. Évaluation d’une « source numérique »</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cristofoli Pascal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julie Gravier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Baciocchi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Duménieu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Solenn Tual</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Séminaire SoDuCo-BNF : Le circuit de traitements des documents cartographiques des XVIIIe et XIXe siècles à la BnF - Analyses spatiales formalisées de données géo-historiques</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2023, Paris, France</w:t>
+              <w:t xml:space="preserve">4e Journée d'étude SoDUCo/BnF. Res(t)ituer les annuaires commerciaux et les évolutions de l’espace Parisien du XIXe siècle - Partager l’expérience et les ressources du programme ANR SoDUCo</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, BnF Bibliothèque nationale de France, Nov 2023, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId104" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04401430v1</w:t>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04275462v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId107" w:history="1">
+            <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">SoDUCo : croisement de sources géo-historiques pour l'étude de l'évolution de Paris de 1789 à 1950</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">A Benchmark of Nested Named Entity Recognition Approaches in Historical Structured Documents</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Solenn Tual</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Abadie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Charly Bernard</w:t>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J Chazalon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bertrand Duménieu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Edwin Carlinet</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...15 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Conférence interdisciplinaire : Extraction, traitement et visualisation de données complexes en géographie (XVIIIe siècle - XIXe siècle)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">International Conference on Document Analysis and Recognition - ICDAR 2023</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2023, San José, California, United States. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-031-41682-8_8⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId107" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04494266v1</w:t>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03994759v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId109" w:history="1">
+            <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Indexation et recherche d'images multimodales dans le projet ALEGORIA : méthodes et outils pour croiser les sources iconographiques de la Reconstruction</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Valérie Gouet-Brunet</w:t>
+                <w:t xml:space="preserve">Automatic Nested Spatial Entity and Spatial Relation Extraction From Text for Knowledge Graph Creation: A Baseline Approach and a Benchmark Dataset</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Helen Mair Rawsthorne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Abadie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId110" w:history="1">
-[...37 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Kergosien</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Duchêne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Éric Saux</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Les archives iconographiques et audiovisuelles de la Reconstruction en France, de 1940 aux années 1960, Pierrefitte-sur-Seine</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">7th ACM SIGSPATIAL International Workshop on Geospatial Humanities, 31st International Conference on Advances in Geographic Information Systems (ACM SIGSPATIAL 2023)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2023, Hambourg, Germany. pp.21-30, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1145/3615887.3627754⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.4000/books.pan.3889⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-04288097v1</w:t>
+                <w:t xml:space="preserve">hal-04294222v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId114" w:history="1">
+            <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Création d'un graphe de connaissances géohistorique à partir d'annuaires du commerce parisien du XIXe siècle: application aux métiers de la photographie</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Solenn Tual</w:t>
+                <w:t xml:space="preserve">Le signalement des documents cartographiques : métadonnées et autorités géographiques</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Loiseaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Abadie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Edwin Carlinet</w:t>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Melvin Hersent</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">SemWeb.Pro</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2023, Paris, France</w:t>
+              <w:t xml:space="preserve">Séminaire SoDuCo-BNF : Le circuit de traitements des documents cartographiques des XVIIIe et XIXe siècles à la BnF - Analyses spatiales formalisées de données géo-historiques</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2023, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId114" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04400206v1</w:t>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04401430v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId115" w:history="1">
+            <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les données géohistoriques produites au cours du programme SoDUCo. Évaluation d’une « source numérique »</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Julie Gravier</w:t>
+                <w:t xml:space="preserve">SoDUCo : croisement de sources géo-historiques pour l'étude de l'évolution de Paris de 1789 à 1950</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Abadie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Baciocchi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId117" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Solenn Tual</w:t>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charly Bernard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Edwin Carlinet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paul Chapron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">4e Journée d'étude SoDUCo/BnF. Res(t)ituer les annuaires commerciaux et les évolutions de l’espace Parisien du XIXe siècle - Partager l’expérience et les ressources du programme ANR SoDUCo</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, BnF Bibliothèque nationale de France, Nov 2023, Paris, France</w:t>
+              <w:t xml:space="preserve">Conférence interdisciplinaire : Extraction, traitement et visualisation de données complexes en géographie (XVIIIe siècle - XIXe siècle)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Ecole Normale Supérieure de Lyon; Institut Rhônalpin des systèmes Complexes, Feb 2023, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId115" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04275462v1</w:t>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04494266v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId118" w:history="1">
+            <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modèles et outils pour la publication de métadonnées d'archives géographiques et de leurs données dérivées</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Abadie Nathalie</w:t>
+                <w:t xml:space="preserve">Indexation et recherche d'images multimodales dans le projet ALEGORIA : méthodes et outils pour croiser les sources iconographiques de la Reconstruction</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valérie Gouet-Brunet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Abadie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Duménieu Bertrand</w:t>
+                <w:t xml:space="preserve">Sylvain Besson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Perret Julien</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Marie-Ève Bouillon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pauline Charbonnier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Humanistica 2023</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Les archives iconographiques et audiovisuelles de la Reconstruction en France, de 1940 aux années 1960, Pierrefitte-sur-Seine</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Archives nationales, Apr 2021, Pierrefitte-Archives nationales, France. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/books.pan.3889⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId118" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04110787v1</w:t>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04288097v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId122" w:history="1">
+            <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Benchmark of Nested Named Entity Recognition Approaches in Historical Structured Documents</w:t>
+                <w:t xml:space="preserve">Création d'un graphe de connaissances géohistorique à partir d'annuaires du commerce parisien du XIXe siècle: application aux métiers de la photographie</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Solenn Tual</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Abadie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId123" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bertrand Duménieu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joseph Chazalon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Edwin Carlinet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Conference on Document Analysis and Recognition - ICDAR 2023</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">SemWeb.Pro</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2023, Paris, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/978-3-031-41682-8_8⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-03994759v2</w:t>
+                <w:t xml:space="preserve">hal-04400206v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Création d'un graphe de connaissances géohistorique à partir d'annuaires du commerce parisien du 19 ème siècle: application aux métiers de la photographie</w:t>
               </w:r>
@@ -5007,51 +5007,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Abadie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bertrand Duménieu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId123" w:history="1">
+            <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J Chazalon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Edwin Carlinet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -5083,584 +5083,584 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04121643v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Automated construction of a French Entity Linking dataset to geolocate social network posts in the context of natural disasters</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Cécile Gracianne</w:t>
+                <w:t xml:space="preserve">Le système référence de coordonnées de Paris, levé géométriquement par le citoyen Verniquet</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bertrand Duménieu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Abadie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
-[...20 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yann Ménéroux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Chadeyron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Baciocchi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">19th International Conference on Information Systems for Crisis Response and Management</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2022, Tarbes, France</w:t>
+              <w:t xml:space="preserve">Séminaire SoDuCo-BNF: Paris, capitale géodésique. Atlas et plans à grande échelle: 1780 – 1950</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Projet SoDuCo; Bibliothèque Nationale de France, Apr 2022, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03631387v1</w:t>
+                <w:t xml:space="preserve">hal-04401366v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId127" w:history="1">
+            <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Le système référence de coordonnées de Paris, levé géométriquement par le citoyen Verniquet</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Bertrand Duménieu</w:t>
+                <w:t xml:space="preserve">Création de bases de connaissances à partir de sources hétérogènes: application aux Instructions nautiques</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Helen Mair Rawsthorne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Abadie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId128" w:history="1">
-[...37 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Kergosien</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Duchêne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Éric Saux</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Séminaire SoDuCo-BNF: Paris, capitale géodésique. Atlas et plans à grande échelle: 1780 – 1950</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Projet SoDuCo; Bibliothèque Nationale de France, Apr 2022, Paris, France</w:t>
+              <w:t xml:space="preserve">Journées de l’Information Scientifique et Technique du SHOM</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Service Hydrographique et Océanographique de la Marine, Jun 2022, Brest, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId127" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04401366v1</w:t>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04400549v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Création de bases de connaissances à partir de sources hétérogènes: application aux Instructions nautiques</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">ATLANTIS : l’ontologie qui modélise les connaissances contenues dans les Instructions nautiques</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Helen Mair Rawsthorne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Abadie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Helen Mair Rawsthorne</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Nathalie Abadie</w:t>
+                <w:t xml:space="preserve">Eric Kergosien</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Eric Kergosien</w:t>
+                <w:t xml:space="preserve">Cécile Duchêne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId86" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Éric Saux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journées de l’Information Scientifique et Technique du SHOM</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Service Hydrographique et Océanographique de la Marine, Jun 2022, Brest, France</w:t>
+              <w:t xml:space="preserve">SemWeb.Pro</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2022, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04400549v1</w:t>
+                <w:t xml:space="preserve">hal-04006774v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">ATLANTIS : l’ontologie qui modélise les connaissances contenues dans les Instructions nautiques</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Helen Mair Rawsthorne</w:t>
+                <w:t xml:space="preserve">Automated construction of a French Entity Linking dataset to geolocate social network posts in the context of natural disasters</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gaëtan Caillaut</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Gracianne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Abadie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId85" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Éric Saux</w:t>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Touya</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Samuel Auclair</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">SemWeb.Pro</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2022, Paris, France</w:t>
+              <w:t xml:space="preserve">19th International Conference on Information Systems for Crisis Response and Management</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2022, Tarbes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04006774v1</w:t>
+                <w:t xml:space="preserve">hal-03631387v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">ATLANTIS : Une ontologie pour représenter les Instructions nautiques</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Helen Mair Rawsthorne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Abadie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Helen Mair Rawsthorne</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Nathalie Abadie</w:t>
+                <w:t xml:space="preserve">Eric Kergosien</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId85" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Duchêne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Saux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -5737,51 +5737,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. Carlinet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Chazalon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId117" w:history="1">
+            <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Duménieu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Document Analysis Systems. DAS 2022.</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2022, La Rochelle, France. </w:t>
             </w:r>
             <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
@@ -5809,266 +5809,266 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03698609v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Annotation sémantique pour la géolocalisation d'entités spatiales dans des tweets</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Décrire des photographies aériennes anciennes sur le Web de données : l'expérience du projet ANR ALEGORIA</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Abadie</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Guillaume Touya</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">PFIA Résilience et IA</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2022, Saint-Etienne, France</w:t>
+              <w:t xml:space="preserve">Journées #OpenDataEtPatrimoine: le Web sémantique et le web de données pour la valorisation des données patrimoniales</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Université de Lille, Mar 2022, Villeneuve d’Ascq, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03682484v1</w:t>
+                <w:t xml:space="preserve">hal-03959058v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Décrire des photographies aériennes anciennes sur le Web de données : l'expérience du projet ANR ALEGORIA</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Annotation sémantique pour la géolocalisation d'entités spatiales dans des tweets</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gaëtan Caillaut</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Gracianne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Samuel Auclair</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Abadie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Touya</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journées #OpenDataEtPatrimoine: le Web sémantique et le web de données pour la valorisation des données patrimoniales</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Université de Lille, Mar 2022, Villeneuve d’Ascq, France</w:t>
+              <w:t xml:space="preserve">PFIA Résilience et IA</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2022, Saint-Etienne, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03959058v1</w:t>
+                <w:t xml:space="preserve">hal-03682484v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Extraction automatique d’informations dans les annuaires commerciaux parisiens</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Une approche pour la création d’un graphe spatio-temporel à partir des données extraites des annuaires : application aux photographes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Solenn Tual</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Abadie</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Edwin Carlinet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joseph Chazalon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
@@ -6083,100 +6083,100 @@
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Séminaire SoDuCo-BNF : Res(t)ituer les adresses des almanachs et annuaires commerciaux parisiens du XIXe siècle. Un corpus de localisations urbaines à grande échelle</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Projet SoDuCo; Bibliothèque Nationale de France, Nov 2022, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04401420v1</w:t>
+                <w:t xml:space="preserve">hal-04401404v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Une approche pour la création d’un graphe spatio-temporel à partir des données extraites des annuaires : application aux photographes</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Extraction automatique d’informations dans les annuaires commerciaux parisiens</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Abadie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Edwin Carlinet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joseph Chazalon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
@@ -6191,751 +6191,751 @@
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Séminaire SoDuCo-BNF : Res(t)ituer les adresses des almanachs et annuaires commerciaux parisiens du XIXe siècle. Un corpus de localisations urbaines à grande échelle</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Projet SoDuCo; Bibliothèque Nationale de France, Nov 2022, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04401404v1</w:t>
+                <w:t xml:space="preserve">hal-04401420v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fonds photographiques et métadonnées associées : de jeux de données hétérogènes et massifs à un graphe de ressources liées exploitable sur le Web</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Florence Clavaud</w:t>
+                <w:t xml:space="preserve">ATLANTIS : Une ontologie pour représenter les Instructions nautiques</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Helen Mair Rawsthorne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Abadie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Kergosien</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Duchêne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Éric Saux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">31èmes Journées de la Recherche IGN</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Institut National de l'Information Géographique et Forestière, Mar 2022, Champs-Sur-Marne, France</w:t>
+              <w:t xml:space="preserve">Conférence Nationale d’Intelligence Artificielle</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Zied Bouraoui; Valérie Camps; Éric Gaussier; Maxime Guériau; Christelle Launois; Nicolas Prcovic; Céline Rouveirol; Fatiha Saïs; François Schwarzentruber; Anaëlle Wilczynski, Jun 2022, Saint-Étienne, France. pp.155-162</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04401052v1</w:t>
+                <w:t xml:space="preserve">hal-04419907v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId144" w:history="1">
+            <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">ATLANTIS : Une ontologie pour représenter les Instructions nautiques</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Helen Mair Rawsthorne</w:t>
+                <w:t xml:space="preserve">Fonds photographiques et métadonnées associées : de jeux de données hétérogènes et massifs à un graphe de ressources liées exploitable sur le Web</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florence Clavaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Abadie</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Éric Saux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Conférence Nationale d’Intelligence Artificielle</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Zied Bouraoui; Valérie Camps; Éric Gaussier; Maxime Guériau; Christelle Launois; Nicolas Prcovic; Céline Rouveirol; Fatiha Saïs; François Schwarzentruber; Anaëlle Wilczynski, Jun 2022, Saint-Étienne, France. pp.155-162</w:t>
+              <w:t xml:space="preserve">31èmes Journées de la Recherche IGN</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Institut National de l'Information Géographique et Forestière, Mar 2022, Champs-Sur-Marne, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId144" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04419907v1</w:t>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04401052v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Learning embeddings for cross-time geographic areas represented as graphs</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Les métadonnées des collections photographiques : de plusieurs jeux de données hétérogènes à un graphe d'entités liées exploitable</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Abadie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Liming Chen</w:t>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florence Clavaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pauline Charbonnier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">SAC '21: The 36th ACM/SIGAPP Symposium on Applied Computing</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Séminaire de clôture du projet ANR ALEGORIA</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2021, Saint-Mandé, France</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">emse-03548148v1</w:t>
+                <w:t xml:space="preserve">hal-04401181v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId147" w:history="1">
+            <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les métadonnées des collections photographiques : de plusieurs jeux de données hétérogènes à un graphe d'entités liées exploitable</w:t>
+                <w:t xml:space="preserve">Le fonds de la Photothèque nationale de l’IGN</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Abadie</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Pauline Charbonnier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Séminaire de clôture du projet ANR ALEGORIA</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Dec 2021, Saint-Mandé, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId147" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04401181v1</w:t>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04401228v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId148" w:history="1">
+            <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Le fonds de la Photothèque nationale de l’IGN</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Learning embeddings for cross-time geographic areas represented as graphs</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Margarita Khokhlova</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Abadie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valérie Gouet-Brunet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Liming Chen</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Séminaire de clôture du projet ANR ALEGORIA</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">SAC '21: The 36th ACM/SIGAPP Symposium on Applied Computing</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2021, Virtual Event Republic of Korea, South Korea. pp.559-568, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1145/3412841.3441936⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId148" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04401228v1</w:t>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">emse-03548148v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Recherche multimodale d'images aériennes multi-date à l'aide d'un réseau siamois</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Valérie Gouet-Brunet</w:t>
+                <w:t xml:space="preserve">L’extraction d’informations spatiales pour l’exploitation des instructions nautiques à grande échelle, une action faisant collaborer l’IGN, le SHOM et le laboratoire GERiiCO</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Léa Lamotte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Abadie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Liming Chen</w:t>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Éric Saux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Kergosien</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Conférence française en Reconnaissance des Formes, Image, Apprentissage et Perception (RFIAP 2020)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, https://cap-rfiap2020.sciencesconf.org/, Jun 2020, Vannes, France</w:t>
+              <w:t xml:space="preserve">Atelier Gestion et Analyse des données Spatiales et Temporelles (GAST), Conférence nationale EGC 2020 - Extraction et Gestion des Connaissances</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jan 2020, Bruxelle, Belgique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02906569v1</w:t>
+                <w:t xml:space="preserve">hal-04400675v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId150" w:history="1">
+            <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L’extraction d’informations spatiales pour l’exploitation des instructions nautiques à grande échelle, une action faisant collaborer l’IGN, le SHOM et le laboratoire GERiiCO</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Léa Lamotte</w:t>
+                <w:t xml:space="preserve">Recherche multimodale d'images aériennes multi-date à l'aide d'un réseau siamois</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Margarita Khokhlova</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valérie Gouet-Brunet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Abadie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId87" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Eric Kergosien</w:t>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Liming Chen</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Atelier Gestion et Analyse des données Spatiales et Temporelles (GAST), Conférence nationale EGC 2020 - Extraction et Gestion des Connaissances</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jan 2020, Bruxelle, Belgique</w:t>
+              <w:t xml:space="preserve">Conférence française en Reconnaissance des Formes, Image, Apprentissage et Perception (RFIAP 2020)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, https://cap-rfiap2020.sciencesconf.org/, Jun 2020, Vannes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId150" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04400675v1</w:t>
+            <w:hyperlink r:id="rId151" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02906569v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cross-year multi-modal image retrieval using siamese networks</w:t>
               </w:r>
@@ -7038,90 +7038,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Extraction de connaissances pour la description de l'environnement maritime côtier à partir de textes d'aide à la navigation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId151" w:history="1">
+            <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Léa Lamotte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Abadie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Éric Saux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Kergosien</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Conférence nationale EGC 2020 - Extraction et Gestion des Connaissances</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jan 2020, Bruxelles, Belgique. pp.341-348</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -7198,51 +7198,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bertrand Duménieu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Baciocchi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Kergosien</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">28èmes Journées de la Recherche IGN</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Institut National de l'Information Géographique et Forestière, Apr 2019, Champs-Sur-Marne, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -7319,51 +7319,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bertrand Dumenieu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Baciocchi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Kergosien</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Séminaire Atlas historique de l'Auvergne</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Centre d'Histoire “Espaces &amp; Cultures”, Université de Clermont Auvergne, Jan 2019, Clermont-Ferrand, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -7535,51 +7535,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bertrand Dumenieu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Baciocchi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Kergosien</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Conférence Sagéo 2018 Atelier Exces,</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, Montpellier, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -8631,230 +8631,230 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02398638v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Publishing Reference Geodata on the Web : Opportunities and Challenges for IGN France</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Ghislain Atemezing</w:t>
+                <w:t xml:space="preserve">Intégration et visualisation de données liées thématiques sur un référentiel géographique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId161" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abdelfettah Feliachi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Abadie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId177" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Bénédicte Bucher</w:t>
+            <w:hyperlink r:id="rId162" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fayçal Hamdi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Terra Cognita 2014, 6th International Workshop on the Foundations, Technologies and Applications of the Geospatial Web.</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2014, Riva del Garda, Italy</w:t>
+              <w:t xml:space="preserve">14ème Conférence Francophone sur l'Extraction et la Gestion des Connaissances (EGC2014)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jan 2014, Rennes, France. pp.12</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02388085v1</w:t>
+                <w:t xml:space="preserve">hal-01126497v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Intégration et visualisation de données liées thématiques sur un référentiel géographique</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Abdelfettah Feliachi</w:t>
+                <w:t xml:space="preserve">Publishing Reference Geodata on the Web : Opportunities and Challenges for IGN France</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ghislain Atemezing</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Abadie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId162" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Fayçal Hamdi</w:t>
+            <w:hyperlink r:id="rId177" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Raphaël Troncy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId163" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bénédicte Bucher</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">14ème Conférence Francophone sur l'Extraction et la Gestion des Connaissances (EGC2014)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jan 2014, Rennes, France. pp.12</w:t>
+              <w:t xml:space="preserve">Terra Cognita 2014, 6th International Workshop on the Foundations, Technologies and Applications of the Geospatial Web.</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, Riva del Garda, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01126497v1</w:t>
+                <w:t xml:space="preserve">hal-02388085v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Utilisation d’une ontologie du domaine pour la découverte du contenu de bases de données géographiques</w:t>
               </w:r>
@@ -9331,226 +9331,226 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02411460v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Specifications for User Generated Spatial Content</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Carmen Brando</w:t>
+                <w:t xml:space="preserve">Mining user generated web content to characterise geographic features beyond topographical aspects</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId191" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Léa Massiot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Abadie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bénédicte Bucher</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Nathalie Abadie</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">14th AGILE Conference</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">25th International Cartographic Conference (ICC'011)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2011, Paris, France</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02398647v1</w:t>
+                <w:t xml:space="preserve">hal-02398650v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mining user generated web content to characterise geographic features beyond topographical aspects</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Léa Massiot</w:t>
+                <w:t xml:space="preserve">Specifications for User Generated Spatial Content</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carmen Brando</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId163" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bénédicte Bucher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Abadie</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Bénédicte Bucher</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">25th International Cartographic Conference (ICC'011)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">14th AGILE Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2011, Utrecht, Netherlands. pp.479-495, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId193" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-642-19789-5_24⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02398650v1</w:t>
+                <w:t xml:space="preserve">hal-02398647v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mesure de la distance sémantique entre parties potentiellement communes à deux taxonomies</w:t>
               </w:r>
@@ -10680,243 +10680,243 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04610537v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId209" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ontologie et méthodologie de peuplement d’un graphe de connaissances géo-historique d’adresses</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId68" w:history="1">
+                <w:t xml:space="preserve">Évaluation d'un graphe de connaissances géo-historique d'adresses créé à partir de sources multiples</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charly Bernard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Abadie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bertrand Duménieu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Perret</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Bertrand Duménieu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Symposium MaDICS</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2024, Blois, France. 2024</w:t>
+              <w:t xml:space="preserve">SemWeb.Pro 2024, Journée de présentations et de rencontres dédiées au web sémantique dans le monde professionnel</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2024, Paris, France. 2024</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId209" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04601077v1</w:t>
+                <w:t xml:space="preserve">hal-05304293v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId210" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Évaluation d'un graphe de connaissances géo-historique d'adresses créé à partir de sources multiples</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId68" w:history="1">
+                <w:t xml:space="preserve">Ontologie et méthodologie de peuplement d’un graphe de connaissances géo-historique d’adresses</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charly Bernard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Abadie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Perret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bertrand Duménieu</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Julien Perret</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">SemWeb.Pro 2024, Journée de présentations et de rencontres dédiées au web sémantique dans le monde professionnel</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2024, Paris, France. 2024</w:t>
+              <w:t xml:space="preserve">Symposium MaDICS</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2024, Blois, France. 2024</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId210" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05304293v1</w:t>
+                <w:t xml:space="preserve">hal-04601077v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId211" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">[Poster] A Benchmark of Nested Named Entity Recognition Approaches in Historical Structured Documents</w:t>
               </w:r>
@@ -11023,103 +11023,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId212" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">ATONTE: towards a new methodology for seed ontology development from texts and experts</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Helen Mair Rawsthorne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Abadie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Helen Mair Rawsthorne</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Nathalie Abadie</w:t>
+                <w:t xml:space="preserve">Eric Kergosien</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Eric Kergosien</w:t>
+                <w:t xml:space="preserve">Cécile Duchêne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId86" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Éric Saux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">EKAW 2022, 23rd international conference on knowledge engineering and knowledge management</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2022, Bozen-Bolzano, Italy. , EKAW 2022 Companion Volume, 3256, 2022, Companion Proceedings of the 23rd International Conference on Knowledge Engineering and Knowledge Management</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -11366,51 +11366,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Conférence Nationale d’Intelligence Artificielle Année 2025</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Abadie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId96" w:history="1">
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ghislain Atemezing</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId216" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Grégory Bonnet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -12205,103 +12205,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId230" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">[Données] Le jeu de données ATLANTIS</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Helen Mair Rawsthorne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Abadie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Helen Mair Rawsthorne</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Nathalie Abadie</w:t>
+                <w:t xml:space="preserve">Eric Kergosien</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Eric Kergosien</w:t>
+                <w:t xml:space="preserve">Cécile Duchêne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId86" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Éric Saux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2023</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -12313,391 +12313,391 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04424416v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId231" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">[Ontologie] ATLANTIS : Une ontologie pour représenter les Instructions nautiques</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Helen Mair Rawsthorne</w:t>
+                <w:t xml:space="preserve">[Données] Construction automatique d'un jeu de données de liage d'entités nommées pour géolocaliser des messages de réseaux sociaux dans un contexte de catastrophes naturelles</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gaëtan Caillaut</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Gracianne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Abadie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId85" w:history="1">
-[...40 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Touya</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Samuel Auclair</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2022, pp.10.57967/hf/1678. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId232" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.57967/hf/1678⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId231" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04417302v1</w:t>
+                <w:t xml:space="preserve">hal-04421615v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId232" w:history="1">
+            <w:hyperlink r:id="rId233" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">[Données] Construction automatique d'un jeu de données de liage d'entités nommées pour géolocaliser des messages de réseaux sociaux dans un contexte de catastrophes naturelles</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">[Données] Un jeu de données d'annuaires du commerce français de 19ème siècle</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Abadie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
-[...27 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Baciocchi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Edwin Carlinet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joseph Chazalon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Cristofoli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2022, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId234" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.5281/zenodo.6394464⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Autre publication scientifique</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId233" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.57967/hf/1678⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-04421615v1</w:t>
+                <w:t xml:space="preserve">hal-04421578v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId234" w:history="1">
+            <w:hyperlink r:id="rId235" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">[Données] Un jeu de données d'annuaires du commerce français de 19ème siècle</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">[Ontologie] ATLANTIS : Une ontologie pour représenter les Instructions nautiques</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Helen Mair Rawsthorne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Abadie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
-[...57 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Kergosien</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Duchêne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Saux</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2022, https://github.com/umrlastig/atlantis-ontology</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Autre publication scientifique</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId235" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.5281/zenodo.6394464⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-04421578v1</w:t>
+                <w:t xml:space="preserve">hal-04417302v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId236" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">[Données] Modèles de NER produits pour l'article &amp;quot;A Benchmark of Named Entity Recognition Approaches in Historical Documents Application to 19th Century French Directories&amp;quot;, publiés lors de l'atelier d'analyse de documents DAS22.</w:t>
               </w:r>
@@ -15376,51 +15376,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="7563FA3B"/>
+    <w:nsid w:val="13350568"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -15607,51 +15607,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/nathalie-abadie" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-8741-2398" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/167625594" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-05498176v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Gravier" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Baciocchi" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Cristofoli" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Dum&#233;nieu" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edwin Carlinet" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.63744/eh2pbu98sxve" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05444627v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Solenn Tual" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Abadie" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joseph Chazalon" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5802/roia.98" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04725260v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;tan Caillaut" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Auclair" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Gracianne" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Touya" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0307254" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-03548089v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Margarita Khokhlova" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Gouet-Brunet" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Liming Chen" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ijgi11020097" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02388035v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Cura" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Dumenieu" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Costes" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Perret" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ijgi7070262" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01462256v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carmen Brando Escobar" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesca Frontini" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01690714v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Henri Paris" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carmen Brando" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/15420353.2017.1307306" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00595964v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Musti&#232;re S&#233;bastien" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Aussenac-Gilles" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Noelle Bessagnet" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mouna Kamel" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/RIG.21.155-179" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02388040v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/rig.20.145-174" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/7DDD7709682C655797C65545E40732F4913ED082/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05288655v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yijun Lin" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zekun Li" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leeje Jang" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yao-Yi Chiang" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-032-04630-7_33" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05444727v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Carlin" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04987442v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05463770v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05373505v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05067873v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05308831v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charly Bernard" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-032-13109-6_14" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05131104v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05421670v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Perrinet" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Puren" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05304303v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05118320v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04721226v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04721538v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-77792-9_22" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04679476v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Chadeyron" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04721201v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Assia Ahmed-Abdi" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04444358v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Helen Mair Rawsthorne" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Kergosien" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Duch&#234;ne" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;ric Saux" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04434981v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Guille" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Cuxac" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Lopez" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04490732v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04599527v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Timo Homburg" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frans Knibbe" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ghislain Atemezing" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lu&#237;s Moreira de Sousa" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04637689v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04401445v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04055379v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Duch&#234;ne" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04294222v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3615887.3627754" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04401430v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Loiseaux" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Melvin Hersent" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04494266v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Chapron" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04288097v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Besson" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-&#200;ve Bouillon" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Charbonnier" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.pan.3889" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04400206v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04275462v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cristofoli Pascal" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Dum&#233;nieu" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04110787v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abadie Nathalie" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dum&#233;nieu Bertrand" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Perret Julien" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03994759v2" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Chazalon" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-41682-8_8" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04121643v2" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03631387v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04401366v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann M&#233;n&#233;roux" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04400549v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04006774v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03695242v2" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Saux" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03698609v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Abadie" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Carlinet" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Chazalon" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-06555-2_30" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03682484v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03959058v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04401420v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04401404v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04401052v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Clavaud" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04419907v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-03548148v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3412841.3441936" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04401181v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04401228v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02906569v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04400675v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;a Lamotte" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02903434v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICIP40778.2020.9190662" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03656340v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04400721v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Keller" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02388075v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02411437v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02399176v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02423491v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelfettah Feliachi" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fay&#231;al Hamdi" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;n&#233;dicte Bucher" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02388077v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3167132.3167228" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02388078v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3148011.3148025" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02388081v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-70625-2_21" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02399178v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02403642v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02399181v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04424941v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02388091v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04424961v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02398638v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l Troncy" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ghislain Auguste Atemezing" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02388085v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01126497v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02403669v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ammar Mechouche" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emeric Prouteau" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02403675v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02398652v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-19143-5_18" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02423587v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02411460v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Musti&#232;re" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02398647v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-19789-5_24" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02398650v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;a Massiot" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02409148v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02411468v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02398656v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00432628v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02399174v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02399173v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02411372v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02411409v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Laurens" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02423591v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02411392v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana-Maria Olteanu" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02411432v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nils Gesbert" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04610537v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04601077v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05304293v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04191900v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03954342v2" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01126498v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02423631v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05409313v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;gory Bonnet" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tristan Cazenave" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Cornu&#233;jols" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05447386v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Poibeau" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.collegepublications.co.uk/logic/?00047" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05445034v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.cepadues.com/livres/sciences/donnees-informatique-ia-ihm/1741-l-intelligence-artificielle-de-quoi-s-agit-il-vraiment-2e-edition-9782383951568.html?srsltid=AfmBOooDW9WQaNS0DIu8OQILVJrRRq_yBN9ojePhyAMMxkIW1iBz76RS" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02388054v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-04735845v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5281/zenodo.7767294" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04421598v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04421562v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5281/zenodo.8167628" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04424416v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04417302v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04421615v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.57967/hf/1678" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04421578v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5281/zenodo.6394464" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04421586v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5281/zenodo.6576008" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04410802v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clara Leli&#232;vre" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04417199v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04421094v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04419750v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02423627v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Auda" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04416495v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02423622v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04415691v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lewis John Mcgibbney" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04410774v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04415682v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Vatant" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04415703v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04415699v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03994702v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02423633v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00793433v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Euzenat" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhengjie Fan" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Houda Khrouf" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00432827v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chantal Reynaud" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brigitte Safar" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00794395v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2012PEST1054" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-03147390v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Fayet" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04478595v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04390541v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04478577v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04390522v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04421228v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04421187v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04421148v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/nathalie-abadie" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-8741-2398" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/167625594" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-05498176v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Gravier" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Baciocchi" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Cristofoli" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Dum&#233;nieu" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edwin Carlinet" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.63744/eh2pbu98sxve" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05444627v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Solenn Tual" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Abadie" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joseph Chazalon" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5802/roia.98" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04725260v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;tan Caillaut" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Auclair" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Gracianne" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Touya" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0307254" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-03548089v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Margarita Khokhlova" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Gouet-Brunet" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Liming Chen" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ijgi11020097" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02388035v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Cura" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Dumenieu" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Costes" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Perret" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ijgi7070262" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01462256v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carmen Brando Escobar" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesca Frontini" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01690714v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Henri Paris" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carmen Brando" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/15420353.2017.1307306" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00595964v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Musti&#232;re S&#233;bastien" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Aussenac-Gilles" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Noelle Bessagnet" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mouna Kamel" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/RIG.21.155-179" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02388040v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/rig.20.145-174" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/7DDD7709682C655797C65545E40732F4913ED082/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05288655v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yijun Lin" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zekun Li" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leeje Jang" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yao-Yi Chiang" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-032-04630-7_33" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05444727v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Carlin" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05373505v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05463770v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04987442v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05131104v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charly Bernard" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05308831v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-032-13109-6_14" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05421670v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Perrinet" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Puren" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05067873v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05118320v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05304303v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04434981v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Helen Mair Rawsthorne" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Guille" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Cuxac" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Lopez" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04721201v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Assia Ahmed-Abdi" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04444358v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Kergosien" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Duch&#234;ne" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;ric Saux" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04490732v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04599527v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Timo Homburg" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frans Knibbe" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ghislain Atemezing" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lu&#237;s Moreira de Sousa" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04721538v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-77792-9_22" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04679476v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Chadeyron" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04721226v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04637689v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04055379v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Duch&#234;ne" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04401445v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04110787v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Melvin Hersent" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abadie Nathalie" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dum&#233;nieu Bertrand" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Perret Julien" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04275462v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cristofoli Pascal" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Dum&#233;nieu" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03994759v2" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Chazalon" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-41682-8_8" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04294222v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3615887.3627754" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04401430v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Loiseaux" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04494266v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Chapron" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04288097v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Besson" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-&#200;ve Bouillon" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Charbonnier" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.pan.3889" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04400206v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04121643v2" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04401366v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann M&#233;n&#233;roux" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04400549v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04006774v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03631387v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03695242v2" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Saux" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03698609v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Abadie" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Carlinet" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Chazalon" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-06555-2_30" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03959058v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03682484v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04401404v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04401420v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04419907v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04401052v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Clavaud" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04401181v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04401228v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-03548148v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3412841.3441936" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04400675v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;a Lamotte" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02906569v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02903434v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICIP40778.2020.9190662" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03656340v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04400721v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Keller" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02388075v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02411437v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02399176v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02423491v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelfettah Feliachi" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fay&#231;al Hamdi" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;n&#233;dicte Bucher" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02388077v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3167132.3167228" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02388078v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3148011.3148025" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02388081v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-70625-2_21" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02399178v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02403642v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02399181v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04424941v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02388091v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04424961v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02398638v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l Troncy" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ghislain Auguste Atemezing" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01126497v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02388085v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02403669v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ammar Mechouche" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emeric Prouteau" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02403675v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02398652v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-19143-5_18" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02423587v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02411460v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Musti&#232;re" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02398650v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;a Massiot" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02398647v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-19789-5_24" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02409148v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02411468v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02398656v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00432628v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02399174v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02399173v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02411372v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02411409v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Laurens" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02423591v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02411392v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana-Maria Olteanu" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02411432v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nils Gesbert" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04610537v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05304293v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04601077v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04191900v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03954342v2" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01126498v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02423631v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05409313v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;gory Bonnet" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tristan Cazenave" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Cornu&#233;jols" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05447386v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Poibeau" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.collegepublications.co.uk/logic/?00047" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05445034v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.cepadues.com/livres/sciences/donnees-informatique-ia-ihm/1741-l-intelligence-artificielle-de-quoi-s-agit-il-vraiment-2e-edition-9782383951568.html?srsltid=AfmBOooDW9WQaNS0DIu8OQILVJrRRq_yBN9ojePhyAMMxkIW1iBz76RS" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02388054v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-04735845v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5281/zenodo.7767294" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04421598v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04421562v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5281/zenodo.8167628" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04424416v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04421615v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.57967/hf/1678" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04421578v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5281/zenodo.6394464" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04417302v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04421586v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5281/zenodo.6576008" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04410802v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clara Leli&#232;vre" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04417199v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04421094v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04419750v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02423627v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Auda" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04416495v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02423622v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04415691v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lewis John Mcgibbney" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04410774v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04415682v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Vatant" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04415703v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04415699v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03994702v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02423633v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00793433v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Euzenat" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhengjie Fan" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Houda Khrouf" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00432827v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chantal Reynaud" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brigitte Safar" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00794395v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2012PEST1054" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-03147390v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Fayet" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04478595v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04390541v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04478577v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04390522v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04421228v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04421187v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04421148v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>