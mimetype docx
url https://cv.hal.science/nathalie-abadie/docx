--- v2 (2026-04-30)
+++ v3 (2026-05-21)
@@ -1,15321 +1,51 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
-<file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-[...15270 lines deleted...]
-</w:document>
+<file path=word/document.xml><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Nathalie Abadie </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Identifiants chercheurs</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdHAL : </w:t></w:r><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">nathalie-abadie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ORCID : </w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">0000-0001-8741-2398</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdRef : </w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">167625594</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> cv.identifier.google scholar : </w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://scholar.google.com/citations?hl=en&user=n208lNQAAAAJ</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (9)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evaluating and Understanding the Geocoding of City Directories of Paris (1787-1914): Data-Driven Geography of Urban Sprawl and Densification</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Gravier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Baciocchi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Cristofoli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Duménieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Edwin Carlinet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Digital Humanities Quarterly</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2026, 19 (4), pp.000814. </w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.63744/eh2pbu98sxve⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05498176v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Création d’un graphe de connaissances géohistorique à partir d’annuaires du commerce parisien du XIXe siècle : application aux métiers de la photographie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Solenn Tual</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Abadie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Duménieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joseph Chazalon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Edwin Carlinet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue Ouverte d'Intelligence Artificielle</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 6 (1-2), pp.179-200. </w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5802/roia.98⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05444627v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Entity Linking for real-time geolocation of natural disasters from social network posts</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaëtan Caillaut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Auclair</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Gracianne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Abadie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Touya</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PLoS ONE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 19, </w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1371/journal.pone.0307254⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04725260v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">GisGCN: A Visual Graph-Based Framework to Match Geographical Areas through Time</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Margarita Khokhlova</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Abadie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Gouet-Brunet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Liming Chen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ISPRS International Journal of Geo-Information</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 11 (2), pp.97. </w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/ijgi11020097⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">emse-03548089v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Historical collaborative geocoding</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Cura</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Dumenieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Abadie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Costes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Perret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ISPRS International Journal of Geo-Information</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 7 (7), pp.262. </w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/ijgi7070262⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02388035v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evaluation de la qualité des sources du Web de Données pour la résolution d’entités nommées</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Abadie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carmen Brando Escobar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francesca Frontini</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue des Sciences et Technologies de l'Information - Série ISI : Ingénierie des Systèmes d'Information</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, Web de données : publication, liage et capitalisation, 21 (5-6)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01462256v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Linking Spatial Named Entities to the Web of Data for Geographical Analysis of Historical Texts</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Henri Paris</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Abadie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carmen Brando</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Map and Geography Libraries</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 13 (1), pp.82 - 110. </w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/15420353.2017.1307306⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01690714v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analyses linguistiques et techniques d'alignement pour créer et enrichir une ontologie topographique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mustière Sébastien</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Abadie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Aussenac-Gilles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Noelle Bessagnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mouna Kamel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue Internationale de Géomatique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 21 (2), pp.155-179. </w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3166/RIG.21.155-179⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00595964v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Constitution et exploitation d’une taxonomie géographique à partir des spécifications de bases de données</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Abadie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mustière Sébastien</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue Internationale de Géomatique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 20 (2), pp.145-177. </w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3166/rig.20.145-174⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02388040v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (85)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ICDAR 2025 Competition on Historical Map Text Detection, Recognition, and Linking</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yijun Lin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Solenn Tual</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zekun Li</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Leeje Jang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yao-Yi Chiang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on Document Analysis and Recognition – ICDAR 2025</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2025, Wuhan, China. pp.568-585, </w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-032-04630-7_33⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05288655v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mezanno : des sources sérielles aux données structurées pour les humanités numériques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Abadie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Carlin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Edwin Carlinet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joseph Chazalon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Cristofoli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Extraction et Gestion de Connaissances</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2026, Anglet, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05444727v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reprendre le contrôle des processus de traitement de données de recherche en histoire quantitative : présentation de l'écosystème Mezzano</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jonathan Perrinet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Puren</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joseph Chazalon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Abadie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Carlin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">DHNord2025. Valoriser les données de recherche en humanités numériques : enjeux, pratiques, perspectives</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2025, Tourcoing, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05421670v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Extraction et interprétation sémantique de tables anciennes : défis et perspectives</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Solenn Tual</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Abadie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joseph Chazalon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Duménieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Perret</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">36es Journées francophones d'Ingénierie des Connaissances (IC 2025) @ Plate-Forme Intelligence Artificielle (PFIA 2025)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2025, Dijon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05067873v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">PeGazUs : une méthode de reconstitution de l'évolution des entités géographiques à partir de données hétérogènes et fragmentaires</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charly Bernard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Abadie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Duménieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Perret</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ingénierie des Connaissances</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2025, Dijon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05131104v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reconstructing the Temporal Evolution of Geographic Entities from Fragmentary Knowledge</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charly Bernard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Abadie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Duménieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Perret</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Knowledge Graph and Semantic Web Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2025, Leipzig, Germany. pp.192-207, </w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-032-13109-6_14⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05308831v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An end-to-end pipeline for knowledge graph population from 19th-century land registry digitised tables</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Solenn Tual</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Abadie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joseph Chazalon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Dumenieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Perret</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">29th International Conference on Theory and Practice of Digital Libraries (TPDL25)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2025, Tampere, Finland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05118320v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">PeGazUs : Une approche fondée sur les graphes de connaissances pour construire des gazetiers urbains perpétuels</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charly Bernard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Solenn Tual</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Abadie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Duménieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Perret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Détection de changement dans les données géospatiales</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, GdR IASIS, Mar 2025, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05304303v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Interprétation sémantique de tables historiques : des sources anciennes aux graphes de connaissances</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Solenn Tual</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Abadie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joseph Chazalon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Dumenieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Perret</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée thématique "Raisonnement avec des données incertaines et Qualité des données"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, GT RECAST: REasoning on Complex And Structured daTa, Nov 2025, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05373505v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Interprétation sémantique de tables historiques : des sources anciennes aux graphes de connaissances</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Solenn Tual</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Abadie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joseph Chazalon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Dumenieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Perret</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée d'étude "Reconnaissance automatique de caractères et extraction d’information spatiale à partir de sources anciennes numérisées"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2025, Aubervilliers, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05463770v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reconstitution automatique de la généalogie des parcelles à partir du cadastre napoléonien</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Solenn Tual</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Abadie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joseph Chazalon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Duménieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Perret</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">34ème Journée de la recherche IGN-ENSG-UGE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Ecole Nationale des Sciences Géographiques (ENSG), Mar 2025, Champs-sur-Marne, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04987442v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The case for a standardised CRS ontology ⋆</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Timo Homburg</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frans Knibbe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ghislain Atemezing</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Abadie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luís Moreira de Sousa</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">GeoLD2024 - 6th International Workshop on Geospatial Linked Data at ESWC 2024</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2024, Hersonissos, Greece</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04599527v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Création d'un référentiel géo-historique d'adresses à partir de sources multiples</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charly Bernard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Abadie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Perret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Duménieu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">GAST - Gestion et l’Analyse de données Spatiales et Temporelles</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2024, Dijon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04490732v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">PeGazUs: A knowledge graph based approach to build urban perpetual gazetteers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charly Bernard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Solenn Tual</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Abadie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Duménieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Perret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on Knowledge Engineering and Knowledge Management (EKAW 2024)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2024, Amsterdam, Netherlands. pp.364-381, </w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-031-77792-9_22⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04721538v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Paris coordinate reference system, geometrically surveyed by the citizen Verniquet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Duménieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Abadie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Baciocchi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Cristofoli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Chadeyron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on the History of Cartography</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Imago Mundi; University of Lyon, Jul 2024, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04679476v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Une approche d’extraction de données structurées à partir d’un corpus d’archives : exemple du cadastre napoléonien du Val-de-Marne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Solenn Tual</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Abadie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joseph Chazalon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Duménieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Perret</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Table ronde Regards croisés sur les recherche</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Archives Départementales du Val-de-Marne, Oct 2024, Créteil (94), France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04721226v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Défi TextMine'24 : Reconnaissance d'entités géographiques dans un corpus des Instructions nautiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Helen Mair Rawsthorne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Abadie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adrien Guille</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Cuxac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Lopez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">TextMine'24</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2024, Dijon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04434981v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An approach to extract structured data from the Napoleonic land registry maps and registers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Assia Ahmed-Abdi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Solenn Tual</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Abadie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joseph Chazalon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Duménieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée scientifique GdR IASIS - Intelligence artificielle pour le patrimoine image</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2024, Saint-Mandé, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04721201v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Extraction automatique d'entités spatiales imbriquées et de relations spatiales à partir de texte pour la création de graphes de connaissances : Une approche et deux jeux de données</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Helen Mair Rawsthorne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Abadie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Kergosien</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Duchêne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Éric Saux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">TextMine'24, 24ème conférence francophone sur l'Extraction et la Gestion des Connaissances (EGC'24)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2024, Dijon, France. pp.75-86</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04444358v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An approach to extract structured information from maps and registers guided by the history of the Napoleonic cadaster</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Solenn Tual</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Abadie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joseph Chazalon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Dumenieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Perret</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">30e Conférence internationale sur l'histoire de la cartographie (ICHC 2024)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université de Lyon, UMR 5600 - EVS (Environnement, Ville, Société) &amp; Imago Mundi, Jul 2024, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04637689v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Benchmark of Nested Named Entity Recognition Approaches in Historical Structured Documents</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Solenn Tual</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Abadie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J Chazalon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Duménieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Edwin Carlinet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on Document Analysis and Recognition - ICDAR 2023</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2023, San José, California, United States. </w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-031-41682-8_8⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03994759v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Automatic Nested Spatial Entity and Spatial Relation Extraction From Text for Knowledge Graph Creation: A Baseline Approach and a Benchmark Dataset</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Helen Mair Rawsthorne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Abadie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Kergosien</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Duchêne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Éric Saux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">7th ACM SIGSPATIAL International Workshop on Geospatial Humanities, 31st International Conference on Advances in Geographic Information Systems (ACM SIGSPATIAL 2023)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2023, Hambourg, Germany. pp.21-30, </w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/3615887.3627754⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04294222v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le signalement des documents cartographiques : métadonnées et autorités géographiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Loiseaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Abadie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Melvin Hersent</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire SoDuCo-BNF : Le circuit de traitements des documents cartographiques des XVIIIe et XIXe siècles à la BnF - Analyses spatiales formalisées de données géo-historiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2023, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04401430v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">SoDUCo : croisement de sources géo-historiques pour l'étude de l'évolution de Paris de 1789 à 1950</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Abadie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Baciocchi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charly Bernard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Edwin Carlinet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Chapron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conférence interdisciplinaire : Extraction, traitement et visualisation de données complexes en géographie (XVIIIe siècle - XIXe siècle)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Ecole Normale Supérieure de Lyon; Institut Rhônalpin des systèmes Complexes, Feb 2023, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04494266v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Indexation et recherche d'images multimodales dans le projet ALEGORIA : méthodes et outils pour croiser les sources iconographiques de la Reconstruction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Gouet-Brunet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Abadie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Besson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Ève Bouillon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pauline Charbonnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les archives iconographiques et audiovisuelles de la Reconstruction en France, de 1940 aux années 1960, Pierrefitte-sur-Seine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Archives nationales, Apr 2021, Pierrefitte-Archives nationales, France. </w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/books.pan.3889⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04288097v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Création d'un graphe de connaissances géohistorique à partir d'annuaires du commerce parisien du XIXe siècle: application aux métiers de la photographie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Solenn Tual</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Abadie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Duménieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joseph Chazalon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Edwin Carlinet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SemWeb.Pro</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2023, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04400206v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modèles et outils pour la publication de métadonnées d'archives géographiques et de leurs données dérivées</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Melvin Hersent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abadie Nathalie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Duménieu Bertrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Perret Julien</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Humanistica 2023</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Association francophone des humanités numériques, Jun 2023, Genève, Suisse. pp.hal-04110787</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04110787v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les données géohistoriques produites au cours du programme SoDUCo. Évaluation d’une « source numérique »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cristofoli Pascal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Gravier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Baciocchi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Duménieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Solenn Tual</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">4e Journée d'étude SoDUCo/BnF. Res(t)ituer les annuaires commerciaux et les évolutions de l’espace Parisien du XIXe siècle - Partager l’expérience et les ressources du programme ANR SoDUCo</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, BnF Bibliothèque nationale de France, Nov 2023, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04275462v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Création d'un graphe de connaissances géohistorique à partir d'annuaires du commerce parisien du 19 ème siècle: application aux métiers de la photographie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Solenn Tual</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Abadie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Duménieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J Chazalon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Edwin Carlinet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">34es Journées francophones d'Ingénierie des Connaissances (IC 2023) @ Plate-Forme Intelligence Artificielle (PFIA 2023)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2023, Strasbourg, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04121643v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Création d’une base de connaissances topographiques à partir des &amp;quot;Instructions nautiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Helen Mair Rawsthorne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Abadie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Kergosien</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Duchêne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Éric Saux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">32e journée de la recherche de l'UGE-IGN-ENSG</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2023, Champs-sur-Marne, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04055379v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Extraction de données, Approche du projet SoDUCo : De l’image d’annuaire du commerce ancien au graphe de données interrogeable</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Abadie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Baciocchi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Edwin Carlinet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joseph Chazalon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Cristofoli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire SoDuCo : Res(t)ituer les annuaires commerciaux et les évolutions de l’espace Parisien du XIXe siècle - Partager l’expérience et les ressources du programme ANR SoDUCo</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Projet SoDuCo; Bibliothèque Nationale de France, Nov 2023, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04401445v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ATLANTIS : l’ontologie qui modélise les connaissances contenues dans les Instructions nautiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Helen Mair Rawsthorne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Abadie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Kergosien</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Duchêne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Éric Saux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SemWeb.Pro</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2022, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04006774v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Création de bases de connaissances à partir de sources hétérogènes: application aux Instructions nautiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Helen Mair Rawsthorne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Abadie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Kergosien</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Duchêne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Éric Saux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées de l’Information Scientifique et Technique du SHOM</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Service Hydrographique et Océanographique de la Marine, Jun 2022, Brest, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04400549v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Automated construction of a French Entity Linking dataset to geolocate social network posts in the context of natural disasters</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaëtan Caillaut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Gracianne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Abadie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Touya</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Auclair</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">19th International Conference on Information Systems for Crisis Response and Management</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2022, Tarbes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03631387v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le système référence de coordonnées de Paris, levé géométriquement par le citoyen Verniquet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Duménieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Abadie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Ménéroux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Chadeyron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Baciocchi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire SoDuCo-BNF: Paris, capitale géodésique. Atlas et plans à grande échelle: 1780 – 1950</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Projet SoDuCo; Bibliothèque Nationale de France, Apr 2022, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04401366v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Benchmark of Named Entity Recognition Approaches in Historical Documents Application to 19th Century French Directories</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Abadie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Carlinet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Chazalon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Duménieu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Document Analysis Systems. DAS 2022.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2022, La Rochelle, France. </w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-031-06555-2_30⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03698609v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ATLANTIS : Une ontologie pour représenter les Instructions nautiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Helen Mair Rawsthorne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Abadie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Kergosien</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Duchêne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Saux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IC 2022, 33es journées francophones d'Ingénierie des connaissances</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2022, Saint-Étienne, France. pp.154-163</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03695242v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Une approche pour la création d’un graphe spatio-temporel à partir des données extraites des annuaires : application aux photographes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Solenn Tual</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Abadie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joseph Chazalon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Duménieu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire SoDuCo-BNF : Res(t)ituer les adresses des almanachs et annuaires commerciaux parisiens du XIXe siècle. Un corpus de localisations urbaines à grande échelle</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Projet SoDuCo; Bibliothèque Nationale de France, Nov 2022, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04401404v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Extraction automatique d’informations dans les annuaires commerciaux parisiens</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Abadie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Edwin Carlinet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joseph Chazalon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Duménieu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire SoDuCo-BNF : Res(t)ituer les adresses des almanachs et annuaires commerciaux parisiens du XIXe siècle. Un corpus de localisations urbaines à grande échelle</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Projet SoDuCo; Bibliothèque Nationale de France, Nov 2022, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04401420v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ATLANTIS : Une ontologie pour représenter les Instructions nautiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Helen Mair Rawsthorne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Abadie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Kergosien</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Duchêne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Éric Saux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conférence Nationale d’Intelligence Artificielle</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Zied Bouraoui; Valérie Camps; Éric Gaussier; Maxime Guériau; Christelle Launois; Nicolas Prcovic; Céline Rouveirol; Fatiha Saïs; François Schwarzentruber; Anaëlle Wilczynski, Jun 2022, Saint-Étienne, France. pp.155-162</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04419907v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fonds photographiques et métadonnées associées : de jeux de données hétérogènes et massifs à un graphe de ressources liées exploitable sur le Web</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Clavaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Abadie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">31èmes Journées de la Recherche IGN</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Institut National de l'Information Géographique et Forestière, Mar 2022, Champs-Sur-Marne, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04401052v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Décrire des photographies aériennes anciennes sur le Web de données : l'expérience du projet ANR ALEGORIA</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Abadie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées #OpenDataEtPatrimoine: le Web sémantique et le web de données pour la valorisation des données patrimoniales</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université de Lille, Mar 2022, Villeneuve d’Ascq, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03959058v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annotation sémantique pour la géolocalisation d'entités spatiales dans des tweets</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaëtan Caillaut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Gracianne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Auclair</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Abadie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Touya</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PFIA Résilience et IA</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2022, Saint-Etienne, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03682484v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le fonds de la Photothèque nationale de l’IGN</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Abadie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire de clôture du projet ANR ALEGORIA</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2021, Saint-Mandé, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04401228v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les métadonnées des collections photographiques : de plusieurs jeux de données hétérogènes à un graphe d'entités liées exploitable</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Abadie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Clavaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pauline Charbonnier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire de clôture du projet ANR ALEGORIA</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2021, Saint-Mandé, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04401181v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Learning embeddings for cross-time geographic areas represented as graphs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Margarita Khokhlova</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Abadie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Gouet-Brunet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Liming Chen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SAC '21: The 36th ACM/SIGAPP Symposium on Applied Computing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2021, Virtual Event Republic of Korea, South Korea. pp.559-568, </w:t></w:r><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/3412841.3441936⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">emse-03548148v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’extraction d’informations spatiales pour l’exploitation des instructions nautiques à grande échelle, une action faisant collaborer l’IGN, le SHOM et le laboratoire GERiiCO</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Léa Lamotte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Abadie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Éric Saux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Kergosien</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Atelier Gestion et Analyse des données Spatiales et Temporelles (GAST), Conférence nationale EGC 2020 - Extraction et Gestion des Connaissances</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2020, Bruxelle, Belgique</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04400675v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Recherche multimodale d'images aériennes multi-date à l'aide d'un réseau siamois</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Margarita Khokhlova</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Gouet-Brunet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Abadie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Liming Chen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conférence française en Reconnaissance des Formes, Image, Apprentissage et Perception (RFIAP 2020)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, https://cap-rfiap2020.sciencesconf.org/, Jun 2020, Vannes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02906569v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cross-year multi-modal image retrieval using siamese networks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Margarita Khokhlova</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Gouet-Brunet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Abadie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Liming Chen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICIP 2020 – 27th IEEE International Conference on Image Processing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2020, Abou Dhabi, United Arab Emirates. </w:t></w:r><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ICIP40778.2020.9190662⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02903434v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Extraction de connaissances pour la description de l'environnement maritime côtier à partir de textes d'aide à la navigation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Léa Lamotte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Abadie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Éric Saux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Kergosien</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conférence nationale EGC 2020 - Extraction et Gestion des Connaissances</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2020, Bruxelles, Belgique. pp.341-348</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03656340v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Création d’une base de connaissances sur les redécoupages administratifs durant la Révolution française: l’exemple des paroisses constitutionnelles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Keller</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Abadie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Dumenieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Baciocchi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Kergosien</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire Atlas historique de l'Auvergne</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Centre d'Histoire “Espaces &amp; Cultures”, Université de Clermont Auvergne, Jan 2019, Clermont-Ferrand, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02388075v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Création d’une base de connaissances sur les redécoupages administratifs durant la Révolution française: l’exemple des paroisses constitutionnelles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Keller</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Abadie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Duménieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Baciocchi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Kergosien</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">28èmes Journées de la Recherche IGN</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Institut National de l'Information Géographique et Forestière, Apr 2019, Champs-Sur-Marne, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04400721v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Une approche adaptative pour lier des données géoréférencées du Web</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdelfettah Feliachi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Abadie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fayçal Hamdi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bénédicte Bucher</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées de la recherche IGN</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Institut National de l'Information Géographique et Forestière, Mar 2018, Champs-sur-Marne, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02423491v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vers la construction d'une base de connaissances sur la réorganisation territoriale française à la Révolution</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Keller</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Abadie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Dumenieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Baciocchi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Kergosien</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conférence Sagéo 2018 Atelier Exces,</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, Montpellier, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02399176v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Assessing the planimetric accuracy of Paris atlases from the late 18th and 19th centuries</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Dumenieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Abadie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Perret</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Symposium on Applied Computing (SAC 2018)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2018, Pau, France. pp.876-883, </w:t></w:r><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/3167132.3167228⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02388077v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georeferencing historical ressources</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Henri Paris</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Abadie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carmen Brando</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Time Machine conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Ecole Polytechnique Fédérale de Lausanne, Oct 2018, Lausanne, Switzerland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02411437v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Assessing the Positional Planimetric Accuracy of DBpedia Georeferenced Resources</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdelfettah Feliachi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Abadie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fayçal Hamdi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">4th workshop Quality of Models and Models of Quality (QMMQ 2017)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, Valencia, Spain. pp.227-237, </w:t></w:r><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-319-70625-2_21⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02388081v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Évaluation de la précision planimétrique des données géoréférencées sur le Web de données</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdelfettah Feliachi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Abadie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Atelier Qualité des Données du Web (QLOD), conférence Extraction et Gestion des Connaissances (EGC)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, Grenoble, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02399178v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An Adaptive Approach for Interlinking Georeferenced Data</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdelfettah Feliachi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Abadie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fayçal Hamdi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Knowledge Capture Conference, K-CAP</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2017, Austin, United States. pp.1-8, </w:t></w:r><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/3148011.3148025⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02388078v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Que représentent les références spatiales des données du Web ? un vocabulaire pour la représentation de la sémantique des XY</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdelfettah Feliachi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Abadie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fayçal Hamdi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conférence Extraction et Gestion des Connaissances (EGC) Atelier Qualité des Données du Web (QLOD),</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, Reims, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02403642v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Linked Data Quality for Domain-Specific Named-Entity Linking</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carmen Brando</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Abadie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francesca Frontini</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conférence Extraction et Gestion des Connaissances (EGC) Atelier Qualité des Données du Web (QLOD)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, Reims, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02399181v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Réutilisation et création de vocabulaires pour la publication de données géographiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Abadie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Datalift Day - Expériences sémantiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, ATOS, Apr 2015, Bezons, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04424941v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">GeomRDF: A Geodata Converter with a Fine-Grained Structured Representation of Geometry in the Web</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fayçal Hamdi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Abadie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bénédicte Bucher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdelfettah Feliachi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">1st International Workshop on Geospatial Linked Data (GeoLD 2014). In Conjunction with the 10th International Conference on Semantic Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, Leipzig, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02388091v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Réutilisation, création et publication de vocabulaires pour la publication de données géographiques sur le Web des données</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Abadie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée Interopérabilité et Innovation (J2I) : le Web sémantique au service du partage et de la diffusion des données géographiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Forum français de l'OGC, Oct 2014, Champs-sur-Marne, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04424961v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modeling Geometry and Reference Systems on the Web of Data</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaël Troncy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ghislain Auguste Atemezing</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Abadie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Linking Geospatial Data Workshop</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2014, Londres, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02398638v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Intégration et visualisation de données liées thématiques sur un référentiel géographique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdelfettah Feliachi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Abadie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fayçal Hamdi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">14ème Conférence Francophone sur l'Extraction et la Gestion des Connaissances (EGC2014)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2014, Rennes, France. pp.12</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01126497v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Publishing Reference Geodata on the Web : Opportunities and Challenges for IGN France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ghislain Atemezing</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Abadie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaël Troncy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bénédicte Bucher</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Terra Cognita 2014, 6th International Workshop on the Foundations, Technologies and Applications of the Geospatial Web.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, Riva del Garda, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02388085v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ontology-Based Discovering of Geographic Databases Content</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ammar Mechouche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Abadie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emeric Prouteau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mustière Sébastien</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">25th International Cartographic Conference (ICC'11)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2011, Paris, France. pp.311-330, </w:t></w:r><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-642-19143-5_18⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02398652v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vers un système en ligne d'aide à la découverte du contenu de bases de données géographiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ammar Mechouche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Abadie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emeric Prouteau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Mustière</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">atelier Ontologies géographiques, conférence Sagéo 2010</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02411460v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Intégration des bases de données à partir de la formalisation de leurs spécifications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Abadie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées de la recherche IGN</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Institut National de l'Information Géographique et Forestière, 2011, Saint-Mandé, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02423587v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mining user generated web content to characterise geographic features beyond topographical aspects</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Léa Massiot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Abadie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bénédicte Bucher</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">25th International Cartographic Conference (ICC'011)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2011, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02398650v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Specifications for User Generated Spatial Content</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carmen Brando</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bénédicte Bucher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Abadie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">14th AGILE Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2011, Utrecht, Netherlands. pp.479-495, </w:t></w:r><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-642-19789-5_24⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02398647v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Utilisation d’une ontologie du domaine pour la découverte du contenu de bases de données géographiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ammar Mechouche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Abadie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emeric Prouteau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mustière Sébastien</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conférence Extraction et la Gestion des Connaissances</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Association Internationale Francophone d'Extraction et de Gestion des Connaissances, Jan 2011, Brest, France. pp.569-574</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02403669v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Une mesure de distance dans l’espace des alignements entre parties potentiellement homologues de deux ontologies légères</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ammar Mechouche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Abadie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mustière Sébastien</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conférence Extraction et Gestion des Connaissances</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Association Internationale Francophone d'Extraction et de Gestion des Connaissances, Jan 2011, Brest, France. pp.329-340</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02403675v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">OWL based formalisation of geographic databases specifications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Abadie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ammar Mechouche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Mustière</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">17th International Conference on Knowledge Engineering and Knowledge Management (EKAW'10)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, Lisbonne, Portugal</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02411468v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alignment Based Measure of the Distance between Potentially Common Parts of Lightweight Ontologies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ammar Mechouche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Abadie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mustière Sébastien</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">5th International Workshop on Ontology Matching, 9th International Semantic Web Conference (ISWC'10)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2010, Shanghai, China</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02398656v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mesure de la distance sémantique entre parties potentiellement communes à deux taxonomies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ammar Mechouche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Abadie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Mustière</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">21èmes journées Ingénierie des Connaissances (IC’10)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2010, Nîmes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02409148v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Schema Matching Based on Attribute Values and Background Ontology</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Abadie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">12th International Conference on Geographic Information Science (AGILE 2009)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2009, Hanovre, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02399173v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Formal specifications to automatically identify heterogeneities</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Abadie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Workshop “Challenges in Spatial Data Harmonisation”, 12th International Conference on Geographic Information Science (AGILE'09)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2009, Hanovre, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02399174v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">GéOnto : Enrichissement d'une taxonomie de concepts topographiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Mustière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Abadie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Aussenac-Gilles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Noelle Bessagnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mouna Kamel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">5th Conference on Spatial Analysis and GEOmatics (SAGEO 2009)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2009, Paris, France. pp.1-17</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00432628v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Constitution d'une taxonomie géographique à partir des spécifications de bases de données</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Abadie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Mustière</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque International de Géomatique et d’Analyse Spatiale SAGEO 2008</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2008, Montpellier, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02411372v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comparaison de la nature d'objets géographiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Abadie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ana-Maria Olteanu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Mustière</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée "Ontologies et Gestion de l’Hétérogénéité Sémantique", Conférence Ingénierie des Connaissances</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2007, Grenoble, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02411392v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Création d’une ontologie géographique à partir des spécifications par analyse automatique du langage naturel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Laurens</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Abadie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées de la recherche IGN</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Institut National de l'Information Géographique et Forestière, 2007, Saint-Mandé, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02423591v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Appariement de schémas de BD géographiques à l'aide d'ontologies déduites des spécifications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Mustière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Abadie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Laurens</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Atelier DECOR "Passage à l'échelle des techniques de découverte de correspondances", Conférence francophone d'Extraction et Gestion de Connaissances</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, Namur, Belgique. pp.22-27</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02411409v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Création d'une ontologie à partir des spécifications textuelles pour l'intégration des bases de données géographiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Abadie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nils Gesbert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Mustière</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">17ème conférence en Ingénierie des Connaissances (IC’06)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2006, Nantes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02411432v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Poster de conférence (7)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Automatic reconstruction of the genealogy of plots and buildings from historical sources</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Solenn Tual</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Abadie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Duménieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joseph Chazalon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Perret</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Semantic Web Research Summer School (ISWS 2024)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2024, Bertinoro, Italy. </w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04610537v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Évaluation d'un graphe de connaissances géo-historique d'adresses créé à partir de sources multiples</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charly Bernard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Abadie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Duménieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Perret</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SemWeb.Pro 2024, Journée de présentations et de rencontres dédiées au web sémantique dans le monde professionnel</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2024, Paris, France. 2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05304293v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ontologie et méthodologie de peuplement d’un graphe de connaissances géo-historique d’adresses</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charly Bernard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Abadie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Perret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Duménieu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Symposium MaDICS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2024, Blois, France. 2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04601077v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">[Poster] A Benchmark of Nested Named Entity Recognition Approaches in Historical Structured Documents</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Solenn Tual</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Abadie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joseph Chazalon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Dumenieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Edwin Carlinet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on Document Analysis and Recognition - ICDAR 2023</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2023, San Jose, California, United States. 2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04191900v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ATONTE: towards a new methodology for seed ontology development from texts and experts</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Helen Mair Rawsthorne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Abadie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Kergosien</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Duchêne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Éric Saux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EKAW 2022, 23rd international conference on knowledge engineering and knowledge management</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2022, Bozen-Bolzano, Italy. , EKAW 2022 Companion Volume, 3256, 2022, Companion Proceedings of the 23rd International Conference on Knowledge Engineering and Knowledge Management</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03954342v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Interlinking and Visualizing Linked Open Data with Geospatial Reference Data</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdelfettah Feliachi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Abadie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fayçal Hamdi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ghislain Auguste Atemezing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The 8th International Workshop on Ontology Matching, collocated with the 12th International Semantic Web Conference ISWC 2013</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2013, Sydney, Australia. pp.2, 2013</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01126498v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vocabularies for Geospatial Data Discovery and Reuse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Abadie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Summer School on Ontology Engineering and the Semantic Web</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, Cercedilla, Spain. 2013</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02423631v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ouvrages (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Conférence Nationale d’Intelligence Artificielle Année 2025</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Abadie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ghislain Atemezing</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grégory Bonnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tristan Cazenave</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Cornuéjols</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Association Française pour l'Intelligence Artificielle, 2025</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05409313v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (3)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Artificiel Intelligence and digital humanities</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Poibeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Abadie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Sébastien Konieczny; Henri Prade. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Artificial Intelligence: What is it, exactly? Second Edition</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">College Publications</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 978-1-84890-338-8</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05447386v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Intelligence Artificielle et Humanités Numériques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Poibeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Abadie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Sébastien Konieczny; Henri Prade. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L’intelligence artificielle De quoi s’agit-il vraiment ? Seconde édition actualisée et augmentée</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cépaduès</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 9782383951568</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05445034v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ontology-based Formal Specifications for User-Friendly Geospatial Data Discovery</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ammar Mechouche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Abadie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emeric Prouteau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mustière Sébastien</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Advances In Knowledge Discovery and Management, A refereed Book of Chapters: post-proceedings of EGC 2011</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 3, Springer, pp.157-182, 2013, Studies in Computational Intelligence</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02388054v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Autre publication scientifique (20)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">French Entity-Linking dataset between annotated tweets collected during major crises in France and French Wikipedia corpus</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaëtan Caillaut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Gracianne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Abadie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Touya</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Auclair</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2024, </w:t></w:r><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5281/zenodo.7767294⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04735845v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">[Données] Un jeu de données d'annuaires du commerce français du 19ème siècle pour la reconnaissance d'entités nommées imbriquées</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Solenn Tual</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Abadie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joseph Chazalon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Duménieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Edwin Carlinet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2023, </w:t></w:r><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5281/zenodo.8167628⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04421562v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">[Données] Le jeu de données ATLANTIS</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Helen Mair Rawsthorne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Abadie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Kergosien</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Duchêne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Éric Saux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04424416v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">[Données] Comparaison d'approches de reconnaissance d'entités nommées imbriquées dans des documents historiques structurés</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Solenn Tual</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Abadie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Edwin Carlinet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joseph Chazalon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Duménieu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2023, https://huggingface.co/nlpso</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04421598v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">[Ontologie] ATLANTIS : Une ontologie pour représenter les Instructions nautiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Helen Mair Rawsthorne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Abadie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Kergosien</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Duchêne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Saux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2022, https://github.com/umrlastig/atlantis-ontology</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04417302v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">[Données] Construction automatique d'un jeu de données de liage d'entités nommées pour géolocaliser des messages de réseaux sociaux dans un contexte de catastrophes naturelles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaëtan Caillaut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Gracianne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Abadie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Touya</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Auclair</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2022, pp.10.57967/hf/1678. </w:t></w:r><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.57967/hf/1678⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04421615v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">[Données] Un jeu de données d'annuaires du commerce français de 19ème siècle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Abadie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Baciocchi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Edwin Carlinet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joseph Chazalon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Cristofoli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2022, </w:t></w:r><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5281/zenodo.6394464⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04421578v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">[Données] Modèles de NER produits pour l'article &amp;quot;A Benchmark of Named Entity Recognition Approaches in Historical Documents Application to 19th Century French Directories&amp;quot;, publiés lors de l'atelier d'analyse de documents DAS22.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Abadie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Edwin Carlinet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joseph Chazalon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Duménieu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2022, </w:t></w:r><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5281/zenodo.6576008⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04421586v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">[Ontologie] Ontologie des documents d'archives géographiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Abadie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2021, http://data.alegoria-project.fr/def/geotheque#</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04417199v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">[Données] Métadonnées des photographies obliques de la photothèque de l'IGN, publiées selon bonnes pratiques du Web de données</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Abadie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clara Lelièvre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2021, http://data.alegoria-project.fr/sparql</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04410802v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">[Data] Geographical Entities With Neighborhood Relationships</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Margarita Khokhlova</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Abadie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Gouet-Brunet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Liming Chen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2020, http://alegoria.ign.fr/en/GENR_dataset</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04421094v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Linking resources to geographic reference datasets: a matter of knowledge</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Abadie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04419750v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">[Ontologie] Ontologie de la sémantique des XY</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdelfettah Feliachi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Abadie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fayçal Hamdi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bénédicte Bucher</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2016, http://data.ign.fr/def/xysemantics#</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04416495v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Des Systèmes d’Information Géographiques à une Information Spatiale Sémantisée. Focus sur la topologie des vecteurs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Abadie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Auda</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02423627v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vocabulaires et métadonnées pour la publication de données géographiques vectorielles sur le Web de données</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Abadie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02423622v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">[Données] Jeux de données IGN publiés selon les bonnes pratiques du Web de données dans le cadre ou à la suite du projet Datalift.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Abadie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2014, http://data.ign.fr/id/sparql</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04410774v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">[Ontologie] Ontologie des éléments du territoire et de ses infrastructures de l'IGN</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Abadie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lewis John Mcgibbney</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ghislain Auguste Atemezing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2014, http://data.ign.fr/def/topo#</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04415691v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">[Ontologie] Ontologie des unités administratives de l'IGN</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Abadie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ghislain Auguste Atemezing</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lewis John Mcgibbney</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Vatant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bénédicte Bucher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2013, http://data.ign.fr/def/geofla#</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04415703v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">[Ontologie] Ontologie des systèmes de coordonnées de référence</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Abadie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ghislain Auguste Atemezing</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaël Troncy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2013, http://data.ign.fr/def/ignf#</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04415699v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">[Ontologie] Ontologie des primitives géométriques représentant la forme et la localisation d'entités topographiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Abadie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ghislain Auguste Atemezing</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lewis John Mcgibbney</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Vatant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bénédicte Bucher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2013, http://data.ign.fr/def/geometrie#</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04415682v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pré-publication, Document de travail (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Entry Separation using a Mixed Visual and Textual Language Model: Application to 19th century French Trade Directories</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Duménieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Edwin Carlinet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Abadie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joseph Chazalon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03994702v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rapport (3)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modélisation de connaissances spécifiques : information spatiale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bénédicte Bucher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Abadie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ghislain Auguste Atemezing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] Livrable 2.3, Institut National de l'Information Géographique et Forestière; Eurecom, Telecom ParisTech. 2013</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02423633v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dataset interlinking module</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Euzenat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Abadie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bénédicte Bucher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zhengjie Fan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Houda Khrouf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Contract] IGN (Institut géographique national), 73 avenue de Paris, F-94160 SAINT MANDÉ. 2011, pp.32</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport contrat/projet)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00793433v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Same words? Same worlds? Comparing ontologies underlying geographic data</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Mustière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chantal Reynaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brigitte Safar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Abadie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Intern report] IGN (Institut géographique national), 73 avenue de Paris, F-94160 SAINT MANDÉ. 2009, pp.17</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00432827v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Thèse (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Formalisation, acquisition et mise en œuvre de connaissances pour l’intégration virtuelle de bases de données géographiques : les spécifications au cœur du processus d’intégration</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Abadie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre. Université Paris-Est, 2012. Français. </w:t></w:r><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨NNT : 2012PEST1054⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Thèse</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-00794395v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Vidéo (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Création d'une base de connaissances sur les redécoupages administratifs durant la Révolution française.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Abadie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Fayet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Vidéo</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03147390v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Logiciel (7)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">[Code] A Benchmark of Nested Named Entity Recognition Approaches in Historical Structured Documents</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Solenn Tual</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Abadie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joseph Chazalon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Duménieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Edwin Carlinet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Logiciel</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04390541v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">[Code] Code source de la webapp pour la visualisation et l'édition des annotations des annuaires du projet SoDuCo.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joseph Chazalon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Edwin Carlinet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Duménieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Abadie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Perret</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Logiciel</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04478595v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">[Code] Chaine de traitement des annuaires du projet SoDuCo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Duménieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Perret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Abadie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joseph Chazalon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Edwin Carlinet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Logiciel</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04478577v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">[Code] Construction d'un graphe géohistorique à partir des annuaires du commerce parisien du 19e siècle : application aux photographes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Solenn Tual</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Abadie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Dumenieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joseph Chazalon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Edwin Carlinet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Logiciel</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04390522v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">[Code] A Benchmark of Named Entity Recognition Approaches in Historical Documents: Application to 19th Century French Directories</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joseph Chazalon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Abadie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Edwin Carlinet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Duménieu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Logiciel</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04421228v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">[Code] Learning embeddings for cross-time geographic areas represented as graphs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Margarita Khokhlova</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Abadie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Gouet-Brunet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Liming Chen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Logiciel</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04421187v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">[Code] Cross-year multi-modal image retrieval using siamese networks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Margarita Khokhlova</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Gouet-Brunet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Abadie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Liming Chen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Logiciel</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04421148v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId275"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
@@ -15376,51 +106,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="13350568"/>
+    <w:nsid w:val="A7A1DAA3"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -15607,51 +337,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/nathalie-abadie" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-8741-2398" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/167625594" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-05498176v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Gravier" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Baciocchi" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Cristofoli" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Dum&#233;nieu" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edwin Carlinet" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.63744/eh2pbu98sxve" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05444627v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Solenn Tual" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Abadie" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joseph Chazalon" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5802/roia.98" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04725260v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;tan Caillaut" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Auclair" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Gracianne" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Touya" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0307254" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-03548089v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Margarita Khokhlova" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Gouet-Brunet" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Liming Chen" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ijgi11020097" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02388035v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Cura" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Dumenieu" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Costes" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Perret" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ijgi7070262" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01462256v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carmen Brando Escobar" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesca Frontini" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01690714v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Henri Paris" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carmen Brando" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/15420353.2017.1307306" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00595964v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Musti&#232;re S&#233;bastien" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Aussenac-Gilles" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Noelle Bessagnet" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mouna Kamel" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/RIG.21.155-179" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02388040v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/rig.20.145-174" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/7DDD7709682C655797C65545E40732F4913ED082/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05288655v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yijun Lin" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zekun Li" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leeje Jang" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yao-Yi Chiang" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-032-04630-7_33" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05444727v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Carlin" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05373505v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05463770v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04987442v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05131104v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charly Bernard" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05308831v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-032-13109-6_14" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05421670v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Perrinet" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Puren" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05067873v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05118320v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05304303v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04434981v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Helen Mair Rawsthorne" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Guille" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Cuxac" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Lopez" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04721201v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Assia Ahmed-Abdi" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04444358v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Kergosien" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Duch&#234;ne" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;ric Saux" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04490732v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04599527v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Timo Homburg" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frans Knibbe" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ghislain Atemezing" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lu&#237;s Moreira de Sousa" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04721538v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-77792-9_22" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04679476v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Chadeyron" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04721226v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04637689v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04055379v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Duch&#234;ne" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04401445v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04110787v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Melvin Hersent" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abadie Nathalie" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dum&#233;nieu Bertrand" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Perret Julien" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04275462v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cristofoli Pascal" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Dum&#233;nieu" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03994759v2" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Chazalon" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-41682-8_8" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04294222v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3615887.3627754" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04401430v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Loiseaux" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04494266v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Chapron" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04288097v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Besson" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-&#200;ve Bouillon" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Charbonnier" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.pan.3889" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04400206v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04121643v2" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04401366v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann M&#233;n&#233;roux" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04400549v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04006774v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03631387v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03695242v2" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Saux" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03698609v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Abadie" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Carlinet" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Chazalon" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-06555-2_30" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03959058v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03682484v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04401404v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04401420v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04419907v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04401052v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Clavaud" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04401181v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04401228v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-03548148v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3412841.3441936" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04400675v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;a Lamotte" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02906569v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02903434v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICIP40778.2020.9190662" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03656340v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04400721v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Keller" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02388075v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02411437v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02399176v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02423491v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelfettah Feliachi" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fay&#231;al Hamdi" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;n&#233;dicte Bucher" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02388077v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3167132.3167228" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02388078v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3148011.3148025" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02388081v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-70625-2_21" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02399178v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02403642v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02399181v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04424941v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02388091v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04424961v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02398638v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l Troncy" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ghislain Auguste Atemezing" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01126497v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02388085v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02403669v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ammar Mechouche" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emeric Prouteau" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02403675v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02398652v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-19143-5_18" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02423587v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02411460v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Musti&#232;re" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02398650v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;a Massiot" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02398647v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-19789-5_24" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02409148v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02411468v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02398656v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00432628v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02399174v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02399173v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02411372v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02411409v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Laurens" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02423591v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02411392v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana-Maria Olteanu" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02411432v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nils Gesbert" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04610537v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05304293v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04601077v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04191900v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03954342v2" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01126498v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02423631v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05409313v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;gory Bonnet" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tristan Cazenave" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Cornu&#233;jols" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05447386v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Poibeau" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.collegepublications.co.uk/logic/?00047" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05445034v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.cepadues.com/livres/sciences/donnees-informatique-ia-ihm/1741-l-intelligence-artificielle-de-quoi-s-agit-il-vraiment-2e-edition-9782383951568.html?srsltid=AfmBOooDW9WQaNS0DIu8OQILVJrRRq_yBN9ojePhyAMMxkIW1iBz76RS" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02388054v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-04735845v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5281/zenodo.7767294" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04421598v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04421562v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5281/zenodo.8167628" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04424416v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04421615v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.57967/hf/1678" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04421578v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5281/zenodo.6394464" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04417302v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04421586v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5281/zenodo.6576008" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04410802v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clara Leli&#232;vre" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04417199v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04421094v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04419750v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02423627v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Auda" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04416495v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02423622v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04415691v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lewis John Mcgibbney" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04410774v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04415682v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Vatant" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04415703v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04415699v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03994702v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02423633v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00793433v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Euzenat" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhengjie Fan" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Houda Khrouf" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00432827v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chantal Reynaud" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brigitte Safar" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00794395v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2012PEST1054" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-03147390v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Fayet" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04478595v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04390541v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04478577v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04390522v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04421228v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04421187v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04421148v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/nathalie-abadie" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-8741-2398" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/167625594" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://scholar.google.com/citations?user=https://scholar.google.com/citations?hl=en&amp;user=n208lNQAAAAJ" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-05498176v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Gravier" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Baciocchi" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Cristofoli" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Dum&#233;nieu" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edwin Carlinet" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.63744/eh2pbu98sxve" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05444627v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Solenn Tual" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Abadie" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joseph Chazalon" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5802/roia.98" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04725260v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;tan Caillaut" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Auclair" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Gracianne" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Touya" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0307254" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-03548089v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Margarita Khokhlova" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Gouet-Brunet" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Liming Chen" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ijgi11020097" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02388035v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Cura" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Dumenieu" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Costes" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Perret" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ijgi7070262" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01462256v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carmen Brando Escobar" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesca Frontini" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01690714v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Henri Paris" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carmen Brando" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/15420353.2017.1307306" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00595964v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Musti&#232;re S&#233;bastien" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Aussenac-Gilles" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Noelle Bessagnet" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mouna Kamel" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/RIG.21.155-179" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02388040v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/rig.20.145-174" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/7DDD7709682C655797C65545E40732F4913ED082/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05288655v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yijun Lin" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zekun Li" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leeje Jang" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yao-Yi Chiang" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-032-04630-7_33" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05444727v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Carlin" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05421670v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Perrinet" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Puren" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05067873v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05131104v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charly Bernard" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05308831v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-032-13109-6_14" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05118320v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05304303v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05373505v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05463770v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04987442v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04599527v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Timo Homburg" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frans Knibbe" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ghislain Atemezing" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lu&#237;s Moreira de Sousa" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04490732v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04721538v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-77792-9_22" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04679476v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Chadeyron" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04721226v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04434981v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Helen Mair Rawsthorne" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Guille" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Cuxac" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Lopez" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04721201v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Assia Ahmed-Abdi" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04444358v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Kergosien" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Duch&#234;ne" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;ric Saux" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04637689v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03994759v2" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Chazalon" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-41682-8_8" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04294222v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3615887.3627754" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04401430v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Loiseaux" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Melvin Hersent" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04494266v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Chapron" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04288097v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Besson" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-&#200;ve Bouillon" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Charbonnier" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.pan.3889" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04400206v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04110787v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abadie Nathalie" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dum&#233;nieu Bertrand" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Perret Julien" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04275462v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cristofoli Pascal" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Dum&#233;nieu" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04121643v2" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04055379v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Duch&#234;ne" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04401445v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04006774v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04400549v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03631387v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04401366v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann M&#233;n&#233;roux" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03698609v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Abadie" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Carlinet" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Chazalon" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-06555-2_30" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03695242v2" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Saux" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04401404v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04401420v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04419907v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04401052v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Clavaud" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03959058v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03682484v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04401228v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04401181v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-03548148v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3412841.3441936" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04400675v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;a Lamotte" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02906569v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02903434v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICIP40778.2020.9190662" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03656340v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02388075v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Keller" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04400721v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02423491v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelfettah Feliachi" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fay&#231;al Hamdi" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;n&#233;dicte Bucher" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02399176v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02388077v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3167132.3167228" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02411437v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02388081v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-70625-2_21" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02399178v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02388078v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3148011.3148025" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02403642v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02399181v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04424941v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02388091v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04424961v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02398638v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l Troncy" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ghislain Auguste Atemezing" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01126497v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02388085v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02398652v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ammar Mechouche" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emeric Prouteau" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-19143-5_18" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02411460v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Musti&#232;re" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02423587v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02398650v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;a Massiot" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02398647v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-19789-5_24" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02403669v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02403675v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02411468v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02398656v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02409148v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02399173v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02399174v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00432628v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02411372v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02411392v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana-Maria Olteanu" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02423591v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Laurens" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02411409v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02411432v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nils Gesbert" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04610537v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05304293v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04601077v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04191900v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03954342v2" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01126498v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02423631v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05409313v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;gory Bonnet" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tristan Cazenave" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Cornu&#233;jols" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05447386v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Poibeau" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.collegepublications.co.uk/logic/?00047" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05445034v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.cepadues.com/livres/sciences/donnees-informatique-ia-ihm/1741-l-intelligence-artificielle-de-quoi-s-agit-il-vraiment-2e-edition-9782383951568.html?srsltid=AfmBOooDW9WQaNS0DIu8OQILVJrRRq_yBN9ojePhyAMMxkIW1iBz76RS" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02388054v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-04735845v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5281/zenodo.7767294" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04421562v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5281/zenodo.8167628" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04424416v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04421598v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04417302v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04421615v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.57967/hf/1678" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04421578v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5281/zenodo.6394464" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04421586v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5281/zenodo.6576008" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04417199v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04410802v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clara Leli&#232;vre" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04421094v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04419750v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04416495v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02423627v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Auda" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02423622v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04410774v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04415691v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lewis John Mcgibbney" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04415703v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Vatant" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04415699v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04415682v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03994702v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02423633v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00793433v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Euzenat" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhengjie Fan" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Houda Khrouf" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00432827v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chantal Reynaud" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brigitte Safar" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00794395v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2012PEST1054" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-03147390v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Fayet" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04390541v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04478595v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04478577v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04390522v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04421228v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04421187v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04421148v1" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>