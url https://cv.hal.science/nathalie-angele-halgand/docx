--- v0 (2026-03-25)
+++ v1 (2026-05-05)
@@ -1,51 +1,51 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Nathalie ANGELE-HALGAND </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (11)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Access to surgical care as an efficiency issue: using lean management in French and Australian operating theatres</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zeyad Mahmoud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Angelé-Halgand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kate Churruca</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louise Ellis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jeffrey Braithwaite</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Health Organization and Management</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 35 (5), pp.628-642. </w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1108/jhom-08-2020-0347⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04486123v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The impact of lean management on frontline healthcare professionals: a scoping review of the literature</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zeyad Mahmoud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Angelé-Halgand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kate Churruca</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louise A Ellis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jeffrey Braithwaite</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">BMC Health Services Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 21 (1), pp.383. </w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1186/s12913-021-06344-0⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04256078v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Managing quality of cost information in clinical costing: evidence across seven countries</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christopher S. Chapman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anja Kern</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aziza Laguecir</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gerardine Doyle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Angelé-Halgand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Public Budgeting Accounting and Financial Management</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 34 (2), pp.310-329. </w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1108/jpbafm-09-2020-0155⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04483717v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Qui veut laver ma blouse ? La légitimation collective d’activités teintes. Le cas des équipes de gestion de pôles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Burellier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophia Gavault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laetitia Laude</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Angele-Halgand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Baret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal de gestion et d’économie médicales</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 2 (2), pp.177-195. </w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/jges.192.0177⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02197072v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Certifié « Cadre administratif de pôle ». L’encastrement identitaire pour légitimer un nouveau rôle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Burellier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Baret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophia Gavault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laetitia Laude</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Orvain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">@GRH</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 2019/3 (32), pp.79-103. </w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/grh.193.0079⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02510806v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Discipliner par le chiffre : l’hôpital financiarisé au risque de la réification ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Angele-Halgand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Garrot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Entreprises et Histoire</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 79 (2), pp.41-58. </w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/eh.079.0041⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02099540v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T2A et réification du social dans le soin : la résilience organisationnelle comme piste de solution ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Angelé-Halgand</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal de gestion et d’économie médicales</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, Vol. 33 (2), pp.103-106. </w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/jgem.152.0103⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03722455v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">French Healthcare under Financial Pressures: the Need for Shifting towards Integrated Care</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Angele-Halgand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Garrot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Integrated Care</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 14 (6), </w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5334/ijic.1620⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02101014v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les biens communs à l'hôpital : De la « T2A » à la tarification au cycle de soins</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Angele-Halgand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Garrot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Comptabilité Contrôle Audit / Accounting Auditing Control</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 20 (3), pp.15-41. </w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/cca.203.0015⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02099505v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les manufactures de santé : l’art du compromis entre domesticité et industrie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Orvain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Angelé-Halgand</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sciences Sociales et Santé</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 29 (1), pp.5-27. </w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1684/sss.2011.0101⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03114665v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les manufactures de santé : l'art du compromis entre domesticité et industrie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Orvain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Angelé-Halgand</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sciences Sociales et Santé</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 29 (1), pp.5-27. </w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/sss.291.0005⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03007657v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (21)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analyse critique d'un dispositif de coordination du secteur santé-social : Le cas d'une Méthode d'Action pour l'Intégration des services d'aides et de soins dans le champ de l'Autonomie (MAIA)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karim Ouahri N.</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Angelé-Halgand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tiberghien B.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">9ème colloque de l’AIRMAP</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2020, Montpellier, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03083057v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Participatory Science and Citizens, between Normative Communication and Local Adaptability</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Akila Akila Nedjar-Guerre (france)</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Angelé-Halgand</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pacific Ocean Pacific Climate Change Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2020, Apia, Samoa</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03015662v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Managing Higher Education in the Digital Era : Market product or Commons?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Angele-Halgand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Garrot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">9th International EIASM Public Sector Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2016, Lisbon, Portugal</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02067513v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Régionalisation de la gouvernance de la santé : regards croisés entre la France et la Russie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Garrot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Angele-Halgand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ani Oganesyan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">6ème Conférence ATLAS AFMI</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2016, Nice, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02104108v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Innovative integrative devices for the elderly in France: the case of the MAIAs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Garrot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Angele-Halgand</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">16th International Conference for Integrated Care 2016</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2016, Barcelone, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02104043v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reconfiguration de la gouvernance de la santé par les apports d'Elinor Ostrom</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Garrot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Angele-Halgand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ani Oganesyan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">6ème Colloque Santé</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Euromed Management et Ecole de Management, Apr 2015, Marseille, Bordeaux, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02104090v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Régionalisation de la santé en France et en Russie : éléments d'analyse comparative</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Garrot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Angele-Halgand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ani Oganesyan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Congrés ARAMOS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2015, Montpellier, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02104093v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Recomposition des territoires dans la santé : régionalisation et émergence d'organisations locales</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Garrot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Angele-Halgand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ani Oganesyan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque international AIRMAP</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2015, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02104054v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hybridising French Healthcare: From Current To Commons-Based Hybrids ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Garrot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Angele-Halgand</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">8th International EIASM Public Sector Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2014, Edinburgh, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02104012v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hôpital, réformes et outils de gestion L'émergence d'un gouvernement à distance</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Garrot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Angele-Halgand</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2ème congrès ARAMOS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2014, marseille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02103979v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">French Healthcare under Financial Pressures: the Need for Shifting towards Integrated Care?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Garrot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Angele-Halgand</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">14th International Conference on Integrated Care Taking integrated care forward: people, policy and practice</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2014, Bruxelles, Belgium</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02103720v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Financement hospitalier & Economie politique : un renversement paradigmatique par les biens communs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Garrot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Angele-Halgand</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">22ème Congrès des IAE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2013, Nice, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02103699v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Co-construction des instruments de gouvernance, de pilotage et de mesure en santé : Apports des travaux d'Ostrom sur les biens communs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Garrot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Angele-Halgand</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque Santé</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2013, Marseille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02103684v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hybridising French Healthcare: From Current To Commons-Based Hybrids ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Garrot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Angele-Halgand</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">29th EGOS Colloquium 'Bridging Continents, Cultures and Worldviews</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2013, Montréal, Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02104039v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Democratizing French Healthcare Governance in Light of the Commons</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Garrot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Angele-Halgand</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">13th EURAM Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2013, Isbtanbul, Turkey</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02103686v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Au nom de l'efficience : Le soin sous l'emprise du chiffre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Garrot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Angele-Halgand</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XVIIIès Journées d'Histoire de la Comptabilité et du Management</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2013, La Rochelle, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02103656v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">DRG based performance measures vs innovation in health services organisation: the short-sightism orientation of hospital performance measures and its implications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Garrot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Angele-Halgand</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XVI IRSPM Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2012, Rome, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02103619v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Réconcilier performance et valeurs à l'hôpital : une approche par les biens communs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Garrot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Angele-Halgand</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque international AIRMAP</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2012, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02103678v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">DRG based funding system in French hospitals: Reformulating the problem in terms of costing object</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Garrot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Angele-Halgand</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">7th International conference on accounting, auditing &amp; management in public sector reforms</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2012, Milan, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02103612v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Calcul des coûts et contrôle budgétaire de l'hôpital : éléments d'analyse comparée du nouveau cadre comptable</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Halgand</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">21e congrès de l'AFC</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Association française de comptabilité, May 2000, Angers, France. pp.CD-Rom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00587465v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vers une approche théorique et méthodologique renouveée du contrôle hospitalier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Briole</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Halgand</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Modèles d'organisation et modèles comptables</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 1995, Montpellier, France. pp.cd-rom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00818580v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Digital Health Business Models: Reconciling Individual Focus and Equity?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Garrot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Angelé-Halgand</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Loick Menvielle; William Menvielle; Anne-Françoise Audrain-Pontevia. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Digitalization of Healthcare: New Challenges and Opportunities</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Palgrave Macmillan UK, pp.59-78, 2017, 978-1-349-95173-4. </w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1057/978-1-349-95173-4_4⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02063474v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’intermédiation en santé ou la voie de l’intégration des soins</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Angelé-Halgand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Garrot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Commerce inter-entreprises : les enjeux de l’intermédiation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Editions Management &amp; Société, pp.205-222, 2015, Collection Gestion en Liberté, 978-2-84769-700-1</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03845476v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pré-publication, Document de travail (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Réconcilier performance et valeurs à l'hôpital: une approche par les biens communs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Angele-Halgand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Garrot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2013</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00829936v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId77"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
+<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Nathalie ANGELE-HALGAND </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (11)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Access to surgical care as an efficiency issue: using lean management in French and Australian operating theatres</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zeyad Mahmoud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Angelé-Halgand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kate Churruca</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louise Ellis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jeffrey Braithwaite</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Health Organization and Management</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 35 (5), pp.628-642. </w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1108/jhom-08-2020-0347⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04486123v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The impact of lean management on frontline healthcare professionals: a scoping review of the literature</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zeyad Mahmoud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Angelé-Halgand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kate Churruca</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louise A Ellis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jeffrey Braithwaite</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">BMC Health Services Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 21 (1), pp.383. </w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1186/s12913-021-06344-0⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04256078v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Managing quality of cost information in clinical costing: evidence across seven countries</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christopher S. Chapman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anja Kern</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aziza Laguecir</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gerardine Doyle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Angelé-Halgand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Public Budgeting Accounting and Financial Management</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 34 (2), pp.310-329. </w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1108/jpbafm-09-2020-0155⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04483717v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Qui veut laver ma blouse ? La légitimation collective d’activités teintes. Le cas des équipes de gestion de pôles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Burellier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophia Gavault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laetitia Laude</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Angele-Halgand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Baret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal de gestion et d’économie médicales</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 2 (2), pp.177-195. </w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/jges.192.0177⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02197072v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Certifié « Cadre administratif de pôle ». L’encastrement identitaire pour légitimer un nouveau rôle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Burellier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Baret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophia Gavault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laetitia Laude</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Orvain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">@GRH</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 2019/3 (32), pp.79-103. </w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/grh.193.0079⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02510806v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Discipliner par le chiffre : l’hôpital financiarisé au risque de la réification ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Angele-Halgand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Garrot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Entreprises et Histoire</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 79 (2), pp.41-58. </w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/eh.079.0041⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02099540v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T2A et réification du social dans le soin : la résilience organisationnelle comme piste de solution ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Angelé-Halgand</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal de gestion et d’économie médicales</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, Vol. 33 (2), pp.103-106. </w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/jgem.152.0103⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03722455v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">French Healthcare under Financial Pressures: the Need for Shifting towards Integrated Care</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Angele-Halgand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Garrot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Integrated Care</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 14 (6), </w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5334/ijic.1620⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02101014v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les biens communs à l'hôpital : De la « T2A » à la tarification au cycle de soins</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Angele-Halgand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Garrot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Comptabilité Contrôle Audit / Accounting Auditing Control</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 20 (3), pp.15-41. </w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/cca.203.0015⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02099505v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les manufactures de santé : l'art du compromis entre domesticité et industrie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Orvain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Angelé-Halgand</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sciences Sociales et Santé</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 29 (1), pp.5-27. </w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/sss.291.0005⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03007657v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les manufactures de santé : l’art du compromis entre domesticité et industrie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Orvain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Angelé-Halgand</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sciences Sociales et Santé</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 29 (1), pp.5-27. </w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1684/sss.2011.0101⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03114665v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (21)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Participatory Science and Citizens, between Normative Communication and Local Adaptability</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Akila Akila Nedjar-Guerre (france)</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Angelé-Halgand</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pacific Ocean Pacific Climate Change Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2020, Apia, Samoa</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03015662v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analyse critique d'un dispositif de coordination du secteur santé-social : Le cas d'une Méthode d'Action pour l'Intégration des services d'aides et de soins dans le champ de l'Autonomie (MAIA)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karim Ouahri N.</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Angelé-Halgand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tiberghien B.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">9ème colloque de l’AIRMAP</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2020, Montpellier, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03083057v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Managing Higher Education in the Digital Era : Market product or Commons?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Angele-Halgand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Garrot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">9th International EIASM Public Sector Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2016, Lisbon, Portugal</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02067513v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Innovative integrative devices for the elderly in France: the case of the MAIAs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Garrot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Angele-Halgand</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">16th International Conference for Integrated Care 2016</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2016, Barcelone, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02104043v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Régionalisation de la gouvernance de la santé : regards croisés entre la France et la Russie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Garrot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Angele-Halgand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ani Oganesyan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">6ème Conférence ATLAS AFMI</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2016, Nice, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02104108v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Régionalisation de la santé en France et en Russie : éléments d'analyse comparative</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Garrot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Angele-Halgand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ani Oganesyan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Congrés ARAMOS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2015, Montpellier, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02104093v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Recomposition des territoires dans la santé : régionalisation et émergence d'organisations locales</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Garrot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Angele-Halgand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ani Oganesyan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque international AIRMAP</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2015, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02104054v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reconfiguration de la gouvernance de la santé par les apports d'Elinor Ostrom</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Garrot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Angele-Halgand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ani Oganesyan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">6ème Colloque Santé</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Euromed Management et Ecole de Management, Apr 2015, Marseille, Bordeaux, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02104090v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hôpital, réformes et outils de gestion L'émergence d'un gouvernement à distance</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Garrot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Angele-Halgand</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2ème congrès ARAMOS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2014, marseille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02103979v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">French Healthcare under Financial Pressures: the Need for Shifting towards Integrated Care?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Garrot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Angele-Halgand</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">14th International Conference on Integrated Care Taking integrated care forward: people, policy and practice</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2014, Bruxelles, Belgium</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02103720v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hybridising French Healthcare: From Current To Commons-Based Hybrids ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Garrot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Angele-Halgand</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">8th International EIASM Public Sector Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2014, Edinburgh, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02104012v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Financement hospitalier & Economie politique : un renversement paradigmatique par les biens communs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Garrot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Angele-Halgand</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">22ème Congrès des IAE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2013, Nice, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02103699v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Co-construction des instruments de gouvernance, de pilotage et de mesure en santé : Apports des travaux d'Ostrom sur les biens communs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Garrot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Angele-Halgand</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque Santé</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2013, Marseille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02103684v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hybridising French Healthcare: From Current To Commons-Based Hybrids ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Garrot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Angele-Halgand</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">29th EGOS Colloquium 'Bridging Continents, Cultures and Worldviews</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2013, Montréal, Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02104039v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Au nom de l'efficience : Le soin sous l'emprise du chiffre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Garrot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Angele-Halgand</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XVIIIès Journées d'Histoire de la Comptabilité et du Management</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2013, La Rochelle, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02103656v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Democratizing French Healthcare Governance in Light of the Commons</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Garrot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Angele-Halgand</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">13th EURAM Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2013, Isbtanbul, Turkey</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02103686v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Réconcilier performance et valeurs à l'hôpital : une approche par les biens communs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Garrot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Angele-Halgand</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque international AIRMAP</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2012, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02103678v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">DRG based performance measures vs innovation in health services organisation: the short-sightism orientation of hospital performance measures and its implications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Garrot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Angele-Halgand</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XVI IRSPM Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2012, Rome, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02103619v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">DRG based funding system in French hospitals: Reformulating the problem in terms of costing object</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Garrot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Angele-Halgand</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">7th International conference on accounting, auditing &amp; management in public sector reforms</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2012, Milan, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02103612v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Calcul des coûts et contrôle budgétaire de l'hôpital : éléments d'analyse comparée du nouveau cadre comptable</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Halgand</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">21e congrès de l'AFC</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Association française de comptabilité, May 2000, Angers, France. pp.CD-Rom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00587465v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vers une approche théorique et méthodologique renouveée du contrôle hospitalier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Briole</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Halgand</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Modèles d'organisation et modèles comptables</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 1995, Montpellier, France. pp.cd-rom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00818580v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Digital Health Business Models: Reconciling Individual Focus and Equity?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Garrot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Angelé-Halgand</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Loick Menvielle; William Menvielle; Anne-Françoise Audrain-Pontevia. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Digitalization of Healthcare: New Challenges and Opportunities</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Palgrave Macmillan UK, pp.59-78, 2017, 978-1-349-95173-4. </w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1057/978-1-349-95173-4_4⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02063474v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’intermédiation en santé ou la voie de l’intégration des soins</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Angelé-Halgand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Garrot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Commerce inter-entreprises : les enjeux de l’intermédiation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Editions Management &amp; Société, pp.205-222, 2015, Collection Gestion en Liberté, 978-2-84769-700-1</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03845476v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pré-publication, Document de travail (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Réconcilier performance et valeurs à l'hôpital: une approche par les biens communs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Angele-Halgand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Garrot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2013</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00829936v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId77"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
@@ -185,51 +185,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://nantes-universite.hal.science/hal-04486123v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zeyad Mahmoud" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Angel&#233;-Halgand" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kate Churruca" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louise Ellis" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeffrey Braithwaite" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1108/jhom-08-2020-0347" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04256078v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louise A Ellis" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12913-021-06344-0" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04483717v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christopher S. Chapman" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anja Kern" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aziza Laguecir" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gerardine Doyle" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1108/jpbafm-09-2020-0155" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02197072v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Burellier" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophia Gavault" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laetitia Laude" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Angele-Halgand" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Baret" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/jges.192.0177" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02510806v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Orvain" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/grh.193.0079" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02099540v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Garrot" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/eh.079.0041" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03722455v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/jgem.152.0103" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02101014v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5334/ijic.1620" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02099505v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/cca.203.0015" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ehesp.hal.science/hal-03114665v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1684/sss.2011.0101" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ehesp.hal.science/hal-03007657v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/sss.291.0005" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03083057v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karim Ouahri N." TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tiberghien B." TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03015662v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Akila Akila Nedjar-Guerre (france)" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02067513v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02104108v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ani Oganesyan" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02104043v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02104090v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02104093v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02104054v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02104012v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02103979v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02103720v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02103699v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02103684v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02104039v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02103686v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02103656v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02103619v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02103678v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02103612v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00587465v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Halgand" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00818580v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Briole" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02063474v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1057/978-1-349-95173-4_4" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03845476v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00829936v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://nantes-universite.hal.science/hal-04486123v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zeyad Mahmoud" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Angel&#233;-Halgand" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kate Churruca" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louise Ellis" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeffrey Braithwaite" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1108/jhom-08-2020-0347" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04256078v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louise A Ellis" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12913-021-06344-0" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04483717v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christopher S. Chapman" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anja Kern" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aziza Laguecir" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gerardine Doyle" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1108/jpbafm-09-2020-0155" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02197072v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Burellier" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophia Gavault" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laetitia Laude" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Angele-Halgand" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Baret" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/jges.192.0177" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02510806v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Orvain" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/grh.193.0079" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02099540v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Garrot" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/eh.079.0041" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03722455v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/jgem.152.0103" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02101014v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5334/ijic.1620" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02099505v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/cca.203.0015" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ehesp.hal.science/hal-03007657v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/sss.291.0005" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ehesp.hal.science/hal-03114665v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1684/sss.2011.0101" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03015662v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Akila Akila Nedjar-Guerre (france)" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03083057v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karim Ouahri N." TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tiberghien B." TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02067513v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02104043v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02104108v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ani Oganesyan" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02104093v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02104054v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02104090v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02103979v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02103720v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02104012v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02103699v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02103684v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02104039v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02103656v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02103686v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02103678v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02103619v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02103612v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00587465v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Halgand" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00818580v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Briole" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02063474v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1057/978-1-349-95173-4_4" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03845476v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00829936v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>