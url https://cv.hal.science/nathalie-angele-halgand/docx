--- v1 (2026-05-05)
+++ v2 (2026-05-26)
@@ -1,51 +1,51 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Nathalie ANGELE-HALGAND </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (11)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Access to surgical care as an efficiency issue: using lean management in French and Australian operating theatres</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zeyad Mahmoud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Angelé-Halgand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kate Churruca</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louise Ellis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jeffrey Braithwaite</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Health Organization and Management</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 35 (5), pp.628-642. </w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1108/jhom-08-2020-0347⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04486123v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The impact of lean management on frontline healthcare professionals: a scoping review of the literature</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zeyad Mahmoud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Angelé-Halgand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kate Churruca</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louise A Ellis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jeffrey Braithwaite</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">BMC Health Services Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 21 (1), pp.383. </w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1186/s12913-021-06344-0⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04256078v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Managing quality of cost information in clinical costing: evidence across seven countries</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christopher S. Chapman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anja Kern</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aziza Laguecir</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gerardine Doyle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Angelé-Halgand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Public Budgeting Accounting and Financial Management</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 34 (2), pp.310-329. </w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1108/jpbafm-09-2020-0155⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04483717v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Qui veut laver ma blouse ? La légitimation collective d’activités teintes. Le cas des équipes de gestion de pôles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Burellier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophia Gavault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laetitia Laude</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Angele-Halgand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Baret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal de gestion et d’économie médicales</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 2 (2), pp.177-195. </w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/jges.192.0177⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02197072v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Certifié « Cadre administratif de pôle ». L’encastrement identitaire pour légitimer un nouveau rôle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Burellier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Baret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophia Gavault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laetitia Laude</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Orvain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">@GRH</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 2019/3 (32), pp.79-103. </w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/grh.193.0079⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02510806v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Discipliner par le chiffre : l’hôpital financiarisé au risque de la réification ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Angele-Halgand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Garrot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Entreprises et Histoire</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 79 (2), pp.41-58. </w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/eh.079.0041⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02099540v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T2A et réification du social dans le soin : la résilience organisationnelle comme piste de solution ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Angelé-Halgand</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal de gestion et d’économie médicales</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, Vol. 33 (2), pp.103-106. </w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/jgem.152.0103⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03722455v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">French Healthcare under Financial Pressures: the Need for Shifting towards Integrated Care</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Angele-Halgand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Garrot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Integrated Care</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 14 (6), </w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5334/ijic.1620⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02101014v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les biens communs à l'hôpital : De la « T2A » à la tarification au cycle de soins</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Angele-Halgand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Garrot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Comptabilité Contrôle Audit / Accounting Auditing Control</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 20 (3), pp.15-41. </w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/cca.203.0015⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02099505v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les manufactures de santé : l'art du compromis entre domesticité et industrie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Orvain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Angelé-Halgand</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sciences Sociales et Santé</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 29 (1), pp.5-27. </w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/sss.291.0005⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03007657v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les manufactures de santé : l’art du compromis entre domesticité et industrie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Orvain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Angelé-Halgand</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sciences Sociales et Santé</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 29 (1), pp.5-27. </w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1684/sss.2011.0101⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03114665v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (21)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Participatory Science and Citizens, between Normative Communication and Local Adaptability</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Akila Akila Nedjar-Guerre (france)</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Angelé-Halgand</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pacific Ocean Pacific Climate Change Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2020, Apia, Samoa</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03015662v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analyse critique d'un dispositif de coordination du secteur santé-social : Le cas d'une Méthode d'Action pour l'Intégration des services d'aides et de soins dans le champ de l'Autonomie (MAIA)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karim Ouahri N.</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Angelé-Halgand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tiberghien B.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">9ème colloque de l’AIRMAP</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2020, Montpellier, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03083057v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Managing Higher Education in the Digital Era : Market product or Commons?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Angele-Halgand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Garrot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">9th International EIASM Public Sector Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2016, Lisbon, Portugal</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02067513v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Innovative integrative devices for the elderly in France: the case of the MAIAs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Garrot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Angele-Halgand</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">16th International Conference for Integrated Care 2016</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2016, Barcelone, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02104043v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Régionalisation de la gouvernance de la santé : regards croisés entre la France et la Russie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Garrot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Angele-Halgand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ani Oganesyan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">6ème Conférence ATLAS AFMI</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2016, Nice, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02104108v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Régionalisation de la santé en France et en Russie : éléments d'analyse comparative</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Garrot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Angele-Halgand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ani Oganesyan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Congrés ARAMOS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2015, Montpellier, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02104093v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Recomposition des territoires dans la santé : régionalisation et émergence d'organisations locales</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Garrot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Angele-Halgand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ani Oganesyan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque international AIRMAP</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2015, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02104054v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reconfiguration de la gouvernance de la santé par les apports d'Elinor Ostrom</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Garrot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Angele-Halgand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ani Oganesyan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">6ème Colloque Santé</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Euromed Management et Ecole de Management, Apr 2015, Marseille, Bordeaux, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02104090v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hôpital, réformes et outils de gestion L'émergence d'un gouvernement à distance</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Garrot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Angele-Halgand</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2ème congrès ARAMOS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2014, marseille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02103979v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">French Healthcare under Financial Pressures: the Need for Shifting towards Integrated Care?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Garrot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Angele-Halgand</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">14th International Conference on Integrated Care Taking integrated care forward: people, policy and practice</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2014, Bruxelles, Belgium</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02103720v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hybridising French Healthcare: From Current To Commons-Based Hybrids ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Garrot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Angele-Halgand</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">8th International EIASM Public Sector Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2014, Edinburgh, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02104012v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Financement hospitalier & Economie politique : un renversement paradigmatique par les biens communs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Garrot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Angele-Halgand</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">22ème Congrès des IAE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2013, Nice, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02103699v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Co-construction des instruments de gouvernance, de pilotage et de mesure en santé : Apports des travaux d'Ostrom sur les biens communs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Garrot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Angele-Halgand</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque Santé</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2013, Marseille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02103684v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hybridising French Healthcare: From Current To Commons-Based Hybrids ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Garrot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Angele-Halgand</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">29th EGOS Colloquium 'Bridging Continents, Cultures and Worldviews</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2013, Montréal, Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02104039v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Au nom de l'efficience : Le soin sous l'emprise du chiffre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Garrot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Angele-Halgand</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XVIIIès Journées d'Histoire de la Comptabilité et du Management</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2013, La Rochelle, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02103656v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Democratizing French Healthcare Governance in Light of the Commons</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Garrot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Angele-Halgand</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">13th EURAM Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2013, Isbtanbul, Turkey</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02103686v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Réconcilier performance et valeurs à l'hôpital : une approche par les biens communs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Garrot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Angele-Halgand</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque international AIRMAP</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2012, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02103678v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">DRG based performance measures vs innovation in health services organisation: the short-sightism orientation of hospital performance measures and its implications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Garrot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Angele-Halgand</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XVI IRSPM Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2012, Rome, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02103619v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">DRG based funding system in French hospitals: Reformulating the problem in terms of costing object</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Garrot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Angele-Halgand</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">7th International conference on accounting, auditing &amp; management in public sector reforms</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2012, Milan, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02103612v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Calcul des coûts et contrôle budgétaire de l'hôpital : éléments d'analyse comparée du nouveau cadre comptable</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Halgand</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">21e congrès de l'AFC</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Association française de comptabilité, May 2000, Angers, France. pp.CD-Rom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00587465v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vers une approche théorique et méthodologique renouveée du contrôle hospitalier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Briole</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Halgand</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Modèles d'organisation et modèles comptables</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 1995, Montpellier, France. pp.cd-rom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00818580v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Digital Health Business Models: Reconciling Individual Focus and Equity?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Garrot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Angelé-Halgand</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Loick Menvielle; William Menvielle; Anne-Françoise Audrain-Pontevia. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Digitalization of Healthcare: New Challenges and Opportunities</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Palgrave Macmillan UK, pp.59-78, 2017, 978-1-349-95173-4. </w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1057/978-1-349-95173-4_4⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02063474v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’intermédiation en santé ou la voie de l’intégration des soins</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Angelé-Halgand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Garrot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Commerce inter-entreprises : les enjeux de l’intermédiation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Editions Management &amp; Société, pp.205-222, 2015, Collection Gestion en Liberté, 978-2-84769-700-1</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03845476v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pré-publication, Document de travail (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Réconcilier performance et valeurs à l'hôpital: une approche par les biens communs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Angele-Halgand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Garrot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2013</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00829936v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId77"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
+<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Nathalie ANGELE-HALGAND </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (11)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Access to surgical care as an efficiency issue: using lean management in French and Australian operating theatres</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zeyad Mahmoud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Angelé-Halgand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kate Churruca</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louise Ellis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jeffrey Braithwaite</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Health Organization and Management</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 35 (5), pp.628-642. </w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1108/jhom-08-2020-0347⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04486123v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The impact of lean management on frontline healthcare professionals: a scoping review of the literature</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zeyad Mahmoud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Angelé-Halgand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kate Churruca</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louise A Ellis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jeffrey Braithwaite</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">BMC Health Services Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 21 (1), pp.383. </w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1186/s12913-021-06344-0⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04256078v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Managing quality of cost information in clinical costing: evidence across seven countries</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christopher S. Chapman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anja Kern</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aziza Laguecir</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gerardine Doyle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Angelé-Halgand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Public Budgeting Accounting and Financial Management</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 34 (2), pp.310-329. </w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1108/jpbafm-09-2020-0155⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04483717v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Qui veut laver ma blouse ? La légitimation collective d’activités teintes. Le cas des équipes de gestion de pôles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Burellier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophia Gavault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laetitia Laude</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Angele-Halgand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Baret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal de gestion et d’économie médicales</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 2 (2), pp.177-195. </w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/jges.192.0177⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02197072v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Certifié « Cadre administratif de pôle ». L’encastrement identitaire pour légitimer un nouveau rôle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Burellier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Baret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophia Gavault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laetitia Laude</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Orvain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">@GRH</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 2019/3 (32), pp.79-103. </w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/grh.193.0079⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02510806v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Discipliner par le chiffre : l’hôpital financiarisé au risque de la réification ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Angele-Halgand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Garrot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Entreprises et Histoire</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 79 (2), pp.41-58. </w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/eh.079.0041⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02099540v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T2A et réification du social dans le soin : la résilience organisationnelle comme piste de solution ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Angelé-Halgand</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal de gestion et d’économie médicales</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, Vol. 33 (2), pp.103-106. </w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/jgem.152.0103⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03722455v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">French Healthcare under Financial Pressures: the Need for Shifting towards Integrated Care</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Angele-Halgand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Garrot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Integrated Care</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 14 (6), </w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5334/ijic.1620⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02101014v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les biens communs à l'hôpital : De la « T2A » à la tarification au cycle de soins</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Angele-Halgand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Garrot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Comptabilité Contrôle Audit / Accounting Auditing Control</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 20 (3), pp.15-41. </w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/cca.203.0015⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02099505v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les manufactures de santé : l’art du compromis entre domesticité et industrie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Orvain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Angelé-Halgand</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sciences Sociales et Santé</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 29 (1), pp.5-27. </w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1684/sss.2011.0101⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03114665v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les manufactures de santé : l'art du compromis entre domesticité et industrie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Orvain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Angelé-Halgand</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sciences Sociales et Santé</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 29 (1), pp.5-27. </w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/sss.291.0005⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03007657v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (21)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analyse critique d'un dispositif de coordination du secteur santé-social : Le cas d'une Méthode d'Action pour l'Intégration des services d'aides et de soins dans le champ de l'Autonomie (MAIA)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karim Ouahri N.</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Angelé-Halgand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tiberghien B.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">9ème colloque de l’AIRMAP</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2020, Montpellier, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03083057v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Participatory Science and Citizens, between Normative Communication and Local Adaptability</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Akila Akila Nedjar-Guerre (france)</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Angelé-Halgand</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pacific Ocean Pacific Climate Change Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2020, Apia, Samoa</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03015662v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Régionalisation de la gouvernance de la santé : regards croisés entre la France et la Russie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Garrot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Angele-Halgand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ani Oganesyan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">6ème Conférence ATLAS AFMI</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2016, Nice, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02104108v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Innovative integrative devices for the elderly in France: the case of the MAIAs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Garrot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Angele-Halgand</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">16th International Conference for Integrated Care 2016</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2016, Barcelone, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02104043v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Managing Higher Education in the Digital Era : Market product or Commons?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Angele-Halgand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Garrot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">9th International EIASM Public Sector Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2016, Lisbon, Portugal</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02067513v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reconfiguration de la gouvernance de la santé par les apports d'Elinor Ostrom</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Garrot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Angele-Halgand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ani Oganesyan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">6ème Colloque Santé</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Euromed Management et Ecole de Management, Apr 2015, Marseille, Bordeaux, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02104090v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Recomposition des territoires dans la santé : régionalisation et émergence d'organisations locales</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Garrot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Angele-Halgand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ani Oganesyan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque international AIRMAP</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2015, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02104054v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Régionalisation de la santé en France et en Russie : éléments d'analyse comparative</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Garrot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Angele-Halgand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ani Oganesyan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Congrés ARAMOS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2015, Montpellier, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02104093v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hybridising French Healthcare: From Current To Commons-Based Hybrids ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Garrot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Angele-Halgand</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">8th International EIASM Public Sector Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2014, Edinburgh, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02104012v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hôpital, réformes et outils de gestion L'émergence d'un gouvernement à distance</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Garrot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Angele-Halgand</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2ème congrès ARAMOS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2014, marseille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02103979v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">French Healthcare under Financial Pressures: the Need for Shifting towards Integrated Care?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Garrot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Angele-Halgand</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">14th International Conference on Integrated Care Taking integrated care forward: people, policy and practice</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2014, Bruxelles, Belgium</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02103720v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Financement hospitalier & Economie politique : un renversement paradigmatique par les biens communs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Garrot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Angele-Halgand</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">22ème Congrès des IAE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2013, Nice, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02103699v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Co-construction des instruments de gouvernance, de pilotage et de mesure en santé : Apports des travaux d'Ostrom sur les biens communs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Garrot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Angele-Halgand</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque Santé</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2013, Marseille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02103684v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hybridising French Healthcare: From Current To Commons-Based Hybrids ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Garrot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Angele-Halgand</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">29th EGOS Colloquium 'Bridging Continents, Cultures and Worldviews</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2013, Montréal, Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02104039v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Democratizing French Healthcare Governance in Light of the Commons</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Garrot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Angele-Halgand</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">13th EURAM Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2013, Isbtanbul, Turkey</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02103686v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Au nom de l'efficience : Le soin sous l'emprise du chiffre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Garrot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Angele-Halgand</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XVIIIès Journées d'Histoire de la Comptabilité et du Management</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2013, La Rochelle, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02103656v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Réconcilier performance et valeurs à l'hôpital : une approche par les biens communs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Garrot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Angele-Halgand</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque international AIRMAP</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2012, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02103678v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">DRG based performance measures vs innovation in health services organisation: the short-sightism orientation of hospital performance measures and its implications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Garrot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Angele-Halgand</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XVI IRSPM Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2012, Rome, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02103619v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">DRG based funding system in French hospitals: Reformulating the problem in terms of costing object</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Garrot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Angele-Halgand</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">7th International conference on accounting, auditing &amp; management in public sector reforms</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2012, Milan, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02103612v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Calcul des coûts et contrôle budgétaire de l'hôpital : éléments d'analyse comparée du nouveau cadre comptable</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Halgand</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">21e congrès de l'AFC</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Association française de comptabilité, May 2000, Angers, France. pp.CD-Rom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00587465v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vers une approche théorique et méthodologique renouveée du contrôle hospitalier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Briole</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Halgand</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Modèles d'organisation et modèles comptables</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 1995, Montpellier, France. pp.cd-rom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00818580v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Digital Health Business Models: Reconciling Individual Focus and Equity?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Garrot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Angelé-Halgand</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Loick Menvielle; William Menvielle; Anne-Françoise Audrain-Pontevia. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Digitalization of Healthcare: New Challenges and Opportunities</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Palgrave Macmillan UK, pp.59-78, 2017, 978-1-349-95173-4. </w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1057/978-1-349-95173-4_4⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02063474v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’intermédiation en santé ou la voie de l’intégration des soins</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Angelé-Halgand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Garrot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Commerce inter-entreprises : les enjeux de l’intermédiation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Editions Management &amp; Société, pp.205-222, 2015, Collection Gestion en Liberté, 978-2-84769-700-1</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03845476v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pré-publication, Document de travail (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Réconcilier performance et valeurs à l'hôpital: une approche par les biens communs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Angele-Halgand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Garrot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2013</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00829936v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId77"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
@@ -185,51 +185,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://nantes-universite.hal.science/hal-04486123v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zeyad Mahmoud" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Angel&#233;-Halgand" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kate Churruca" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louise Ellis" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeffrey Braithwaite" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1108/jhom-08-2020-0347" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04256078v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louise A Ellis" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12913-021-06344-0" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04483717v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christopher S. Chapman" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anja Kern" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aziza Laguecir" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gerardine Doyle" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1108/jpbafm-09-2020-0155" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02197072v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Burellier" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophia Gavault" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laetitia Laude" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Angele-Halgand" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Baret" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/jges.192.0177" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02510806v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Orvain" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/grh.193.0079" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02099540v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Garrot" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/eh.079.0041" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03722455v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/jgem.152.0103" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02101014v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5334/ijic.1620" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02099505v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/cca.203.0015" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ehesp.hal.science/hal-03007657v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/sss.291.0005" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ehesp.hal.science/hal-03114665v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1684/sss.2011.0101" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03015662v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Akila Akila Nedjar-Guerre (france)" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03083057v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karim Ouahri N." TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tiberghien B." TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02067513v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02104043v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02104108v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ani Oganesyan" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02104093v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02104054v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02104090v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02103979v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02103720v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02104012v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02103699v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02103684v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02104039v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02103656v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02103686v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02103678v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02103619v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02103612v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00587465v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Halgand" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00818580v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Briole" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02063474v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1057/978-1-349-95173-4_4" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03845476v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00829936v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://nantes-universite.hal.science/hal-04486123v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zeyad Mahmoud" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Angel&#233;-Halgand" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kate Churruca" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louise Ellis" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeffrey Braithwaite" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1108/jhom-08-2020-0347" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04256078v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louise A Ellis" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12913-021-06344-0" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04483717v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christopher S. Chapman" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anja Kern" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aziza Laguecir" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gerardine Doyle" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1108/jpbafm-09-2020-0155" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02197072v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Burellier" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophia Gavault" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laetitia Laude" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Angele-Halgand" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Baret" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/jges.192.0177" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02510806v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Orvain" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/grh.193.0079" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02099540v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Garrot" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/eh.079.0041" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03722455v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/jgem.152.0103" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02101014v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5334/ijic.1620" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02099505v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/cca.203.0015" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ehesp.hal.science/hal-03114665v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1684/sss.2011.0101" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ehesp.hal.science/hal-03007657v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/sss.291.0005" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03083057v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karim Ouahri N." TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tiberghien B." TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03015662v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Akila Akila Nedjar-Guerre (france)" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02104108v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ani Oganesyan" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02104043v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02067513v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02104090v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02104054v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02104093v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02104012v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02103979v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02103720v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02103699v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02103684v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02104039v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02103686v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02103656v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02103678v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02103619v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02103612v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00587465v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Halgand" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00818580v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Briole" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02063474v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1057/978-1-349-95173-4_4" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03845476v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00829936v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>