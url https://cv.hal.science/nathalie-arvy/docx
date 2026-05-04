--- v0 (2026-03-16)
+++ v1 (2026-05-04)
@@ -303,269 +303,269 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04617334v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Memory deficits in a juvenile rat model of type 1 diabetes are due to excess 11β-HSD1 activity, which is upregulated by high glucose concentrations rather than insulin deficiency</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">The mystery remains: How do potyviruses move within and between cells?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mingshuo Xue</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Julie Brossaud</w:t>
+                <w:t xml:space="preserve">Nathalie Arvy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Clémentine Bosch-Bouju</w:t>
-[...44 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Sylvie German‐retana</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Diabetologia</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s00125-023-05942-3⟩</w:t>
+              <w:t xml:space="preserve">Molecular Plant Pathology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/mpp.13383⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (article de synthèse)</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04175051v1</w:t>
+                <w:t xml:space="preserve">hal-04215409v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The mystery remains: How do potyviruses move within and between cells?</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Mingshuo Xue</w:t>
+                <w:t xml:space="preserve">Memory deficits in a juvenile rat model of type 1 diabetes are due to excess 11β-HSD1 activity, which is upregulated by high glucose concentrations rather than insulin deficiency</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julie Brossaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clémentine Bosch-Bouju</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Marissal-Arvy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nathalie Arvy</w:t>
+                <w:t xml:space="preserve">Marie-Neige Campas-Lebecque</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sylvie German‐retana</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Jean-Christophe Helbling</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Molecular Plant Pathology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2023, </w:t>
+              <w:t xml:space="preserve">Diabetologia</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 66 (9), pp.1735-1747. </w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1111/mpp.13383⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/s00125-023-05942-3⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-            <w:r>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">hal-04215409v1</w:t>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04175051v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Diabetes and associated cognitive disorders: Role of the Hypothalamic-Pituitary Adrenal axis</w:t>
               </w:r>
@@ -940,51 +940,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Canini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bolin Qin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Arvy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Poulet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1100,51 +1100,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicole Barthe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Christine Beauvieux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Christophe Helbling</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Frontiers in Endocrinology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, 8, pp.1-6. </w:t>
@@ -1176,615 +1176,615 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01603874v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">QTLs influencing carbohydrate and fat choice in a LOU/CxFischer 344 F2 rat population</w:t>
+                <w:t xml:space="preserve">Role of corticosteroid binding globulin in emotional reactivity sex differences in mice</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nathalie Arvy Marissal-Arvy</w:t>
+                <w:t xml:space="preserve">Amandine Minni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Abdoulaye A. Diane</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Marie-Pierre Moisan</w:t>
+                <w:t xml:space="preserve">Gabriela de Medeiros</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Christophe Helbling</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Christiane Aghagiotis Larue-Achagiotis</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Claudine C. Tridon</w:t>
+                <w:t xml:space="preserve">Anne Duittoz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Arvy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Obesity</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/oby.20485⟩</w:t>
+              <w:t xml:space="preserve">Psychoneuroendocrinology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 50, pp.252-263. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.psyneuen.2014.07.029⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01000684v1</w:t>
+                <w:t xml:space="preserve">hal-01129875v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Quantitative Trait Loci Influencing Abdominal Fat Deposition and Functional Variability of the HPA Axis in the Rat</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Nathalie Marissal-Arvy</w:t>
+                <w:t xml:space="preserve">Effect of a high-fat–high-fructose diet, stress and cinnamon on central expression of genes related to immune system, hypothalamic–pituitary–adrenocortical axis function and cerebral plasticity in rats</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Arvy Marissal-Arvy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Batandier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">J.-M. Heliès</w:t>
-[...40 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Julien Dallennes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Canini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Poulet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Hormone and Metabolic Research</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1055/s-0034-1383574⟩</w:t>
+              <w:t xml:space="preserve">British Journal of Nutrition</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 111 (07), pp.1190-1201. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1017/S0007114513003577⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId58" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04673068v1</w:t>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02055777v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Role of corticosteroid binding globulin in emotional reactivity sex differences in mice</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">QTLs influencing carbohydrate and fat choice in a LOU/CxFischer 344 F2 rat population</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Arvy Marissal-Arvy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abdoulaye A. Diane</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Pierre Moisan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christiane Aghagiotis Larue-Achagiotis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Amandine Minni</w:t>
-[...51 lines deleted...]
-                <w:t xml:space="preserve">Nathalie Arvy</w:t>
+                <w:t xml:space="preserve">Claudine C. Tridon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Psychoneuroendocrinology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.psyneuen.2014.07.029⟩</w:t>
+              <w:t xml:space="preserve">Obesity</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 22 (2), pp.565-575. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/oby.20485⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId63" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01129875v1</w:t>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01000684v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effect of a high-fat–high-fructose diet, stress and cinnamon on central expression of genes related to immune system, hypothalamic–pituitary–adrenocortical axis function and cerebral plasticity in rats</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Cécile Batandier</w:t>
+                <w:t xml:space="preserve">Quantitative Trait Loci Influencing Abdominal Fat Deposition and Functional Variability of the HPA Axis in the Rat</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Marissal-Arvy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.-M. Heliès</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Tridon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Pierre Moisan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Julien Dallennes</w:t>
-[...31 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Pierre Mormède</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">British Journal of Nutrition</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2014, 111 (07), pp.1190-1201. </w:t>
+              <w:t xml:space="preserve">Hormone and Metabolic Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 46 (09), pp.635-643. </w:t>
             </w:r>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1017/S0007114513003577⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1055/s-0034-1383574⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId68" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02055777v1</w:t>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04673068v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Effects of a high-fat–high-fructose diet, stress and cinnamon on central expression of genes related to immune system, hypothalamic–pituitary–adrenocortical axis function and cerebral plasticity in rats – CORRIGENDUM</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Arvy Marissal-Arvy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Batandier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Dallennes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Canini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1848,51 +1848,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vitamin A regulates hypothalamic–pituitary–adrenal axis status in LOU/C rats</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Arvy Marissal-Arvy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rachel Hamiani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1978,51 +1978,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">QTLs influencing IGF-1 levels in a LOU/CxFischer 344 F2 rat population. Tracks towards the metabolic theory of Ageing</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Arvy Marissal-Arvy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuelle Duron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2030,51 +2030,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frederic Parmentier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Zizzari</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Mormède</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Growth Hormone and IGF Research</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2013, 23 (6), pp.220-228. </w:t>
@@ -2124,51 +2124,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Molecular genetics of hypothalamic-pituitary-adrenal axis activity and function</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Mormède</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aline Foury</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2270,90 +2270,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Functional variability in corticosteroid receptors is a major component of strain differences in fat deposition and metabolic consequences of enriched diets in rat</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Arvy Marissal-Arvy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Allan Langlois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claudine C. Tridon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Mormède</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Metabolism</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2011, 60 (5), pp.706-719. </w:t>
             </w:r>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
@@ -2658,51 +2658,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gain of function mutation in the mineralocorticoid receptor of the brown Norway rat</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Arvy Marissal-Arvy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Lombès</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2710,51 +2710,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jessica Petterson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Pierre Moisan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Mormède</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Biological Chemistry</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2004, 279 (38), pp.39232-39239. </w:t>
             </w:r>
             <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
@@ -2801,51 +2801,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Excretion of electrolytes in Brown Norway and Fischer 344 rats : effects of adrenalectomy and of mineralocorticoid and glucocorticoid receptor ligands</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N. Marissal-Arvy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Mormède</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Experimental Physiology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2004, 89 (6), pp.753-765</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -2864,488 +2864,488 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02673241v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Molecular genetic approaches to investigate individual variations in behavioral and neuroendocrine stress responses</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId61" w:history="1">
+                <w:t xml:space="preserve">Strain Differences in Corticosteroid Receptor Efficiencies and Regulation in Brown Norway and Fischer 344 Rats</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Marissal-Arvy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Mormède</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hélène Courvoisier</w:t>
-[...44 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Alain Sarrieau</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Psychoneuroendocrinology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/s0306-4530(01)00093-2⟩</w:t>
+              <w:t xml:space="preserve">Journal of Neuroendocrinology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2002, 11 (4), pp.267-273. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1046/j.1365-2826.1999.00323.x⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId117" w:history="1">
-[...10 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02567082v1</w:t>
+                <w:t xml:space="preserve">hal-04673004v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId118" w:history="1">
+            <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Molecular genetic approaches to investigate individual variations in behavioral and neuroendocrine stress responses</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId61" w:history="1">
+                <w:t xml:space="preserve">Effects of adrenalectomy and mineralocorticoid receptor/glucocorticoid receptor ligands in female brown norway and fischer 344 rats and F1 hybrids</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N. Marissal-Arvy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Mormède</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...54 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Psychoneuroendocrinology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2002, 27, pp.563-583</w:t>
+              <w:t xml:space="preserve">Journal of Neuroendocrinology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2002, 14, pp.574-579</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-            <w:r>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">hal-02676388v1</w:t>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02671697v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId122" w:history="1">
+            <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Strain Differences in Corticosteroid Receptor Efficiencies and Regulation in Brown Norway and Fischer 344 Rats</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId61" w:history="1">
+                <w:t xml:space="preserve">Molecular genetic approaches to investigate individual variations in behavioral and neuroendocrine stress responses</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Mormède</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId123" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">H. Courvoisier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antonio Ramos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N. Marissal-Arvy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">O. Ousova</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Neuroendocrinology</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Psychoneuroendocrinology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2002, 27, pp.563-583</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-          </w:p>
-[...8 lines deleted...]
-                <w:t xml:space="preserve">hal-04673004v1</w:t>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (article de synthèse)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02676388v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId125" w:history="1">
+            <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effects of adrenalectomy and mineralocorticoid receptor/glucocorticoid receptor ligands in female brown norway and fischer 344 rats and F1 hybrids</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId61" w:history="1">
+                <w:t xml:space="preserve">Molecular genetic approaches to investigate individual variations in behavioral and neuroendocrine stress responses</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Mormède</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Courvoisier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">André Ramos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Marissal-Arvy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olga Ousova</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Neuroendocrinology</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Psychoneuroendocrinology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2002, 27 (5), pp.563-583. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/s0306-4530(01)00093-2⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02671697v1</w:t>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02567082v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Is the mineralocorticoid receptor in brown norway rats constitutively active?</w:t>
               </w:r>
@@ -3370,51 +3370,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. Ribot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Sarrieau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Mormède</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Neuroendocrinology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2000, 12, pp.576-588</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -3452,51 +3452,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Strain differences in corticosteroid receptor efficiencies and regulation in Brown Norway and Fischer 344 rats</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N. Marissal-Arvy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Mormède</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Sarrieau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -3941,103 +3941,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rôle de la transcortine (CBG) dans la vulnérabilité individuelle des réponses de stress</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amandine Minni</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Christophe Helbling</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Duittoz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Amandine Minni</w:t>
-[...37 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Claudine C. Tridon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Arvy Marissal-Arvy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journée de l’école doctorale Sciences de la Vie et de la Santé de Bordeaux</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Labo/service de l'auteur., Apr 2011, Arcachon, France</w:t>
@@ -4066,103 +4066,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Transcortin is crucial in HPA axis and despair-like behavior sex difference in mice</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amandine Minni</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Christophe Helbling</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Duittoz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Amandine Minni</w:t>
-[...37 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Claudine C. Tridon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Arvy Marissal-Arvy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">37. Colloque de la Société de Neuroendocrinologie et 4. Colloque Franco-Québécois</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Société de Neuroendocrinologie. Labo/service de l'auteur, Marseille, FRA., Sep 2011, Québec, Canada</w:t>
@@ -4236,51 +4236,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lipid droplets: New actors of the plant virus infection</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lena Jambou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Arvy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charlotte Quinteau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4361,51 +4361,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lipid droplets : New actors of the plant virus infection ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Léna Jambou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Arvy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charlotte Quinteau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4486,51 +4486,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lipid droplets : New actors of the plant virus infection</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lena Jambou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Arvy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charlotte Quinteau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4775,51 +4775,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Simon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Roxane Lion</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Arvy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">The 41st ASV Annual Meeting</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2022, Madison (US-WI), United States</w:t>
@@ -4848,51 +4848,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Type 1 diabetes in juvenile rats, and vulnerability to depressive syndrome and memory impairment</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Arvy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Audrey Sémont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5025,51 +5025,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicole Barthe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Christine Beauvieux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Arvy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">55. Annual ESPE</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2016, Paris, France. European Society for Paediatric Endocrinology (ESPE), Hormone Research in Paediatrics, Vol. 86, Suppl. 1, 558 p., 2016, Hormone Research in Paediatrics</w:t>
@@ -5512,51 +5512,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="566F7F03"/>
+    <w:nsid w:val="8C560A2C"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -5743,51 +5743,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/nathalie-arvy" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-3147-5741" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04617334v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mingshuo Xue" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Sofer" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Simon" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Marissal-Arvy" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mamoudou Diop" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/mpp.13466" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04175051v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Brossaud" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;mentine Bosch-Bouju" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Neige Campas-Lebecque" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Christophe Helbling" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00125-023-05942-3" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04215409v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Arvy" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie German&#8208;retana" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/mpp.13383" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03964911v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Pierre Moisan" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.metop.2022.100202" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03349602v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Batandier" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Poyot" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Couturier" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Canini" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.nutres.2020.05.009" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03349613v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Neige Campas" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Semont" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Ducroix-Crepy" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Christine Beauvieux" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.psyneuen.2018.04.016" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01930806v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Canini" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bolin Qin" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Poulet" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Batandier" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0197094" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01603874v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronica Rougeon" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicole Barthe" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fendo.2017.00081" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01000684v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Arvy Marissal-Arvy" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdoulaye A. Diane" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christiane Aghagiotis Larue-Achagiotis" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudine C. Tridon" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/oby.20485" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04673068v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-M. Heli&#232;s" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Tridon" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Morm&#232;de" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1055/s-0034-1383574" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01129875v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amandine Minni" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriela de Medeiros" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Duittoz" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.psyneuen.2014.07.029" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02055777v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Dallennes" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S0007114513003577" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01930841v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S0007114514000427" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02645027v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rachel Hamiani" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Richard" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Pallet" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1530/JOE-13-0062" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02648411v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Duron" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic Parmentier" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Zizzari" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ghir.2013.08.002" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-28SC1BKH-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02646141v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aline Foury" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Barat" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Beno&#238;t J.-B. Corcuff" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elena Mormede Terenina" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1749-6632.2010.05902.x" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-SJC837L8-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02645789v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Allan Langlois" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.metabol.2010.07.005" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-SC3R0L3M-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02664515v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Marissal-Arvy" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Gaumont" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Langlois" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Dabertrand" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Bouchecareilh" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1677/JOE-07-0077" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02680029v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.M. H&#233;li&#232;s" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Abdoulaye" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Larue-Achagiotis" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Fromentin" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02675687v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Lomb&#232;s" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jessica Petterson" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1074/jbc.M407436200" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02673241v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02567082v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Courvoisier" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; Ramos" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olga Ousova" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/s0306-4530(01)00093-2" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-DGD0B5VJ-W/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02676388v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Courvoisier" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonio Ramos" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Ousova" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04673004v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Sarrieau" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1046/j.1365-2826.1999.00323.x" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02671697v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02694225v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Ribot" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Sarrieau" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02687934v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05114255v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marguerite Batsale" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lena Jambou" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04647910v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Coulon" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04647892v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roxane Lion" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02803346v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02744653v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05404779v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Quinteau" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathan Doner" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05347115v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;na Jambou" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04648253v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04648035v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie German-Retana" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean&#8208;luc Gallois" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amandine Bordat" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04648013v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02787265v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey S&#233;mont" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Karine Bouzier-Sore" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Vancassel" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01602220v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Veronica Rougeon" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05545116v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jahed Ahmed" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brian Vue" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emily Tipper" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Morlans" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nuno Leitao" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/tel-04668856v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/tel-04668881v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/nathalie-arvy" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-3147-5741" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04617334v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mingshuo Xue" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Sofer" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Simon" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Marissal-Arvy" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mamoudou Diop" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/mpp.13466" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04215409v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Arvy" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie German&#8208;retana" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/mpp.13383" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04175051v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Brossaud" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;mentine Bosch-Bouju" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Neige Campas-Lebecque" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Christophe Helbling" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00125-023-05942-3" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03964911v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Pierre Moisan" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.metop.2022.100202" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03349602v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Batandier" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Poyot" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Couturier" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Canini" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.nutres.2020.05.009" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03349613v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Neige Campas" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Semont" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Ducroix-Crepy" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Christine Beauvieux" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.psyneuen.2018.04.016" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01930806v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Canini" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bolin Qin" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Poulet" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Batandier" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0197094" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01603874v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronica Rougeon" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicole Barthe" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fendo.2017.00081" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01129875v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amandine Minni" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriela de Medeiros" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Duittoz" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.psyneuen.2014.07.029" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02055777v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Arvy Marissal-Arvy" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Dallennes" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S0007114513003577" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01000684v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdoulaye A. Diane" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christiane Aghagiotis Larue-Achagiotis" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudine C. Tridon" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/oby.20485" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04673068v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-M. Heli&#232;s" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Tridon" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Morm&#232;de" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1055/s-0034-1383574" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01930841v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S0007114514000427" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02645027v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rachel Hamiani" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Richard" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Pallet" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1530/JOE-13-0062" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02648411v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Duron" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic Parmentier" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Zizzari" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ghir.2013.08.002" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-28SC1BKH-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02646141v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aline Foury" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Barat" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Beno&#238;t J.-B. Corcuff" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elena Mormede Terenina" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1749-6632.2010.05902.x" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-SJC837L8-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02645789v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Allan Langlois" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.metabol.2010.07.005" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-SC3R0L3M-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02664515v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Marissal-Arvy" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Gaumont" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Langlois" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Dabertrand" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Bouchecareilh" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1677/JOE-07-0077" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02680029v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.M. H&#233;li&#232;s" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Abdoulaye" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Larue-Achagiotis" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Fromentin" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02675687v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Lomb&#232;s" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jessica Petterson" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1074/jbc.M407436200" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02673241v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04673004v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Sarrieau" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1046/j.1365-2826.1999.00323.x" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02671697v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02676388v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Courvoisier" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonio Ramos" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Ousova" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02567082v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Courvoisier" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; Ramos" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olga Ousova" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/s0306-4530(01)00093-2" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-DGD0B5VJ-W/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02694225v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Ribot" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Sarrieau" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02687934v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05114255v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marguerite Batsale" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lena Jambou" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04647910v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Coulon" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04647892v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roxane Lion" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02803346v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02744653v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05404779v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Quinteau" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathan Doner" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05347115v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;na Jambou" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04648253v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04648035v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie German-Retana" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean&#8208;luc Gallois" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amandine Bordat" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04648013v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02787265v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey S&#233;mont" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Karine Bouzier-Sore" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Vancassel" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01602220v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Veronica Rougeon" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05545116v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jahed Ahmed" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brian Vue" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emily Tipper" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Morlans" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nuno Leitao" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/tel-04668856v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/tel-04668881v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>