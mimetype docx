--- v1 (2026-05-04)
+++ v2 (2026-05-25)
@@ -774,295 +774,295 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03349602v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Insulin treatment partially prevents cognitive and hippocampal alterations as well as glucocorticoid dysregulation in early-onset insulin-deficient diabetic rats</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Stress exposure alters brain mRNA expression of the genes involved in insulin signalling, an effect modified by a high fat/high fructose diet and cinnamon supplement</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marie-Neige Campas</w:t>
+                <w:t xml:space="preserve">Frédéric Canini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Audrey Semont</w:t>
+                <w:t xml:space="preserve">Bolin Qin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Arvy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Céline Ducroix-Crepy</w:t>
+                <w:t xml:space="preserve">Laurent Poulet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marie-Christine Beauvieux</w:t>
+                <w:t xml:space="preserve">Cécile Batandier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Psychoneuroendocrinology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2018, 93, pp.72-81. </w:t>
+              <w:t xml:space="preserve">PLoS ONE</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 13 (5), pp.1-15. </w:t>
             </w:r>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.psyneuen.2018.04.016⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1371/journal.pone.0197094⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03349613v1</w:t>
+                <w:t xml:space="preserve">hal-01930806v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Stress exposure alters brain mRNA expression of the genes involved in insulin signalling, an effect modified by a high fat/high fructose diet and cinnamon supplement</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Insulin treatment partially prevents cognitive and hippocampal alterations as well as glucocorticoid dysregulation in early-onset insulin-deficient diabetic rats</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Marissal-Arvy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Frédéric Canini</w:t>
+                <w:t xml:space="preserve">Marie-Neige Campas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bolin Qin</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Nathalie Arvy</w:t>
+                <w:t xml:space="preserve">Audrey Semont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Laurent Poulet</w:t>
+                <w:t xml:space="preserve">Céline Ducroix-Crepy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cécile Batandier</w:t>
+                <w:t xml:space="preserve">Marie-Christine Beauvieux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">PLoS ONE</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2018, 13 (5), pp.1-15. </w:t>
+              <w:t xml:space="preserve">Psychoneuroendocrinology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 93, pp.72-81. </w:t>
             </w:r>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1371/journal.pone.0197094⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.psyneuen.2018.04.016⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01930806v1</w:t>
+                <w:t xml:space="preserve">hal-03349613v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Diabetes and insulin injection modalities: effects on hepatic and hippocampal expression of 11β-hydroxysteroid dehydrogenase type 1 in juvenile diabetic male rats</w:t>
               </w:r>
@@ -1087,51 +1087,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Pierre Moisan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicole Barthe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Christine Beauvieux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Christophe Helbling</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -1329,90 +1329,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Effect of a high-fat–high-fructose diet, stress and cinnamon on central expression of genes related to immune system, hypothalamic–pituitary–adrenocortical axis function and cerebral plasticity in rats</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Arvy Marissal-Arvy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Batandier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Dallennes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Canini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Poulet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">British Journal of Nutrition</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2014, 111 (07), pp.1190-1201. </w:t>
@@ -1727,90 +1727,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Effects of a high-fat–high-fructose diet, stress and cinnamon on central expression of genes related to immune system, hypothalamic–pituitary–adrenocortical axis function and cerebral plasticity in rats – CORRIGENDUM</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Arvy Marissal-Arvy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Batandier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Dallennes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Canini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Poulet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">British Journal of Nutrition</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2014, 111 (11), </w:t>
@@ -2652,425 +2652,425 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02680029v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gain of function mutation in the mineralocorticoid receptor of the brown Norway rat</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Marie-Pierre Moisan</w:t>
+                <w:t xml:space="preserve">Excretion of electrolytes in Brown Norway and Fischer 344 rats : effects of adrenalectomy and of mineralocorticoid and glucocorticoid receptor ligands</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N. Marissal-Arvy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Mormède</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Biological Chemistry</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Experimental Physiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2004, 89 (6), pp.753-765</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02675687v1</w:t>
+                <w:t xml:space="preserve">hal-02673241v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId111" w:history="1">
+            <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Excretion of electrolytes in Brown Norway and Fischer 344 rats : effects of adrenalectomy and of mineralocorticoid and glucocorticoid receptor ligands</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">N. Marissal-Arvy</w:t>
+                <w:t xml:space="preserve">Gain of function mutation in the mineralocorticoid receptor of the brown Norway rat</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Arvy Marissal-Arvy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Lombès</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jessica Petterson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Pierre Moisan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Mormède</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Experimental Physiology</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Journal of Biological Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2004, 279 (38), pp.39232-39239. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1074/jbc.M407436200⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId111" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02673241v1</w:t>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02675687v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Strain Differences in Corticosteroid Receptor Efficiencies and Regulation in Brown Norway and Fischer 344 Rats</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Nathalie Marissal-Arvy</w:t>
+                <w:t xml:space="preserve">Effects of adrenalectomy and mineralocorticoid receptor/glucocorticoid receptor ligands in female brown norway and fischer 344 rats and F1 hybrids</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N. Marissal-Arvy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Mormède</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Alain Sarrieau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Neuroendocrinology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2002, 11 (4), pp.267-273. </w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">, 2002, 14, pp.574-579</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04673004v1</w:t>
+                <w:t xml:space="preserve">hal-02671697v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId115" w:history="1">
+            <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effects of adrenalectomy and mineralocorticoid receptor/glucocorticoid receptor ligands in female brown norway and fischer 344 rats and F1 hybrids</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">N. Marissal-Arvy</w:t>
+                <w:t xml:space="preserve">Strain Differences in Corticosteroid Receptor Efficiencies and Regulation in Brown Norway and Fischer 344 Rats</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Marissal-Arvy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Mormède</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Sarrieau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Neuroendocrinology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2002, 14, pp.574-579</w:t>
-            </w:r>
+              <w:t xml:space="preserve">, 2002, 11 (4), pp.267-273. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1046/j.1365-2826.1999.00323.x⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId115" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02671697v1</w:t>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04673004v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Molecular genetic approaches to investigate individual variations in behavioral and neuroendocrine stress responses</w:t>
               </w:r>
@@ -4874,51 +4874,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Arvy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Audrey Sémont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Christine Beauvieux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Karine Bouzier-Sore</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5012,51 +5012,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Pierre Moisan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicole Barthe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Christine Beauvieux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Arvy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -5512,51 +5512,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="8C560A2C"/>
+    <w:nsid w:val="9AA22899"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -5743,51 +5743,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/nathalie-arvy" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-3147-5741" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04617334v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mingshuo Xue" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Sofer" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Simon" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Marissal-Arvy" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mamoudou Diop" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/mpp.13466" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04215409v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Arvy" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie German&#8208;retana" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/mpp.13383" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04175051v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Brossaud" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;mentine Bosch-Bouju" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Neige Campas-Lebecque" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Christophe Helbling" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00125-023-05942-3" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03964911v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Pierre Moisan" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.metop.2022.100202" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03349602v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Batandier" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Poyot" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Couturier" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Canini" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.nutres.2020.05.009" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03349613v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Neige Campas" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Semont" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Ducroix-Crepy" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Christine Beauvieux" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.psyneuen.2018.04.016" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01930806v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Canini" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bolin Qin" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Poulet" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Batandier" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0197094" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01603874v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronica Rougeon" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicole Barthe" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fendo.2017.00081" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01129875v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amandine Minni" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriela de Medeiros" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Duittoz" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.psyneuen.2014.07.029" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02055777v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Arvy Marissal-Arvy" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Dallennes" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S0007114513003577" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01000684v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdoulaye A. Diane" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christiane Aghagiotis Larue-Achagiotis" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudine C. Tridon" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/oby.20485" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04673068v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-M. Heli&#232;s" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Tridon" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Morm&#232;de" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1055/s-0034-1383574" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01930841v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S0007114514000427" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02645027v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rachel Hamiani" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Richard" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Pallet" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1530/JOE-13-0062" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02648411v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Duron" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic Parmentier" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Zizzari" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ghir.2013.08.002" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-28SC1BKH-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02646141v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aline Foury" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Barat" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Beno&#238;t J.-B. Corcuff" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elena Mormede Terenina" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1749-6632.2010.05902.x" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-SJC837L8-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02645789v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Allan Langlois" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.metabol.2010.07.005" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-SC3R0L3M-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02664515v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Marissal-Arvy" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Gaumont" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Langlois" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Dabertrand" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Bouchecareilh" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1677/JOE-07-0077" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02680029v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.M. H&#233;li&#232;s" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Abdoulaye" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Larue-Achagiotis" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Fromentin" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02675687v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Lomb&#232;s" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jessica Petterson" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1074/jbc.M407436200" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02673241v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04673004v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Sarrieau" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1046/j.1365-2826.1999.00323.x" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02671697v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02676388v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Courvoisier" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonio Ramos" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Ousova" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02567082v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Courvoisier" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; Ramos" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olga Ousova" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/s0306-4530(01)00093-2" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-DGD0B5VJ-W/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02694225v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Ribot" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Sarrieau" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02687934v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05114255v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marguerite Batsale" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lena Jambou" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04647910v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Coulon" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04647892v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roxane Lion" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02803346v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02744653v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05404779v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Quinteau" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathan Doner" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05347115v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;na Jambou" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04648253v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04648035v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie German-Retana" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean&#8208;luc Gallois" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amandine Bordat" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04648013v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02787265v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey S&#233;mont" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Karine Bouzier-Sore" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Vancassel" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01602220v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Veronica Rougeon" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05545116v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jahed Ahmed" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brian Vue" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emily Tipper" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Morlans" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nuno Leitao" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/tel-04668856v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/tel-04668881v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/nathalie-arvy" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-3147-5741" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04617334v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mingshuo Xue" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Sofer" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Simon" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Marissal-Arvy" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mamoudou Diop" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/mpp.13466" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04215409v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Arvy" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie German&#8208;retana" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/mpp.13383" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04175051v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Brossaud" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;mentine Bosch-Bouju" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Neige Campas-Lebecque" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Christophe Helbling" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00125-023-05942-3" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03964911v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Pierre Moisan" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.metop.2022.100202" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03349602v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Batandier" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Poyot" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Couturier" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Canini" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.nutres.2020.05.009" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01930806v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Canini" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bolin Qin" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Poulet" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Batandier" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0197094" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03349613v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Neige Campas" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Semont" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Ducroix-Crepy" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Christine Beauvieux" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.psyneuen.2018.04.016" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01603874v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronica Rougeon" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicole Barthe" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fendo.2017.00081" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01129875v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amandine Minni" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriela de Medeiros" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Duittoz" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.psyneuen.2014.07.029" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02055777v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Arvy Marissal-Arvy" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Dallennes" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S0007114513003577" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01000684v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdoulaye A. Diane" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christiane Aghagiotis Larue-Achagiotis" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudine C. Tridon" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/oby.20485" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04673068v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-M. Heli&#232;s" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Tridon" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Morm&#232;de" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1055/s-0034-1383574" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01930841v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S0007114514000427" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02645027v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rachel Hamiani" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Richard" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Pallet" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1530/JOE-13-0062" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02648411v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Duron" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic Parmentier" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Zizzari" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ghir.2013.08.002" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-28SC1BKH-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02646141v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aline Foury" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Barat" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Beno&#238;t J.-B. Corcuff" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elena Mormede Terenina" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1749-6632.2010.05902.x" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-SJC837L8-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02645789v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Allan Langlois" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.metabol.2010.07.005" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-SC3R0L3M-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02664515v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Marissal-Arvy" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Gaumont" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Langlois" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Dabertrand" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Bouchecareilh" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1677/JOE-07-0077" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02680029v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.M. H&#233;li&#232;s" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Abdoulaye" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Larue-Achagiotis" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Fromentin" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02673241v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02675687v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Lomb&#232;s" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jessica Petterson" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1074/jbc.M407436200" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02671697v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04673004v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Sarrieau" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1046/j.1365-2826.1999.00323.x" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02676388v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Courvoisier" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonio Ramos" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Ousova" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02567082v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Courvoisier" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; Ramos" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olga Ousova" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/s0306-4530(01)00093-2" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-DGD0B5VJ-W/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02694225v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Ribot" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Sarrieau" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02687934v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05114255v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marguerite Batsale" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lena Jambou" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04647910v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Coulon" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04647892v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roxane Lion" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02803346v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02744653v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05404779v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Quinteau" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathan Doner" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05347115v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;na Jambou" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04648253v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04648035v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie German-Retana" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean&#8208;luc Gallois" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amandine Bordat" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04648013v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02787265v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey S&#233;mont" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Karine Bouzier-Sore" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Vancassel" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01602220v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Veronica Rougeon" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05545116v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jahed Ahmed" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brian Vue" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emily Tipper" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Morlans" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nuno Leitao" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/tel-04668856v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/tel-04668881v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>