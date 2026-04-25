--- v0 (2026-03-28)
+++ v1 (2026-04-25)
@@ -1483,450 +1483,450 @@
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-05519710v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Proposition de communication V'Mob &amp;quot;Hommage à Sandrine Depeau</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Restituer les expériences sensibles de mobilité des enfants. Proposition par le récit-fiction</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Audas</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Webinaire Les Vendredis Mobilité</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, LAET, LVMT, Mar 2024, Distanciel, France</w:t>
+              <w:t xml:space="preserve">Colloque IMU « Expérience sensible &amp; sciences humaines et sociales : comprendre, transmettre, créer »</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Rize; Studio IMU, Mar 2024, Villeurbanne (France), France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-05522075v1</w:t>
+                <w:t xml:space="preserve">hal-04564437v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Restituer les expériences sensibles de mobilité des enfants. Proposition par le récit-fiction</w:t>
+                <w:t xml:space="preserve">Restituer l'expérience sensorielle et émotionnelle des enfants et les dynamiques d'ambiances au cours des trajets quotidiens domicile-école</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Audas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sonia Chardonnel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Colloque IMU « Expérience sensible &amp; sciences humaines et sociales : comprendre, transmettre, créer »</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Rize; Studio IMU, Mar 2024, Villeurbanne (France), France</w:t>
+              <w:t xml:space="preserve">6e Rencontres Francophones Transport Mobilité (RFTM)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Centre Interuniversitaire d'Étude de la Mobilité (CIEM); Universités belges francophones (UCLouvain, ULB, ULiège, UMons et UNamur), Jun 2024, Bruxelles, Belgique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04564437v1</w:t>
+                <w:t xml:space="preserve">hal-04644549v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Restituer l'expérience sensorielle et émotionnelle des enfants et les dynamiques d'ambiances au cours des trajets quotidiens domicile-école</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Proposition de communication V'Mob &amp;quot;Hommage à Sandrine Depeau</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sonia Chardonnel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Dias</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Audas</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Sonia Chardonnel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">6e Rencontres Francophones Transport Mobilité (RFTM)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Centre Interuniversitaire d'Étude de la Mobilité (CIEM); Universités belges francophones (UCLouvain, ULB, ULiège, UMons et UNamur), Jun 2024, Bruxelles, Belgique</w:t>
+              <w:t xml:space="preserve">Webinaire Les Vendredis Mobilité</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, LAET, LVMT, Mar 2024, Distanciel, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04644549v1</w:t>
+                <w:t xml:space="preserve">halshs-05522075v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Proposition d’une cartographie sensible des expériences de mobilités quotidiennes enfantines : d’une analyse de parcours commentés à leur mise en perspectives socio-spatiales</w:t>
+                <w:t xml:space="preserve">Travail social et territoires. Une approche d’enseignement par les ambiances</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Audas</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Sandrine Depeau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Métropole sensible # 10, « Ambiances, cartographies émotionnelles, images »</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Université Paul-Valéry Montpellier 3, Apr 2023, Montpellier (FRANCE), France</w:t>
+              <w:t xml:space="preserve">CIST2023 - Apprendre des territoires / Enseigner les territoires</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Collège international des sciences territoriales (CIST), Nov 2023, Aubervilliers, Campus Condorcet, centre des Colloques, France. pp.54-57</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04330122v1</w:t>
+                <w:t xml:space="preserve">hal-04389060v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Travail social et territoires. Une approche d’enseignement par les ambiances</w:t>
+                <w:t xml:space="preserve">Proposition d’une cartographie sensible des expériences de mobilités quotidiennes enfantines : d’une analyse de parcours commentés à leur mise en perspectives socio-spatiales</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Audas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Estelle Ployon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sonia Chardonnel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandrine Depeau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">CIST2023 - Apprendre des territoires / Enseigner les territoires</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Collège international des sciences territoriales (CIST), Nov 2023, Aubervilliers, Campus Condorcet, centre des Colloques, France. pp.54-57</w:t>
+              <w:t xml:space="preserve">Métropole sensible # 10, « Ambiances, cartographies émotionnelles, images »</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Université Paul-Valéry Montpellier 3, Apr 2023, Montpellier (FRANCE), France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId46" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04389060v1</w:t>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04330122v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La mise en fiction de l’expérience de terrain. Proposition d’esquisses ambiantales et poétiques.</w:t>
               </w:r>
@@ -3478,51 +3478,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="FE488559"/>
+    <w:nsid w:val="57BB0E7C"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -3709,51 +3709,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/nathalie-audas" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-3207-4947" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/152928464" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://viaf.org/viaf/199010306" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://isni.org/isni/0000000139869131" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01246232v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Audas" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://pufr-editions.fr/livre/ville-et-sablier-sentir-temps-urbains" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04989412v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.metispresses.ch/en/matieres-narratives-numerique" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01048742v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Feildel" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01246194v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pufr-editions.fr/produit/ville-aimable/" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05486103v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05471617v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04121661v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04564422v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Depeau" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Th&#233;a Manola" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/strenae.10640" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03679938v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01423810v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;lise Olmedo" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Troin" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathias Poisson" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/cdg.721" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04007563v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/nss/2010025" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05519710v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sonia Chardonnel" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Dias" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Colin Kerouanton" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05522075v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04564437v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04644549v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04330122v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Estelle Ployon" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04389060v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03679976v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03679962v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03220383v2" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fanny Vuaillat" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Provost" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.48537/hal-03220383" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03685910v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00745950v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03686111v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00833921v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01954110v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Martouzet" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Bailleul" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00380553v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04644634v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03866408v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Raquin" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04644611v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04284882v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle I. Andr&#233;-Poyaud" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Bedel" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00760921v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03656998v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04720328v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/nathalie-audas" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-3207-4947" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/152928464" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://viaf.org/viaf/199010306" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://isni.org/isni/0000000139869131" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01246232v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Audas" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://pufr-editions.fr/livre/ville-et-sablier-sentir-temps-urbains" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04989412v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.metispresses.ch/en/matieres-narratives-numerique" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01048742v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Feildel" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01246194v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pufr-editions.fr/produit/ville-aimable/" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05486103v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05471617v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04121661v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04564422v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Depeau" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Th&#233;a Manola" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/strenae.10640" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03679938v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01423810v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;lise Olmedo" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Troin" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathias Poisson" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/cdg.721" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04007563v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/nss/2010025" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05519710v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sonia Chardonnel" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Dias" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Colin Kerouanton" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04564437v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04644549v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05522075v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04389060v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04330122v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Estelle Ployon" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03679976v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03679962v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03220383v2" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fanny Vuaillat" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Provost" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.48537/hal-03220383" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03685910v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00745950v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03686111v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00833921v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01954110v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Martouzet" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Bailleul" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00380553v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04644634v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03866408v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Raquin" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04644611v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04284882v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle I. Andr&#233;-Poyaud" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Bedel" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00760921v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03656998v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04720328v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>