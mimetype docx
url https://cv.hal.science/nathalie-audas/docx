--- v1 (2026-04-25)
+++ v2 (2026-05-19)
@@ -1483,273 +1483,273 @@
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-05519710v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Restituer les expériences sensibles de mobilité des enfants. Proposition par le récit-fiction</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Proposition de communication V'Mob &amp;quot;Hommage à Sandrine Depeau</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sonia Chardonnel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Dias</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Audas</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Colloque IMU « Expérience sensible &amp; sciences humaines et sociales : comprendre, transmettre, créer »</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Rize; Studio IMU, Mar 2024, Villeurbanne (France), France</w:t>
+              <w:t xml:space="preserve">Webinaire Les Vendredis Mobilité</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, LAET, LVMT, Mar 2024, Distanciel, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04564437v1</w:t>
+                <w:t xml:space="preserve">halshs-05522075v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Restituer l'expérience sensorielle et émotionnelle des enfants et les dynamiques d'ambiances au cours des trajets quotidiens domicile-école</w:t>
+                <w:t xml:space="preserve">Restituer les expériences sensibles de mobilité des enfants. Proposition par le récit-fiction</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Audas</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Sonia Chardonnel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">6e Rencontres Francophones Transport Mobilité (RFTM)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Centre Interuniversitaire d'Étude de la Mobilité (CIEM); Universités belges francophones (UCLouvain, ULB, ULiège, UMons et UNamur), Jun 2024, Bruxelles, Belgique</w:t>
+              <w:t xml:space="preserve">Colloque IMU « Expérience sensible &amp; sciences humaines et sociales : comprendre, transmettre, créer »</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Rize; Studio IMU, Mar 2024, Villeurbanne (France), France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04644549v1</w:t>
+                <w:t xml:space="preserve">hal-04564437v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Proposition de communication V'Mob &amp;quot;Hommage à Sandrine Depeau</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Restituer l'expérience sensorielle et émotionnelle des enfants et les dynamiques d'ambiances au cours des trajets quotidiens domicile-école</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Audas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sonia Chardonnel</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Nathalie Audas</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Webinaire Les Vendredis Mobilité</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, LAET, LVMT, Mar 2024, Distanciel, France</w:t>
+              <w:t xml:space="preserve">6e Rencontres Francophones Transport Mobilité (RFTM)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Centre Interuniversitaire d'Étude de la Mobilité (CIEM); Universités belges francophones (UCLouvain, ULB, ULiège, UMons et UNamur), Jun 2024, Bruxelles, Belgique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-05522075v1</w:t>
+                <w:t xml:space="preserve">hal-04644549v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Travail social et territoires. Une approche d’enseignement par les ambiances</w:t>
               </w:r>
@@ -3478,51 +3478,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="57BB0E7C"/>
+    <w:nsid w:val="22D8204F"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -3709,51 +3709,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/nathalie-audas" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-3207-4947" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/152928464" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://viaf.org/viaf/199010306" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://isni.org/isni/0000000139869131" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01246232v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Audas" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://pufr-editions.fr/livre/ville-et-sablier-sentir-temps-urbains" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04989412v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.metispresses.ch/en/matieres-narratives-numerique" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01048742v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Feildel" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01246194v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pufr-editions.fr/produit/ville-aimable/" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05486103v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05471617v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04121661v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04564422v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Depeau" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Th&#233;a Manola" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/strenae.10640" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03679938v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01423810v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;lise Olmedo" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Troin" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathias Poisson" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/cdg.721" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04007563v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/nss/2010025" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05519710v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sonia Chardonnel" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Dias" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Colin Kerouanton" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04564437v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04644549v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05522075v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04389060v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04330122v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Estelle Ployon" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03679976v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03679962v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03220383v2" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fanny Vuaillat" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Provost" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.48537/hal-03220383" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03685910v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00745950v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03686111v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00833921v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01954110v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Martouzet" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Bailleul" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00380553v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04644634v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03866408v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Raquin" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04644611v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04284882v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle I. Andr&#233;-Poyaud" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Bedel" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00760921v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03656998v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04720328v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/nathalie-audas" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-3207-4947" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/152928464" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://viaf.org/viaf/199010306" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://isni.org/isni/0000000139869131" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01246232v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Audas" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://pufr-editions.fr/livre/ville-et-sablier-sentir-temps-urbains" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04989412v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.metispresses.ch/en/matieres-narratives-numerique" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01048742v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Feildel" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01246194v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pufr-editions.fr/produit/ville-aimable/" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05486103v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05471617v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04121661v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04564422v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Depeau" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Th&#233;a Manola" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/strenae.10640" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03679938v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01423810v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;lise Olmedo" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Troin" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathias Poisson" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/cdg.721" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04007563v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/nss/2010025" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05519710v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sonia Chardonnel" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Dias" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Colin Kerouanton" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05522075v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04564437v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04644549v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04389060v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04330122v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Estelle Ployon" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03679976v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03679962v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03220383v2" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fanny Vuaillat" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Provost" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.48537/hal-03220383" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03685910v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00745950v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03686111v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00833921v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01954110v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Martouzet" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Bailleul" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00380553v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04644634v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03866408v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Raquin" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04644611v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04284882v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle I. Andr&#233;-Poyaud" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Bedel" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00760921v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03656998v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04720328v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>