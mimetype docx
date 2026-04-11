--- v0 (2026-03-21)
+++ v1 (2026-04-11)
@@ -2,51 +2,51 @@
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="jpg" ContentType="image/jpeg"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:pict><v:shape type="#_x0000_t75" stroked="f" style="width:100px; height:139.63636363636px; margin-left:0px; margin-top:0px; position:relative; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:margin; mso-position-vertical-relative:line;"><w10:wrap type="tight" anchorx="margin"/><v:imagedata r:id="rId7" o:title=""/></v:shape></w:pict></w:r><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Nathalie AUGER </w:t></w:r><w:r><w:rPr><w:color w:val="641e6e"/></w:rPr><w:t xml:space="preserve">Nathalie AUGERProfesseur des Universités Classe exceptionnelle 2</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (65)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Therapy related myeloid neoplasm, same but different?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lina El Murr</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Khalil Saleh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Pasquier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Willekens</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alina Danu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bulletin du Cancer</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 112 (12), pp.1385-1393. </w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.bulcan.2025.08.003⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inserm-05535275v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Médiation numérique et formations des enseignants accueillant des élèves migrants</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémi Sauvage</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Auger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Pépiot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue de Didactique, Linguistique et Traduction </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 01 (01), pp.36-57</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (article de synthèse)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04445936v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Usages pédagogiques de pratiques numériques translangagières dans les classes de sciences</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémi Sauvage</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Auger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurine Dalle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">LIDIL - Revue de linguistique et de didactique des langues</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 67, </w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/lidil.11659⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04052839v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les langues dans la famille : introduction au numéro</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jose Ignacio Aguilar Río</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Auger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Margaret Bento</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cristelle Cavalla</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Mendonça Dias</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Glottopol : Revue de sociolinguistique en ligne</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 38, </w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/glottopol.2894⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04058818v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La consigne en français langue de scolarisation : les approches plurilingues et pluriculturelles comme ressources pour la formation des enseignants.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Auger</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue TDFLE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 82, 82. https://revue-tdfle.fr/articles/revue-82/3294-la-consigne-en-francais-langue-de-scolarisation-les-approches-plurilingues-et-pluriculturelles-comme-ressources-pour-la-formation-des-enseignants</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04955393v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le projet européen LISTIAC : le tapis de dialogue, un outil de réflexion collective pour la formation des enseignants aux pratiques translangagières, de la maternelle au lycée, dans toutes les disciplines</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Pepiot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Auger</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">LIDIL - Revue de linguistique et de didactique des langues</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 67, </w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/lidil.11781⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04852391v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Conscience collective et autoconscience dans l’enseignement / apprentissage du français langue seconde et de scolarisation : quand l’interculturel et le plurilinguisme sont en jeu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Auger</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Glottodidactica. An International Journal of Applied Linguistics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 49 (1), pp.35-51. </w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.14746/gl.2022.49.1.03⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04948752v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">De &amp;quot;Comparons nos langues&amp;quot; (2003) à &amp;quot;Suivez le guide !&amp;quot; (2021). Parcours de recherche en langues sur près de 20 ans, à l'école et en famille</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Auger</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le Langage et l'Homme</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 56 (2), pp.115-130</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04948746v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Unprepared for Superdiversity: Teacher Agency and Constraint in a Culturally and Linguistically Diverse French Elementary Classroom</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francis John Troyan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Auger</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Language, Identity and Education</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, pp.1-15. </w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/15348458.2022.2152033⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04948714v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">‘Yes, but you were born in France’: practiced language policies with culturally and linguistically diverse students in an elementary classroom in France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francis John Troyan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Auger</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Language and Education</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 37 (4), pp.500-515. </w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/09500782.2022.2145902⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04948708v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multilingual tasks as a springboard for transversal practice: teachers’ decisions and dilemmas in a Functional Multilingual Learning approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nell Foster</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Auger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Piet van Avermaet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Language and Education</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 37 (1), pp.22-38. </w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/09500782.2021.1958835⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04948794v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didactisation et plurilinguisme : l’apport de la littérature de jeunesse pour approcher la norme scolaire.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carole Fleuret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Auger</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le Français Aujourd'hui</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 215, pp.89-104</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04955400v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quels impacts du CECR sur l’apprentissage en contexte multilingue ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Auger</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue japonaise de didactique du français</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, vol.15 (Issue 1-2), pp.105-108</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04948783v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’interculturel, l’arlésienne des ESPE?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brahim Azaoui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Auger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geneviève Zoïa</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mélanges CRAPEL</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 41 (1), pp.16-30</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02120262v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Outils innovants, formation des enseignants, contexte multilingue</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Auger</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le Français dans le monde. Recherches et applications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 67, pp.133-142</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04955402v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le rapport à l’écrit d’élèves gitans : des représentations enseignantes aux réalités scripturales des élèves</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémi Sauvage</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carole Fleuret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Auger</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nouveaux cahiers de la recherche en éducation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 19 (2)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01596428v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le projet européen Romtels (Roma translanguaging enquiry learning spaces). Un questionnement sur la médiation aux niveaux (inter)culturelle et identitaire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Auger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brahim Azaoui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christelle Houée</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Miquel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Recherches en Didactique des Langues et Cultures - Les Cahiers de l'Acedle</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, Quelles médiations en didactique des langues et des cultures?, 15 (3), </w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/rdlc.3321⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01685330v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bilinguisme chez le jeune enfant en famille et à l’école : quels enjeux pour la réussite à l’école ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Auger</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Devenir - Revue européenne du développement de l'enfant</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, vol. 30/2018, pp.57-66</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02062852v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Face à l’hétérogénéité des projets de mobilité ERASMUS : Evaluer les enseignements de FLE de l’université Paul-Valéry – Montpellier 3</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémi Sauvage</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Dufour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Auger</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le Langage et l'Homme</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 52 (1), pp.77-92</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01596391v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mettre en synergie TOUTES les langues : clé pour l’apprentissage des langues, du français… et des autres matières</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Auger</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les Cahiers Pédagogiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, Enseigner les langues aujorud'hui, 534</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01609918v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dialogisme et discours en situations didactiques : le cas des enfants gitans</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Auger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Dufour</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Recherches en Didactique des Langues et Cultures - Les Cahiers de l'Acedle</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, Dialogisme et discours en situations didactique</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02062855v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Du gitan au français : d’une langue hors-norme à une langue normée ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Auger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Matheu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Signes, Discours et Sociétés : Revue semestrielle en sciences humaines et sociales dédiée à l'analyse des Discours </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, Discours hors-normes, constructions sociales, 16</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01609842v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Mais est-ce que ça existe une personne monolingue ? » Plurilinguisme des élèves au Canada et en France, pratiques artistiques et langagières et apprentissage du français</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gail Prasad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Auger</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Carnets d'Atelier de Sociolinguistique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, La langue seconde de l'école à l'université, 10</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01609876v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">MALEDIVE: eine Lernplattform für Lehrende vielsprachiger Klassen, Les approches plurielles des langues et des cultures /Plurale Ansätze zu Sprachen und Kulturen Gli approcci plurali alle lingue e alle culture</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Auger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Katja Schnitzer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Babylonia : Multilingual Journal of Language education [Rivista per l'insegnamento e l'apprendimento delle lingue / Zeitschrift für Sprachunterricht und Sprachenlernen / Revue pour l'enseignement et l'apprentissage des langues / Revista per instruir ed emprender linguatgs / A Journal of Language Teaching and Learning]</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01609845v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'école face à la variation et à la variété des langues</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Auger</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Diversité</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, Langues des élèves, langue(s) de l’Ecole, 176, pp.127-132</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02062861v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Langue(s) de scolarisation, langue(s) seconde(s) et langue(s) étrangère(s) : quelles articulations ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Auger</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Études de linguistique appliquée : revue de didactologie des langues-cultures et de lexiculturologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 2014 (2), pp.165-173</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01609880v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didactique et interculturel : un engagement</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Auger</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le Langage et l'Homme</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, Des langues aux cultures (hommage à Luc Collès), 49 (1), pp.14-23</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01609884v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Processus d'acquisition et d'apprentissage des langues : un levier pour le futur.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Auger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sauvage J.</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dodane Ch.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Travaux de didactique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 67-68, pp.13-16</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00964031v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Allophonie et inclusion. Nouvelles perspectives pour l'enseignement-apprentissage aux élèves nouvellement arrivés en France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Auger</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">revue de l'ABPF</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, Le français dans le mille (239), pp.71-80</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00964017v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Molecular profiling of patient-derived breast cancer xenografts.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Reyal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charlotte Guyader</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charles Decraene</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carlo Lucchesi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Auger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Breast Cancer Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 14 (1), pp.R11. </w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1186/bcr3095⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inserm-00675301v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Acquisition et didactique des langues</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémi Sauvage</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christelle Dodane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Auger</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Travaux de didactique du FLE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, pp.9-12</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01142983v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Complexité de développement, complexité d’apprentissage : de la langue de l’enfant à la langue de l’élève</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémi Sauvage</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Auger</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Travaux de didactique du français langue étrangère</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 65-66, pp.127-142</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01140735v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Que faire de la violence verbale?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Auger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christina Romain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cahiers Pedagogiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 488, non paginé</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01491745v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corela Cognition, représentation, langage Interpellation et violence verbale : essai de typologisation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Auger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Béatrice Fracchiolla</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claudine Moïse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christina Schultz-Romain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CORELA - COgnition, REprésentation, LAngage</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, L'interpellation, HS-8, https://corela.revues.org/1023. </w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/corela.1023⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02504422v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le stéréotype en classe et dans les manuels : un outil de réflexion pour la didactique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Auger</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le Langage et l'Homme</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, pp.77-84</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00964032v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Construction identitaire et compétence plurilingue/pluriculturelle : des principes à la mise en œuvre de séquences interdisciplinaires</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Auger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martine Kervran</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Tréma</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 33-34, pp.35-42</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00725720v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les travaux du Conseil de l'Europe : un levier pour le plurilinguisme en classe en France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Auger</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le Français Aujourd'hui</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, pp.45-51</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00964040v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le CECR et la dimension interculturelle de l'enseignement-apprentissage du FLE : quelles tâches possibles ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Auger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louis V.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le Français dans le monde. Recherches et applications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 45, pp.102-119</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00964039v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Astrocytes reverted to a neural progenitor-like state with transforming growth factor alpha are sensitized to cancerous transformation.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christelle Dufour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Josette Cadusseau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Varlet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Laure Surena</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giselle P de Faria</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Stem Cells / Stem Cells (Miamisburg)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 27 (10), pp.2373-82. </w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/stem.155⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inserm-00439883v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le mutisme des enfants (de) migrants à l'école maternelle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Auger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Sauvage</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cahiers Pedagogiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, Enfants d'ailleurs, élèves en France, pp.44-45</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00964037v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le débat autour des catégories en Didactique des Langues-Cultures dans un contexte interculturel et plurilingue</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Auger</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Französisch Heute</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, Le Français Langue Etrangère dans le contexte politique et éducatif français, pp.172-176</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00964036v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comparing our languages. A tool for maintaning individual multilingualism</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Auger</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Construire la cohésion sociale : le rôle de l'école en Grèce</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, pp.93-99</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00964041v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les arts du langage, des pratiques de l'inter pour mettre en œuvre l'hospitalité</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Auger</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Diversité</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 153, pp.161-165</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00964044v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Favoriser le plurilinguisme pour aider à l'insertion scolaire et sociale des élèves nouvellement arrivés (ENA)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Auger</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Insertion scolaire et insertion sociale des nouveaux arrivants</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 11, pp.126-137</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00964058v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Représentations et pratiques de l'oral des enfants nouvellement arrivés en France dans le système scolaire français</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Auger</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le Français dans le monde. Recherches et applications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 43, pp.64-75</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00964059v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Langues d'origine et apprentissage des langues vivantes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Auger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémi Sauvage</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les Langues Modernes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 4, pp.25-32</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03061778v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enseignement des langues d'origine et apprentissage du français : vers une pédagogie de l'inclusion</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Auger</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le Français Aujourd'hui</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, Enseigner les langues d'origine (158), pp.79-88</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00965361v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'enseignement-apprentissage du français en France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Auger</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Diversité</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 151, pp.121-126</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00965357v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Des familles d'activités pour favoriser les articulations entre les langues et les variations présentes ou importées dans la classe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Auger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sauvage J.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les Langues Modernes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, L'Enseignement des langues à l'école primaire, pp.25-32</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00965331v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ateliers littérature et arts pour entrer dans le français langue seconde</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Auger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Tallagrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O. Terrades</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Études de linguistique appliquée : revue de didactologie des langues-cultures et de lexiculturologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, pp.339-348</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00964060v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dépasser les représentations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Auger</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cahiers Pedagogiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, Etudier la langue (453), pp.46-47</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00965333v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les enjeux communicationnels de l'explication dans les interactions verbales d'une classe de ZEP de Perpignan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Auger</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Études de linguistique appliquée : revue de didactologie des langues-cultures et de lexiculturologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, Tensions et controverses en FLE-FLS-FLM : des conflits créatifs, pp.69-79</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00965353v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La relation médias/société en question : un cas de violence dans une banlieue de Perpignan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Auger</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Diversité</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, A l'école de la sécurité (147), pp.45-53</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00965367v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le sujet et son texte dans les ateliers d'écriture filmique : entre subjectivité et prêt-à-écrire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Auger</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Traverses</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, Les arts du langage, quelles transversalités ? (8), pp.119-131</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00965379v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La conception de fiches pédagogiques en FLS : exemple des compétences visées en atelier d'écriture</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Auger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémi Sauvage</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Travaux de didactique du français langue étrangère</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 50, pp.11-24</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00965370v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pourquoi une analyse qualitative du discours et des interactions ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Auger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claudine Moïse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Analele Universitatii Ovidius, Serie Filologie, </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, Seria Filologie, Tom XVI (xvi), pp.171-181</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02506180v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Apprendre à comprendre et à s'exprimer à l'oral : vers une autonomisation de l'apprenant pour une intégration scolaire (plus) réussie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Auger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Doubli V.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cahiers de l'ASDIFLE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, français et insertion, pp.225-240</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00965537v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Promesses et limites de l'approche communicative en matière de relation langue-culture</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Auger</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Dialogos, Journal of Foreign Languages Departments</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, 10, pp.84-92</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00965538v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ça casse la langue d'un étranger', les représentations de la langue et de son apprentissage : une question interculturelle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Auger</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Travaux de didactique du français langue étrangère</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, 50, pp.23-36</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00965540v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La violence verbale : enjeux, méthodes, éthique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claudine Moïse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Auger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Fillol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juan Lopez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cahiers de l'Institut de Linguistique de Louvain</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, France, pays de contacts de langues, 29, pp.131-150</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02508855v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Autour du livre scientifique documentaire : un dispositif de médiation entre adulte et enfant lecteur</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Auger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacobi D.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Aster</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, Recherches en didactique des sciences expérimentales : les interactions langagières 1 (n°37), pp.215-241</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00965612v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Des manuels et des stéréotypes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Auger</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le Français dans Le Monde</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, 326, pp.29-32</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00965619v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ancrages énonciatifs et identitaires : le choix du prénom des enfants dans les couples mixtes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Auger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claudine Moïse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Traverses</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2001, Langues en contact et incidences subjectives, 2, pp.35-51</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02512189v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les représentations de la France dans des manuels de F.L.E de trois pays de l'Union Européenne : Allemagne, Grande-Bretagne, Italie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Auger</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Travaux de didactique du français langue étrangère</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1998, 38, pp.237-250</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00965632v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La création d'un document vidéo authentique pour la classe de français langue étrangère ou la mise en place d'un paradoxe fructueux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Auger</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Travaux de didactique du français langue étrangère</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1997, 37, pp.149-160</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00965635v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (97)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Évolutions institutionnelles et transformations curriculaires dans l’enseignement de la didactique du FLE à l’Université de Montpellier Paul-Valéry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jovan Kostov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Auger</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">40 ans de cursus universitaires en didactique du FLE Ancrages historiques, problématiques actuelles et perspectives</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Association de didactique du français langue étrangère (ASDIFLE); Université Sorbonne Nouvelle, Jan 2026, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-05455124v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">IMPACT DES VARIATIONS GRAMMATICALES DES ÉNONCÉS MATHÉMATIQUES SUR LES RÉPONSES DES ÉLÈVES. ÉTUDE EXPLORATOIRE</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eléda Robo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Viviane Durand-Guerrier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Berky Nguala</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Auger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Chalier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque EMF 2025 "L’éducation mathématique face à un monde en accélération : enjeux, défis et opportunités"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université de Québec à Montréal, May 2025, Montréal, Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05408082v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Requirements for Future Research on the Individualization of Language Education</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Auger</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">“The “Individualization in Language Education Conference”. “Language Education in the Immigrant Society”,</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, The German Federal Ministry of Education and Research, University of Hamburg., 2025, HAMBOURG, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04976940v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maitrise de la langue&amp;quot;, élèves allophones, francophones et disciplines (l'exemple des mathématiques).</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Auger</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Workshop Calcul. La prévention des difficultés d’apprentissage du calcul et en cognition mathématique, Théâtre Odéon, Pérols, organisé par OCCITADYS, Gouvernement et ARES (agence régionale pour la santé),</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, Pérols, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04986774v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Education plurilingue et interculturelle au travers du projet européen SIRIUS</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Auger</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée d’étude, Apprentissages formels, non-formels, informels des migrants</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Institution convergences migrations, Canopé, LHUMAIN, Mémorial du camp de Rivesaltes,, 2024, Rivesaltes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04986762v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le Plurilinguisme et la Diversité Francophone. Problématiques didactiques en France et au canada (atelier)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Auger</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">, colloque international, La Francophonie en marche en France et dans le Monde, innover et créer,</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aix-Marseille Université, 2024, Aix-Marseille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04986715v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Translation and grammatical issues in the PISA items. Potential biases in the interpretation of students' answers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Viviane Durand-Guerrier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Chesnais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eléda Robo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Jacques Salone</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Auger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The 15 th International Congress on Mathematical Education</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, International commission on mathematical instruction (ICMI), Jul 2024, Sydney (AUSTRALIA), Australia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04724372v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les langues des élèves comme ressource pour aborder des textes littéraires écrits dans une langue non maîtrisée par les apprenants</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Auger</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">10e Séminaire de l’Antiquité en dialogue, Université Paul-Valéry.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, Montpellier, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04986684v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le projet SIRIUS : une expérience qui interroge les notions d’empathie et de création/créativité, colloque international Approches performatives pour une éducation inclusive de l’école à l’université</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Auger</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">, colloque international Approches performatives pour une éducation inclusive de l’école à l’université</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, Aix-Marseille université, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04986695v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The role of Interculturality in shaping Multilingual Universities, Living Language Policies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Auger</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">– Lived Multilingualism ERUA / EUniWell Cross-European University Alliance Symposium to launch the ERUA Language Policy Paris</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, inalco, 2024, paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04976941v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Participation au projet récolang, vidéo « pourquoi évaluer ? », Programme/Programme2020-2023/RECOLANG/Forwhomandhow/tabid/5670/language/fr-FR/Default.aspx</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Auger</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">, CELV/ECML, Conseil de l’Europe, https://www.ecml.at/ECML-Programme/Programme2020-2023/RECOLANG/Forwhomandhow/tabid/5670/language/fr-FR/Default.aspx</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, CELV/ECML, Conseil de l’Europe, 2024, Graz, Autriche</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04990398v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Language Diamond : pour développer le plurilinguisme et répondre aux défis sociaux,</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Auger</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ENROPE, langscape project</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sorbonne Nouvelle, 2024, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04986792v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S’entendre : enjeux des langues pour les sociétés humaines</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Auger</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2eme biennale des langues,</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, La caravane des 10 mots, Ministère de la Culture., 2024, LYON, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04986783v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dimensions cognitives individuelles et collectives dans l’enseignement/apprentissage du français langue seconde et de scolarisation : quand l’interculturel et le plurilinguisme sont en jeu.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Auger</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">séminaire de psycholinguistique, recherche,</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université de Genève., 2024, Genève, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04986788v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Plurilinguisme, francophonies : allophonie et alloglossie (plénière)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Auger</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">colloque international, La Francophonie en marche en France et dans le Monde, innover et créer.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, Aix-Marseille Université, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04986710v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Teacher agency and constraint in a culturally & linguistically diverse French elementary classroom ecology. Paper presentation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francis John Troyan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Auger</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">at the Association Internationale de la Linguistique Appliquée [International Association of Applied Linguistics]</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, Kuala Lumpur, Malaysia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04976938v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pratiques d'enseignement prenant en compte les langues des élèves pour l'acquisition des langues.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Auger</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire GIS REAL2 (réseau en acquisition des langues secondes) AXE Interface acquisition/didactique, Les apports de la didactique à la compréhension des pratiques d’enseignement et leur impact sur l’acquisition des langues secondes/étrangères.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, REAL2, 2024, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04986756v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Utilisation de l’application suédoise BINOGI</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Auger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurine Dalle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémi Sauvage</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">10ème congrès international de l’EDILIC : Education et Diversité Linguistique et Culturelle</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2023, Copenhague, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04053213v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Usage et pratiques pédagogiques autour d’un outil numérique multilingue : l’exemple de la plateforme Binogi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurine Dalle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémi Sauvage</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Auger</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Xe Colloque international de l’ADCUEFE-CAMPUS FLE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2023, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04446335v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Parents et enseignants ensemble, pour une éducation bi-plurilingue »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Auger</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Salon de l'Education bilingue.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Maison Albertine, New York, Ambassade de France., 2023, NEW YORK, NY, États-Unis</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04986873v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Co-construire une école multilingue inclusive et au-delà. Réflexions à partir des projets européens Listiac et Sirius</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Auger</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">« Plurilinguisme à l’école primaire : valorisation des langues d’héritage des élèves pour une école et une société inclusives »</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Journée d’étude CNRS, Paris 8,, 2023, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04986878v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Superdiversity in France: An ecological perspective on a French elementary classroom, AILA, Lyon.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francis John Troyan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Auger</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">AILA</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, LYON, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04976937v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Engaging students and teachers to use their multilingual repertoires as a ressource for learning and teaching. Examples in France and Europe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Auger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémi Sauvage</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conférence invitée, Columbia University</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2023, New York City (NY), United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04446848v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Médiation linguistique et interculturelle en fle.S : le diamant langagier,</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Auger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémi Sauvage</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Multilinguisme</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université de Roma 3, 2023, ITALIE, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04986900v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Language Diamond to learn and teach (through) Languages</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Auger</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Multilingualism and the city</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, University of Ghent, for the Brussels Minister for Multilingualism, the Flemish Parliament and education and the Alderwoman for education of the city of Ghent, 2023, Ghent, septembre., Belgium</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04986866v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le mal-entendu, entre langues et normes. Le malentendu, l’inattendu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Auger</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque international</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, organise par le GIRAL, Bordeaux Montagne,23-24 novembre., 2023, Bordeaux, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04986857v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« L’éducation plurilingue comme espace de reliance et mises en relation. Tisser les continuités familles-école-communautés au travers d’approches pluriartistiques. Plurilingual Education as reliance and relationality. Weaving spaces of continuities between families, schools and communities through art”, Conférence plénière bilingue</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Auger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Danièle Moore</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Copenhague Éducation plurilingue et Language Awareness au travers des niveaux éducatifs</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 10ème congrès international EDiLiC, 2023, Copenaghen, Denmark</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04986883v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Apports des analyses sur le terrain français du projet Binogi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémi Sauvage</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Auger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurine Dalle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées BINOGI ESCAPE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2023, Toronto ( CA ), Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04446389v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Former les enseignants en pré-service</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémi Sauvage</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Auger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurine Dalle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées BINOGI ESCAPE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2023, Toronto ( CA ), Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04447273v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">“Engaging students and teachers to use their multilingual repertoires as a resource for learning and teaching. Examples in France and Europe”</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Auger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémi Sauvage</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Joint-seminars,</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Columbia University, Yale, 2023, New-York (NY), United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04986861v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Language Diamond for Languages for using Pluri-Multilingualism as a resource for teaching and learning,</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Auger</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Languages Matter Tedenski pomenki/Weekly, Slovenian national project Jeziki štejejo -</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Languages Matter Slovenia, discussions, 2022, Ljubljana, Slovenia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04986942v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Plurilinguisme et apprentissage des mathématiques,</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Chesnais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Auger</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">JE des INSPE Occitanie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, INSPE Toulouse et Montpellier, 2022, Agde (34), France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04986916v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stem Education in a Globalized World: International Perspectives on Critical Teachers Education for Diversity</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Le Pichon-Vortsman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémi Sauvage</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Auger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carole Fleuret</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Multilingual Pedagogies and Digital Technologies to Support Learning STEM in Canadian and French Schools</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, American Educational Research Association, Apr 2022, San Diego, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03565879v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le projet européen LISTIAC : Formation des enseignants, pratiques translangagières, de la maternelle au lycée dans toutes les disciplines. Enjeux et défis.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Auger</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque international, Le plurilinguisme et la gestion de la diversité linguistique et culturelle à l’école Comment faciliter l’entrée dans la littératie pour des élèves plurilingues ?,</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, Aix-Marseille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04986924v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Der Sprachdiamant zur Nutzung des mehrsprachigen Potentials in Schulen und Lehrer innenbildun,</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Auger</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">dans le cadre du projet européen Young children’s language learning pathways.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, CELV/ECML, PALINGUI,, 2022, GRAZ, Austria</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04987065v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didactique de l’oral et de la prononciation en FLE</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémi Sauvage</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Auger</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Centre Saint Louis</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2022, Rome, Italie</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04446373v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Des enseignements sensibles aux langues et aux normes pour construire des compétences scolaires »,</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Auger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Pepiot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Langues, langage en enseignement, apprentissage et formation,</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 4èmes journées des INSPE d'Occitanie,, 2022, Cap d'Agde, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04986911v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Teaching Interculturality : the ecology of self-reflection,</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Auger</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">conference invitee, Talks series on interculturality,</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, université de Shangai University (SUFE)., 2022, SHANGAI, China</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04986952v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enseigner le français et les disciplines en contexte de diversité langagière et culturelle.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Auger</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">JE Diversités des langues et des cultures dans l’Éducation et la Formation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Institut Catholique de Paris., 2022, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04986970v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le rôle des langues familiales dans l’éducation plurilingue et interculturelle en contexte de grande diversité linguistique,</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Auger</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">JE Appropriation des langues non premières et compétences à interagir culturellement en contextes plurilingues</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université d’Amiens., 2022, Amiens, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04987061v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Médiation linguistique et interculturel en français langue étrangère et seconde : le diamant langagier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Auger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémi Sauvage</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conférence Invitée</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2022, Rome, Italie</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04446366v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Teaching Interculturality in French contexts,</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Auger</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Talks series on interculturality,</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Beijing university., 2022, PEKIN, China</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04986965v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La consigne en FLS : les approches plurilingues et pluriculturelles comme ressources,</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Auger</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">JE la consigne,</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université de Paul-Valéry de Montpellier 3., 2021, Montpellier, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04987158v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Utiliser les langues des élèves en cours de sciences : exemple du projet Binogi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurine Dalle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémi Sauvage</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Auger</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sustainable Multilinguism 2021</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2021, Vytautas Magnus University, Lituanie</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03565911v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Des enjeux syntaxiques dans les apprentissages mathématiques,</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Auger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Chesnais</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">JE PLURIMATHS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Hache, Mendoca-Dias, 2021, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04987072v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Language competences in the European Education Area,</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Auger</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Day of Languages</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, European Commission, 2021, Bruxelles, Belgium</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04987157v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modélisation théorique et ressources pour les enseignants de la maternelle à l’université, J</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Auger</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées Compalang, 2nd édition,</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université de Toulouse, ournées Compalang, 2nd édition, Toulouse, octobre, https://www.canal-u.tv/chaines/ut2j/compalangues-2021/modelisation-theorique-et-ressources-pour-les-enseignants-de-la-0, 2021, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04987160v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adapter les outils du Centre Européen des Langues Vivantes au contexte français,</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Auger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jonas Erin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire national Promouvoir le plurilinguisme avec le CELV : Structurer la diffusion des ressources dans le système éducatif français</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Programme FEI, Gouvernement., 2020, Sèvres, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04987161v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’interculturalité : l’arlésienne de la formation initiale des enseignants ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brahim Azaoui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Auger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geneviève Zoïa</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'interculturel dans les formations de l'enseignement supérieur: conceptions, pratiques, enjeux et perspectives</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2018, Le Mans, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01950605v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">For an intercultural teaching renewed of French as a second language and towards a better schooling success for newcomers: a comparison inter-site Canada-France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Auger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carole Fleuret</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">American Educational Research Association AREA 2017 Annual Meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2017, San Antonio, Texas, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01609891v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le travail collaboratif pour apprendre et enseigner</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Mailles-Viard Metz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Auger</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conférence Education prioritaire, Rectorat Académie de Montpellier</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2017, Montpellier, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01834508v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Acquisition et didactique d’une L2 : du milieu naturel au milieu institutionnel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Guiraud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémi Sauvage</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Auger</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées du Réseau d’Acquisition des Langues secondes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2017, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01596567v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">MOUV : se motiver et s’orienter à l’université grâce au virtuel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Mailles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Auger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Dufour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémi Sauvage</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chrysta Pélissier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées d’étude des ESPE Occitanie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2017, Narbonne, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02474815v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pour une didactique interculturelle renouvelée du français langue seconde : la place de la littérature de jeunesse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carole Fleuret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Auger</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque annuel de l’ACFAS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2017, Montréal, Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01609895v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vers une prise en compte du plurilinguisme / plurinormalisme à l’Ecole française ? Sortir du stéréotype du bilingue à l'Ecole française ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Auger</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Congrès International des Linguistes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2013, Genève, Switzerland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01609897v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les locuteurs gitans de Perpignan : problèmes d’évaluation et variations prosodiques en catalan roussillonnais</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémi Sauvage</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Auger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Hirsch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Matheu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Regards actuels et prospectifs sur l’évaluation des apprentissages complexes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2015, Ottawa, Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01596463v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diversity in Majority Language</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Auger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patricia Lamarre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gail Prasad</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">World Congress of Modern Languages</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2015, Niagara, Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01609901v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le français face ou avec les autres langues</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Auger</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque international « Le français face ou avec les autres langues », Uppsala, Suède, février 2013</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, Uppsala, Suède</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03075921v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Séminaire intergouvernemental au Conseil de l'Europe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Auger</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire intergouvernemental, « Relever le défi des classes multilingues : tirer parti des répertoires plurilingues, gérer les moments de transitions et développer les compétences en langue(s) de scolarisation »</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2012, Strasbourg, France. 20 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03077312v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Who is afraid of plurilingualism</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Auger</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">« Who is afraid of plurilingualism ?», Bruxelles, octobre 2012</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, Bruxelles, Belgium</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03072657v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Intercompréhension et continuum linguistiques et culturels en matière d'enseignement des langues romanes : vers le développement d'une compétence plurilingue et pluriculturelles de l'apprenant</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Auger</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Intercompréhension et continuum linguistiques et culturels en matière d'enseignement des langues romanes : vers le développement d'une compétence plurilingue et pluriculturelles de l'apprenant</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, France. pp.30-36</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00965921v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comparing our languages</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Auger</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">"Comparing our languages : projet Bridge IT (immigrants and NTIC)", Université de Barcelone, 2011</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, Barcelone, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03075923v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’Ecole en France, un contexte mondialisé ? Vers une didactique plurilingue et pluriculturelle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Auger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémi Sauvage</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La didactique plurilingue et pluriculturelle à l’épreuve du terrain éducatif. Contrainte, résistances, tensions.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, Paris, France. pp.15-26</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01148831v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elèves nouvellement arrivés en France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Auger</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">"Elèves nouvellement arrivés en France : état des lieux", Université de Fribourg, mars 2011</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, Fribourg, Suisse</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03072658v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Interpellation et violence verbale : essai de typologisation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Béatrice Fracchiolla</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Auger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claudine Moïse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christina Romain-Schultz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'interpellation perspectives linguistiques et didactiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 16-17 mai, Maison de la recherche de la Sorbonne, Paris., May 2008, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03133240v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Relation à l'altérité dans le choix des prénoms des enfants de couples mixtes franco-arabes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Auger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Moïse C.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Relation à l'altérité dans le choix des prénoms des enfants de couples mixtes franco-arabes </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, Tunisie. pp.231-249</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00965927v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Une didactique de l'interculturel possible auprès des enfants nouvellement arrivés</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Auger</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">"Quelle didactique de l'interculturel dans les nouveaux contextes d'enseignement-apprentissage du FLE/S ?", Université Catholique, Louvain-la-Neuve, 20-22 janvier 2005</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, Louvain-la-Neuve, Belgique. 217 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02910523v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Va te faire intégrer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Auger</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque international franco-québécois "La langue et l'intégration des immigrants", Université Paris 3-Sorbonne Nouvelle, Université McGill de Montréal, Paris, 9-10 novembre 2005, Montréal, 8-9 décembre 2005</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, Paris, France. pp.315-329</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02910521v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéréotypes et stéréotypages du bilinguisme en classe de français langue seconde et minoritaire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Auger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Phyllis Dalley</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Roy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque international "Stéréotypage, stéréotypes : fonctionnements ordinaires et mises en scène", Université Paul Valéry, Montpellier, 21-23 juin 2006</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, Montpellier, France. pp.25-36</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02910522v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La sociolinguistique du changement : le cas du bilinguisme stéréotypé en classe de français langue seconde et en milieu minoritaire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Auger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Dalley</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvaine Roy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La sociolinguistique du changement : le cas du bilinguisme stéréotypé en classe de français langue seconde et en milieu minoritaire </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, France. pp.25-36</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00965930v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analyse et pratique d'un contexte singulier mais pluriel : les enfants nouvellement arrivés dans le Gard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Auger</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Analyse et pratique d'un contexte singulier mais pluriel : les enfants nouvellement arrivés dans le Gard </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, France. pp.111-116</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00965943v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Conscience phonologique et apprentissage du FLS en CLIN</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémi Sauvage</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Auger</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Congrès International ALA, Plurilinguisme et conscience linguistique : quelles articulations ?</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2006, Le Mans, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01139623v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Promesses et limites de l'approche communicative en matière de relation langue-culture</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Kavadia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Joannopoulou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Tsangalidis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Auger</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Promesses et limites de l'approche communicative en matière de relation langue-culture </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, Roumanie. pp.84-92</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00965948v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Poster Comparons nos langues / comparing our languages</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Auger</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">colloque ALA-EDILIC (language awareness),</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00965989v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Faire l'engagement dans la presse sur la question des banlieues en France. Une analyse du discours journalistique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Auger</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Faire l'engagement dans la presse sur la question des banlieues en France. Une analyse du discours journalistique </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2001, France. pp.367-380</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00965951v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La représentation de l'hispanité chez des élèves français : constat et urgence d'une pédagogie interculturelle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Auger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clerc S.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La représentation de l'hispanité chez des élèves français : constat et urgence d'une pédagogie interculturelle</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, Espagne. pp.980-992</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00965938v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Plurilinguisme et Education</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Auger</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">"Plurilinguisme et Education", Goethe-Universität Frankfurt/Main, Institut für Romanische Sprachen, 2006</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, Francfort-sur-le-Main, Allemagne</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03075924v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les approches interculturelles : un contrepoids possible aux représentations xénophobes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Auger</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les approches interculturelles : un contrepoids possible aux représentations xénophobes </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, Grèce. pp.179-191</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00965941v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Difficultés et stratégies palliatives dans l'enseignement-apprentissage aux enfants nouvellement arrivés</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Auger</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Difficultés et stratégies palliatives dans l'enseignement-apprentissage aux enfants nouvellement arrivés </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, France. 6 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00965956v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Des malentendus constructifs en didactique des langues-cultures</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Auger</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Des malentendus constructifs en didactique des langues-cultures </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, Tunisie. pp.285-292</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00965957v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Violence verbale : malentendu ou mésentente</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Auger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Moïse C.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Violence verbale : malentendu ou mésentente </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, Tunisie. pp.293-302</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00965954v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La discussion comme moyen de construire et se construire pour des Enfants Nouvellement Arrivés</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Auger</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La discussion comme moyen de construire et se construire pour des Enfants Nouvellement Arrivés </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, France. pp.9</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00965964v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'oral chez les ENA (enfants nouvellement arrivés) : développement et entraînement en contexte scolaire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Auger</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'oral chez les ENA (enfants nouvellement arrivés) : développement et entraînement en contexte scolaire</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, France. pp.8</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00965962v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Du dialogisme pour nommer l'autre en contexte scolaire interculturel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Auger</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Du dialogisme pour nommer l'autre en contexte scolaire interculturel</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, France. pp. 241-252</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00965970v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Interactions verbales : langage et métalangage d'une socialisation culturelle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Auger</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Interactions verbales : langage et métalangage d'une socialisation culturelle </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2002, France. pp.6</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00965975v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cerner les formes du discours (didactique) d'un enseignant et d'un géologue et leurs impacts en terme de co-activité avec les élèves</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Auger</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cerner les formes du discours (didactique) d'un enseignant et d'un géologue et leurs impacts en terme de co-activité avec les élèves </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, France. pp.8</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00965967v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dimensions identitaires des participants aux interactions orales en classe : le cas d'une classe ZEP d'un collège de Perpignan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Auger</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Dimensions identitaires des participants aux interactions orales en classe : le cas d'une classe ZEP d'un collège de Perpignan </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2002, France. pp.185-196</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00965976v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Identité méditerranéenne à l'épreuve de la migration : l'exemple des couples franco-arabes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Auger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Moïse C.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Identité méditerranéenne à l'épreuve de la migration : l'exemple des couples franco-arabes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, France. pp.39-50</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00965968v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Prédication et opérations énonciatives, le cas de la modalisation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Auger</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Prédication et opérations énonciatives, le cas de la modalisation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2001, France. pp.261-272</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00965980v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sciences du langage/Sciences de l'information & de la communication : remarques sur quelques convergences</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Auger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacobi D.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sciences du langage/Sciences de l'information &amp; de la communication : remarques sur quelques convergences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2002, France. pp.96-106</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00965978v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Concevoir l'analyse des manuels de français langue étrangère : les désignants identitaires, une alternative pour cerner la compétence culturelle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Auger</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Concevoir l'analyse des manuels de français langue étrangère : les désignants identitaires, une alternative pour cerner la compétence culturelle</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2000, France. pp.198-203</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00965982v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Poster De l'implication/application de l'analyse du discours et des interactions en milieu institutionnel (scolaire)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Auger</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Linguistique impliquée, linguistique appliquée, Journée de l'AFLA (association française de linguistique appliquée)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2001, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00965990v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les formes du stéréotype dans les manuels de français langue étrangère : quelques usages pour quelques stratégies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Auger</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les formes du stéréotype dans les manuels de français langue étrangère : quelques usages pour quelques stratégies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2000, France. pp.16</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00965983v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Construction triadique des représentations identitaires dans le discours des manuels de français langue étrangère de l'Union Européenne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Auger</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Construction triadique des représentations identitaires dans le discours des manuels de français langue étrangère de l'Union Européenne</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2000, France. pp.105-114</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00965985v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pertinence de la prise en compte des représentations dans l'élaboration des manuels de français langue étrangère</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Auger</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pertinence de la prise en compte des représentations dans l'élaboration des manuels de français langue étrangère</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1999, France. pp.33-36</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00965987v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Poster Représentations du réel dans des manuels de français langue étrangère du Portugal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Auger</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Interdisciplinarité et Cognition : Les multiples approches, du traitement de l'information aux systèmes dynamiques et à l'énaction</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1999, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00965991v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Construction et fonctionnements du discours dans des manuels de langue</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Auger</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Construction et fonctionnements du discours dans des manuels de langue </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1999, France. pp.71-82</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00965986v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Poster de conférence (3)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Former les enseignants en pre-service</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Auger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémi Sauvage</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Teaching STEM to multilingual students conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, Toronto, Canada. </w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04986890v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comprendre et analyser la violence verbale.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Béatrice Fracchiolla</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claudine Moïse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Auger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christina Romain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Congrès national. Réseau national des maisons des Sciences de l’Homme. « Quelles sciences humaines et sociales pour le 21e siècle ? : Prospective, réflexions, échanges ».</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2012, Caen, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01853804v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">comparing our language</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Auger</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque ALA-EDILIC (language awarness), Université du Maine, Le Mans, 1-7 juillet 2006</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, Le Mans, France. 2006</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03076450v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ouvrages (24)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Accueillir les élèves nouvellement arrivés. Faire réussir les élèves allophones à l'école (cycles 2, 3 et UPE2A)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Auger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Guiraud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">ESF, coll. « Je me lance en classe », 2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (ouvrage de synthèse)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04955451v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Avec vous en Sciences. Accompagner les élèves allophones : de la 6e à la 3e.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Auger</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Hatier Didier, 96 p., 2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (manuel)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04955514v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Avec vous en Maths. Accompagner les élèves allophones : de la 6e à la 3e.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Auger</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Hatier Didier, 96 p., 2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (manuel)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04955511v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Avec vous au collège : de la 6e à la 3e</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Auger</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Hatier didier, 76 p., 2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (manuel)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04955510v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Défis et richesses des classes multilingues. Construire des ponts entre les cultures</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Auger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Le Pichon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Coll. Pédagogies. ESF, 2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (ouvrage de synthèse)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04955473v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Espaces éducatifs plurilingues et multiculturels en milieu scolaire pour les enfants de la migration</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Tochon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Auger</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Deep university Press. 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02062865v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Violence verbale et Ecole</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Auger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christina Romain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">L’Harmattan, coll. "Enfances &amp; Langage", 274 p., 2015, Jérémi Sauvage</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01609806v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Violences verbales</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Béatrice Fracchiolla</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claudine Moïse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Schultz-Romain Christina</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Auger</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Presses universitaires de Rennes, pp.170, 2013, 978-2-7535-2672-3</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00840046v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les langues au cœur de l'éducation : principes, pratiques, propositions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Coste</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Auger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Et Al.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Cortil-Wodon (Belgique) Editions Modulaires Européennes, pp.230, 2013</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00963908v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Interactions et interculturalité : variété des corpus et des approches</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Auger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Béal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Demougin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Peter Lang, pp.398, 2012, Transversale (linguistique), volume 31</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00963914v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Processus d’enseignement-apprentissage et processus d’acquisition</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémi Sauvage</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Auger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christelle Dodane</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">PULM</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, Travaux de Didactique du Français Langue Etrangère (67-68), 2012, Processus d’enseignement-apprentissage et processus d’acquisition, Bruno Maurer</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01821766v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Acquisition et didactique des langues</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémi Sauvage</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christelle Dodane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Auger</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Presses Universitaires de la Méditerannée</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, Acquisition et Didactique des langues (65-66), 2011, Bruno Maurer</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01821799v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Élèves Nouvellement Arrivés en France. Réalités et perspectives en classe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Auger</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Editions des Archives Contemporaines, pp.155, 2010</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00956873v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pour une didactique des imaginaires dans l'enseignement-apprentissage des langues étrangères</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Auger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fred Dervin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Suomela-Salmi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">L'Harmattan, pp.219, 2009</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00963918v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId286" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">De l'impolitesse à la violence verbale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claudine Moïse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Auger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christina Schultz-Romain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Béatrice Fracchiolla</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">L'Harmattan, Collection Espaces Discursifs, pp.288, 2008</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId286" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00840095v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La violence verbale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Auger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claudine Moïse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Béatrice Fracchiolla</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christina Schultz-Romain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">L'Harmattan, 288 p., 2008</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03050943v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId288" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">De l'impolitesse à la violence verbale.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claudine Moïse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Auger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christina Schultz-Romain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Béatrice Fracchiolla</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">L'Harmattan, Collection Espaces Discursifs, pp.231, 2008</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId288" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00840079v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId289" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La violence verbale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Auger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claudine Moïse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Béatrice Fracchiolla</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christina Schultz-Romain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">L'Harmattan, 231 p., 2008</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId289" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03050944v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId290" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le manuel de langue : objet de construction de l'interculturel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Auger</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Editions Modulaires Européennes/InterCommunication, pp.250, 2007</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId290" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00956877v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId291" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Constructions de l’interculturel dans les manuels de langue</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Auger</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">EME, 234 p., 2007</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId291" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03050145v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId292" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Former les professeurs de langues à l'interculturel, à la rencontre des publics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Auger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">I. Belu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId294" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Louis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Cortil-Wodon (Belgique), Editions Modulaires Européennes/ InterCommunication, pp.269, 2006</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId292" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00963921v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId295" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les représentations interculturelles en didactique des langues-cultures, enquêtes et analyses</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Auger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId296" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M.C. Allen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId297" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Gardies</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId298" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Kotul</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">l'Harmattan, pp.143, 2003</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId295" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00963929v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId299" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les jeunes chercheurs et la langue : fonctionnements, représentations, enseignement & apprentissage</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId300" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Perea</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Auger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId301" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patricia Gardies</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId302" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sénamin Amedegnato</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId303" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandra Sramski</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2000</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId299" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03077353v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId304" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J'avance ! méthode de français, niveau II</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Auger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId305" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Amosu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId306" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y. Mojola</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId307" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Sonaiya</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Dokun Publishing House, Ibadan, Nigéria, pp.176, 1999</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId304" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00963930v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (57)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId308" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Inclusion et relations en contexte d’enseignement-apprentissage aux élèves allophones nouvellement arrivés en France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Auger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Miquel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Dans Bruley et Cadet L. (dir). Enseigner le français en contexte migratoire : ingénieries, littératie, inclusion</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Peter Lang Verlag, pp.387-410, 2024, </w:t></w:r><w:hyperlink r:id="rId309" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3726/b21443⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId308" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04955477v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId310" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oser s’écrire pour mieux se faire comprendre et viser une cohérence pour l’action</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Auger</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Auger, N. (2023). Oser s’écrire pour mieux se faire comprendre et viser une cohérence pour l’action », Autobiographie, réflexivité et construction des savoirs en didactique des langues, Muriel Molinié, Postface de Sabine Vanhulle</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, L’Harmattan, coll. Didactique des langues et des littératures, pp.221-230., 2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId310" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04955479v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId311" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Teaching interculturality : The ecology of self-reflection as a priority</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Auger</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">in Dervin F., Yuan M., Sude, Teaching interculturality “otherwise”</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Routledge, pp.187-199, 2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId311" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04955483v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId312" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Special Case of Education for Migrants: Children”</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Auger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId313" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Little</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">In Byram, M., Fleming, M., Sheils, J., Quality and equity in education: a practical guide to the council of europe vision of education for plurilingual, intercultural and democratic citizenship</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Multilingual Matters, pp.156-179, 2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId312" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04955487v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId314" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Familles migrantes en situation précaire, fracture numérique et éducation formelle, informelle et non-formelle. L’exemple du projet SIRIUS à Montpellier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémi Sauvage</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Auger</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pierre-Olivier Weiss &amp; Maurizio Ali. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L’Éducation aux marges en temps de pandémie : précarités, inégalités et fracture numérique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Presses universitaires des Antilles, pp.181-208, 2022, </w:t></w:r><w:hyperlink r:id="rId315" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/pua.weiss.2022.01.0181⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId314" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04446230v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId316" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Que faire en formation de la pluralité des langues ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Auger</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">in Françoise Lorcerie F. (dir), Education et diversité. Les fondamentaux de l’action.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Presses universitaires de Rennes, pp.235-249, 2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId316" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04955490v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId317" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La part langagière des migrations à l’école. Dynamiques des langues et du langage dans les classes plurilingues au travers de la lecture d’albums de jeunesse.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Auger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carole Fleuret</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Dans L. Le Ferrec et M. Veniard (Dirs.) La part langagière des migrations : perspectives pluridisciplinaires.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Lambert Lucas, pp.221-235., 2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId317" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04955493v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId318" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« La présence de la langue française dans le monde : enjeux des représentations »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Auger</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">le FLE et la francophonie dans le monde, J-L Chiss (dir)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Armand collin, pp. 81-113., 2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId318" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05241601v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId319" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Que faire en formation de la pluralité des langues ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Auger</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Françoise Lorcerie. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Education et diversité. Les fondamentaux de l’action</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Presses universitaires de Rennes, pp. 235-249., 2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId319" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02062869v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId320" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The future of plurilingual language education</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Auger</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">edited by Drs. Enrica Piccardo (OISE/University of Toronto), Aline Germain-Rutherford (University of Ottawa) and Geoff Lawrence (York University). </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Plurilingual Handbook in Language Education</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Routledge, pp.465-483., 2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId320" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02062867v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId321" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">“Examining the Nature and Potential of Plurilingual Language Education: Toward a Seven-step Plurilingual Language Education Framework”</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Auger</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Plurilingual Handbook in Language Education, edited by Drs. Enrica Piccardo, Aline Germain-Rutherford and Geoff Lawrence</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Routledge, pp.465-483, 2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId321" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04955495v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId322" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Translanguaging, recours aux langues et aux cultures de la classe autour de la littérature de jeunesse pour des publics allophones d’Ottawa (Canada) et de Montpellier (France) : opportunités et défis pour la classe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carole Fleuret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Auger</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">OLBI Working Papers</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, vol. 10, pp. 107-136., 2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId322" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02062848v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId323" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Épreuve d’analyse d’une situation professionnelle. Français Langue Étrangère et Seconde</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId324" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucile Cadet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Auger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémi Sauvage</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Anne Griffet. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Préparation au CAPES de Lettres Modernes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Ellipses, pp.357-392, 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId323" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03161855v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId325" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Inclusive Education for Non-French-Speaking Schoolchildren (in Metropolitan France):Obstacles, Institutional Opportunities and Present-Day Teaching Practices</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Auger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId326" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maryse Adam-Maillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId327" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Thamin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">HARRISON K., SADIKU M., TOCHON F. (dirs). </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Displacement Planet Earth: Plurilingual Education and Identity for 21st Century</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Deep University Press, Blue Mounds, University of Wisconsin, USA., 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId325" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02062870v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId328" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Théorie des opérations énonciatives »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Auger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId329" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Fauré</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">DETRIE C., VERINE B. &amp; STEUCKARDT A. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Termes et Concepts pour l’analyse du discours </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Honoré Champion, 2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId328" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01609905v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId330" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Developing competence for French as a foreign language within a plurilingual paradigm</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Auger</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Coffey S., Wingate U. (dir). </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">New Directions in Foreign Language Education Research.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Routledge (Taylor and Francis), pp.151-164, 2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId330" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02062872v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId331" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frontières linguistiques dans les approches de la langue en théorie et en pratique. L’impact des contextes migratoires pour repenser l’enseignement en France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Auger</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Gorovitz, S. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Frontières linguistiques en contextes migratoires. Citoyennetés en construction</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, L'Harmattan, pp.139-162, 2017, Frontières linguistiques en contextes migratoires. Citoyennetés en construction</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId331" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01609795v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId332" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« multilinguisme »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId333" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chantal Charnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Auger</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">DETRIE C., VERINE B. &amp; STEUCKARDT A. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Termes et Concepts pour l’analyse du discours </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Honoré Champion, 2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId332" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01609911v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId334" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« sociolinguistique », « variation linguistique », « Diglossie/bilinguisme »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId335" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Bres</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Auger</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">DETRIE C., VERINE B. &amp; STEUCKARDT A. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Termes et Concepts pour l’analyse du discours </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Honoré Champion, 2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId334" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01609907v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId336" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Que révèlent les parcours et les pratiques des enseignants en classe de français ? Éléments de réflexions sur les conflits cognitifs et méthodologiques face aux traditions didactiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Auger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId324" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucile Cadet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pégaz Paquet A. et Cadet L. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les langues à l’école, la langue de l’école</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Artois Presses Université, coll. Etudes linguistiques-didactique des langues, pp.47-66, 2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId336" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01609797v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId337" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tous pret des boches</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Auger</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Agnès Steuckardt </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Entre village et tranchées - L'écriture de Poilus ordinaires</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Inclinaison, pp.143-155, 2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId337" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01609803v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId338" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Violence scolaire langage et renversement de pratique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Auger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christina Romain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Dipralang. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Violence verbale et école</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId339" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'Harmattan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 2015, Enfance et langage, 978-2-343-04841-3</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId338" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01440856v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId340" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Violence verbale au travers des classes ZEP : enjeux des langues et des variations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Auger</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Auger N., Romain C. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Violence verbale et École</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, L’Harmattan, coll. Enfance et langages, pp.22-40, 2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId340" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01609801v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId341" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mises en œuvre possibles des approches plurielles dans des contextes sociaux et didactiques résonnants : des terrains de Michel Candelier à ceux des élèves nouvellement arrivés en France (ENA)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Auger</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Troncy C. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Didactique du plurilinguisme. Approches plurielles des langues et des cultures. Autour de Michel Candelier</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, P.U.R., pp.275-280, 2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId341" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01609804v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId342" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Exploring the use of migrant languages to support learning in mainstream classrooms in France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId343" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Leung C.</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId344" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Little D.</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Piet van Avermaet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Auger</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Managing Diversity in Education</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Multilingual matters, pp.328, 2013</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId342" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00963952v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId345" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le stéréotype en classe et dans les manuels de langues : un outil de réflexion pour la didactique/ O estereótipo na sala de aula e nos livros didáticos de línguas: uma ferramenta de reflexão para a didática</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId346" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria Lúcia Jacob D. de Barros</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId347" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Márcio Venício Barbosa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId348" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christianne Benatti Rochebois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Auger</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Recherches en didactique des langues - Thèmes majeurs - Pesquisas em didática de línguas estrangeiras grandes temas</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Ed. Bilíngue. Belo Horizonte : Faculdade de Letras/UFMG, pp.167, 2013</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId345" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00963956v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId349" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Répertoires langagiers, interactions didactiques et co-construction du langage à l'école primaire : l'exemple de la discussion</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Auger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martine Kervran</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le plurilinguisme, 20 ans après ?,</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Ed. EME, pp.397, 2013</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId349" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00963960v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId350" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Violences verbales. Analyses, enjeux et perspectives. Introduction.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Béatrice Fracchiolla</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claudine Moïse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christina Romain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Auger</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Béatrice Fracchiolla, Claudine Moïse, Christina Romain et Nathalie Auger </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Violences verbales. Analyses, enjeux et perspectives.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId351" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Presses Universitaire de Rennes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.9-16, 2013, 978-2-7535-2672-3</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId350" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01845990v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId352" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Favoriser les approches interculturelles et interlinguistiques : comment tirer parti des répertoires plurilingues et pluriculturelles des élèves ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Auger</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le français comme langue de scolarisation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, scérén CNDP-CRDP, pp.168, 2012</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId352" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00963962v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId353" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quelles constructions identitaires des élèves en classe d'immersion ? Perspectives comparées : Canada/France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Auger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvaine Roy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">construction identitaire à l'école. Perspectives didactiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, L'Harmattan, pp.222, 2012, coll. Enfance &amp; Langages</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId353" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00963961v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId354" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Présentation : la didactique interculturelle à l'épreuve de l'analyse des conversations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Auger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId355" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Béal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId356" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Demougin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Interactions et interculturalité : variété des corpus et des approches</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Peter Lang, pp.398, 2012</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId354" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00963966v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId357" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Introduction générale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Auger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId355" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Béal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId356" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Demougin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Interactions et interculturalité : variété des corpus et des approches</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Peter Lang, pp.398, 2012, coll. Transversale (linguistique), volume 31</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId357" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00963964v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId358" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analyse de dispositifs universitaires FLE/S d'accompagnement au développement de compétences réflexives</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId359" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Muriel Molinié</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Auger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId360" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Goï</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId361" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Guillaumin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Formation linguistique en contextes d'insertion. Compétences, posture, professionnalité : concevoir un cadre de référence(s)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Peter Lang Coll. Transversales (Langues, sociétés, cultures et apprentissages), pp.177-194., 2011</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId358" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01476553v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId362" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les manuels : analyser les discours</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId363" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Blanchet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId364" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Chardenet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Auger</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Guide pour la recherche en didactique des langues. Approches contextualisées</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, éditions des archives contemporaines, pp.523, 2011</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId362" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00963967v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId365" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Interculturalité et construction culturelle des catégories du genre en classe d’accueil</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Auger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Béatrice Fracchiolla</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Duchêne, Antoine et Moïse, Claudine (eds.). </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Genre, Language et sexualités</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nota Bene, p. 229-251., 2011</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId365" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01494510v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId366" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Malentendus interculturels et pratiques et tensions didactiques dans l’enseignement-apprentissage du français langue première et langue autre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Auger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christina Romain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">P. Blanchet et D. Coste (Eds.). </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Regards critiques sur la notion d’ « interculturalité » pour une didactique de la pluralité linguistique et culturelle</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, L'Harmattan, pp.97-114, 2010</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId366" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03573170v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId367" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le français, cette autre langue à comparer. Une question en miroir : l'apprentissage et l'enseignement du français aux Elèves Nouvellement Arrivés en France (ENA)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Auger</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Colette Corblin; Jérémi Sauvage. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'enseignement des langues vivantes étrangères à l'école. Impacts sur le développement de la langue maternelle</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, L'Harmattan, pp.79-96, 2010, coll. Enfance et langages, 978-2-296-11640-5</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId367" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00963977v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId368" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Malentendus interculturels et pratiques et tensions didactiques dans l'enseignement-apprentissage du français langue première et langue autre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Auger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christina Romain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ph. Blanchet &amp; D. Coste. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">"Regards critiques sur la notion d'«interculturalité» : Pour une didactique de la pluralité linguistique et culturelle"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, L'Harmattan, pp.97-115, 2010</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId368" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03113573v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId369" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Prise de conscience de la place et du rôle des imaginaires dans l'apprentissage d'une langue</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Auger</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Nathalie Auger; Fred Dervin et Eija Suomela-Salmi. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pour une didactique des imaginaires dans l'enseignement-apprentissage des langues étrangères</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, L'Harmattan, pp.59-73, 2009</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId369" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03055940v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId370" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D'une méthodologie ethnographique à la transformation des pratiques de classe : le cas des élèves migrants en France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Auger</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ecoles plurilingues - multilingual schools : Konzepte, Institutionen und Akteure</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Peter Lang, pp.432, 2008, cool. Langue, Multilinguisme et changement social</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId370" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00963985v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId371" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">De la violence verbale, pour une sociolinguistique des discours et des interactions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Auger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claudine Moïse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Béatrice Fracchiolla</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Schultz-Romain Christina</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Durand J. Habert, B. et Laks, B. (Eds). </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Actes du Congrès Mondial de Linguistique Française.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, pp.631-643, 2008, </w:t></w:r><w:hyperlink r:id="rId372" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/cmlf08140⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId371" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02504438v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId373" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'accueil et la scolarisation des enfants nouvellement arrivés en France : une minorité francophone en devenir aux besoins pédagogiques spécifiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Auger</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Francophonie, minorités et pédagogie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Les Presses de l'Université d'Ottawa, pp.342, 2008</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId373" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00963987v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId374" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le rôle des représentations dans l'intégration scolaire des enfants allophones ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Auger</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Immigration, École et didactique du français</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Didier, pp.303, 2008, collection Langues et didactique</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId374" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00963989v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId375" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comparons nos langues : un outil d'empowerment pour ne pas oublier son plurilinguisme</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Auger</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conscience du plurilinguisme</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Presses universitaires de Rennes, pp.280, 2008</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId375" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00963981v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId376" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Va te faire intégrer', des freins à l'intégration : pratiques interactionnelles et représentations dans le milieu scolaire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Auger</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La langue et l'intégration des immigrants (sociolinguistique, politiques linguistiques, didactique)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, l'Harmattan, pp.406, 2008, série Etudes Culturelles, Logiques sociales</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId376" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00963990v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId377" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Une didactique de l'interculturel possible auprès des enfants nouvellement arrivés</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Auger</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Langue scolaire, diversité linguistique et interculturalité</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Editions Modulaires Européennes/ InterCommunication, pp.242, 2007, coll. IRIS (Innovations dans les Relations Interculturelles et Socioéconomiques)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId377" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00963992v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId378" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Éléments de réflexion sur les pratiques méthodologiques en français langue seconde</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Auger</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le français langue seconde : un concept et des pratiques en évolution</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, De Boeck et Larcier, pp.252, 2007, coll. Perspectives en éducation et formation</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId378" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00963999v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId379" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Relation à l'altérité dans le choix des prénoms des enfants de couples mixtes franco-arabes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Auger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claudine Moïse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Bachir Koudhai. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La différence</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId380" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Université de Kaïrouan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.231-250, 2007, 9789973997739</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId379" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02498309v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId381" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les représentations de l'hispanité chez des élèves français</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Auger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId382" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Clerc</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Manuel Bruña Cuevas; María de Gracia Caballos Bejano; Inmaculada Illanes Ortega; Carmen Ramírez Gómez; Anna Raventós Barangé. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La cultura del otro : español en Francia, francés en España = La culture de l'autre : espagnol en France, français en Espagne</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Departamento de filología francesa, universidad de Sevilla; Asociación de profesores de francés de la universidad española (APFUE); Société des hispanistes français (SHF), pp.980-992, 2006</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId381" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03076990v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId383" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Violence verbale, malentendu ou mésentente ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Auger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claudine Moïse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">G. Bacha, G. Laroux et A. Séoud. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le malentendu</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Presses Internationales de la Faculté des Lettres de Sousse, pp.293-302, 2005</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId383" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02502373v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId384" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Résilience verbale et traumatisme du langage. Approche psycholinguistique dans la communication. Réactions au texte de Michelle Van Hooland</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Auger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Béatrice Fracchiolla</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claudine Moïse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Psychosociolinguistique, Les facteurs psychologiques dans les interactions verbales</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, L'Harmattan, pp.95-107, 2005</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId384" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02506164v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId385" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Réactions au texte de Michelle Van Hooland</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Auger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId386" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Fracchiolla</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId387" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Moïse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Psychosociolinguistique, Les facteurs psychologiques dans les interactions verbales</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, L'Harmattan, pp.212, 2005</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId385" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00964008v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId388" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quelle posture de l'enseignant pour la scolarisation des élèves nouvellement arrivés ou plurilingues ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Auger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId389" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Terrades O.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">École, langues et modes de pensée</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Scérén, CRDP Académie de Créteil, coll. Repères pour agir, pp.182, 2005, série " disciplines : valorisation des innovations pédagogiques</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId388" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00964013v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId390" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Identités méditerranéennes à l'épreuve de la migration : l'exemple de couples franco-arabes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Auger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claudine Moïse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Henri Boyer. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Langues et contacts de langues dans l’aire méditerranéenne</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId391" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'Harmattan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.39-51, 2004, Sociolinguistique</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId390" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02506217v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId392" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les interactions verbales : une problématique transversale pour l'enseignement du français</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Auger</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Langue et communication en classe de français</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Editions Modulaires Européennes, pp.236, 2003, collection Proximités - didactique, Cortil-Wodon (Belgique)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId392" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00964014v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId393" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les représentations interculturelles dans les manuels de français langue étrangère en usage dans l'Union européenne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Auger</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les représentations interculturelles en didactique des langues-cultures, Enquêtes et analyses</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, l'Harmattan, pp.146, 2003, coll. Langue et parole</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId393" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00964015v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId394" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claro qué y'a du miel' : mélange de langues chez des hispanophones en situation professionnelle en France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Auger</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Comment les langues se mélangent, codeswitching en francophonie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, l'Harmattan, pp.182, 2001</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId394" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00964016v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Autre publication scientifique (22)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId395" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Préface du livre de Cynthia EID et Judith PATOUMA.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Auger</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Plurilinguisme et pluriculturalisme - Techniques et pratiques de classe</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, pp.5-7</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId395" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04955502v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId396" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Listiac, des enseignements sensibles aux langues dans toutes les classes (de la maternelle au lycée, ressources vidéos, guides)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Auger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Pepiot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId396" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04976933v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId397" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">SITE WEB : LISTIAC (Linguistically Sensitive Teaching In All Classrooms), des enseignements sensibles aux langues dans toutes les classes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Auger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Pepiot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2023, https://listiac.univ-montp3.fr/</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId397" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04798360v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId398" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elizabeth SUEN et Barbara A. SUEN (2020), Intercultural Communication. A Canadian Perspective</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Auger</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId398" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03801052v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId399" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Challenges and practices for teachers’ education”, https://www.youtube.com/watch?v=uWC63faRTSc (minutes 29 à 49)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Auger</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId399" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04990407v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId400" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diversité, plurilinguisme et éducation, https://www.youtube.com/watch?v=FsHhCm1zASE</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Auger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Coste</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId401" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Gajo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId400" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04990404v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId402" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Postface du livre de Thibeault J., Fleuret</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Auger</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">C. Didactique du français en contextes minoritaires : Entre normes scolaires et plurilinguismes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, pp.273-279</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId402" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04955503v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId403" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Préface du livre de Lemoine-Bresson</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Auger</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Croyances et savoirs d’enseignants allemands et français. (Re)penser l’interculturel à l’école</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, pp.5-10</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId403" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04955505v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId404" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ces élèves (qui) nous élèvent : la recherche universitaire. Quels apports ? https://www.youtube.com/watch?v=BtEk01nQcCQ</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Auger</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId404" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04990414v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId405" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sirius Education et migration : https://siriusfrance.jimdofree.com</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Auger</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId405" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04976932v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId406" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">NESET, The future of language education in Europe: lessons learnt from case studies | NESET Webinar 4/4, https://www.youtube.com/watch?v=A0IPNq5CjMA</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Auger</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId406" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04990422v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId407" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">NESET, Multilingual children and online language learning tools ? NESET Webinar, Webinar 1 / 4 https://nesetweb.eu/fr/news/neset-reunit-des-experts-pour-discuter-de-lavenir-de-lenseignement-des-langues-en-europe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Auger</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId407" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04990419v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId408" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les ressources langagières des apprenants : facilitatrices de l’intégration et du succès scolaires en classe de français langue étrangère</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Auger</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2018, p. 23-36</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId408" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02062874v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId409" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">participation to the final report : National policy and research review for France. Prepared in the framework of data collection for the SIRIUS Watch 2018 ‘Role of non-formal education in migrant and refugee inclusion: links with schools’ ; PDF Role of non-formal education in migrant children inclusion: http://www.sirius-migrationeducation.org/wp-content/uploads/2018/11/SIRIUS-Watch_Full-report-1.pdf.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Auger</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId409" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02062885v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId410" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le MOOC MALEDIVE : un site d’auto-formation pour les enseignants de langue et de culture qui accueillent des élèves migrants dans leur classe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Auger</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2018, p. 61-69</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId410" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02062875v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId411" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">SMITH, H., AUGER N. et al. (2017), Romtels (Roma translanguaging enquiry learning spaces), Erasmus+. Handbook 1: Translanguaging Pedagogy: handbook for teacher, 38 pages, Handbook 2: Translanguaging Pedagogy: handbook for teacher educator, 30 pages, Handbook 3: Schools and Plurilingual Communities Working Together: handbook for schools, 28 pages, versions en anglais et en français. https://research.ncl.ac.uk/romtels</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Auger</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId411" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02062883v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId412" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enquête pour le Parlement européen sur la réussite scolaire des enfants migrants : Review and Monitoring of Migrant Education in the EU (MEMA). Expertise et rapport pour la France.http://www.europarl.europa.eu/thinktank/fr/document.html?reference=IPOL_STU(2017)585903, rapport en ligne http://www.europarl.europa.eu/RegData/etudes/STUD/2017/585903/IPOL_STU(2017)585903_EN.pdf, p. 95-100.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Auger</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2016, pp.95-100</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId412" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02062877v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId413" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">AALTO, E., A. ABEL, N. AUGER, D. GILLY, K. SCHNITZER (2016). Teaching the language of schooling in the context of diversity: Study materials for teacher development. Graz: European Centre for Modern languages / Council of Europe. Online publication available at http://maledive.ecml.at/.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Auger</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId413" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02062880v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId414" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Faire se rencontrer &amp;quot;Interculturalité&amp;quot; et &amp;quot;plurilinguisme&amp;quot; en contexte scolaire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Auger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId415" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Galligani</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId414" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01994607v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId416" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">AUGER N., (2015), Université Ouverte des Humanités (UOH) (création UPVM), « Langage, langues et enseignement : Perspectives sociolinguistique et didactique : ressource pour la formation des enseignants ». http://uoh.univ-montp3.fr/sociolinguistique/co/Langage_langues_et_enseignement_web.html</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Auger</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId416" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02062881v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId417" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comparons nos langues. Démarche d’apprentissage du français auprès d’enfants nouvellement arrivés</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Auger</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2015, https://www.youtube.com/watch?v=_ZlBiAoMTBo</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId417" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02062864v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId418" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ortolang, gypsylang, Corpus « « Paroles de locuteurs gitans et non gitans sur trois générations à Perpignan » https://www.ortolang.fr/market/corpora/prax000931</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Auger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId419" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martine Marquilló Larruy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Matheu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId420" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giancarlo Luxardo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId418" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02062873v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rapport (4)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId421" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Avoir deux langues et plus à l’école maternelle et primaire. Synthèse de la recherche et recommandations. thèse de la recherche et recommandations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Auger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId422" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ranka Bijeljac-Babic</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Conseil scientifique de l'Education nationale. 2025, 40 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId421" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04976924v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId423" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Avoir deux langues et plus à l’école maternelle et primaire. Synthèse de la recherche et recommandations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId422" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ranka Bijeljac-Babic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Auger</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Conseil Scientifique du Ministère de l'Education nationale (CSEN). 2025, 40 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId423" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04955518v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId424" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">AUGER N., (2014), « Oralité, langue et imaginaire chez les populations gitanes de Perpignan. Approches linguistiques et didactiques. » Bilan du projet financé par le Fond social européen (FSE) de la Commission européenne, en partenariat avec la Ville de Perpignan, l’EN, remis aux institutions partenaires, 88 pages.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Auger</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] Praxiling, UPVM. 2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId424" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02062878v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId425" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Projet Conbat+ (Conseil de l'Europe)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Auger</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] CELV. 2011, 59 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId425" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03077311v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId426"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
+<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:pict><v:shape type="#_x0000_t75" stroked="f" style="width:100px; height:139.63636363636px; margin-left:0px; margin-top:0px; position:relative; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:margin; mso-position-vertical-relative:line;"><w10:wrap type="tight" anchorx="margin"/><v:imagedata r:id="rId7" o:title=""/></v:shape></w:pict></w:r><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Nathalie AUGER </w:t></w:r><w:r><w:rPr><w:color w:val="641e6e"/></w:rPr><w:t xml:space="preserve">Nathalie AUGERProfesseur des Universités Classe exceptionnelle 2</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (65)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Therapy related myeloid neoplasm, same but different?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lina El Murr</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Khalil Saleh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Pasquier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Willekens</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alina Danu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bulletin du Cancer</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 112 (12), pp.1385-1393. </w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.bulcan.2025.08.003⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inserm-05535275v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Médiation numérique et formations des enseignants accueillant des élèves migrants</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémi Sauvage</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Auger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Pépiot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue de Didactique, Linguistique et Traduction </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 01 (01), pp.36-57</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (article de synthèse)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04445936v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Usages pédagogiques de pratiques numériques translangagières dans les classes de sciences</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémi Sauvage</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Auger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurine Dalle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">LIDIL - Revue de linguistique et de didactique des langues</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 67, </w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/lidil.11659⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04052839v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les langues dans la famille : introduction au numéro</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jose Ignacio Aguilar Río</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Auger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Margaret Bento</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cristelle Cavalla</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Mendonça Dias</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Glottopol : Revue de sociolinguistique en ligne</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 38, </w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/glottopol.2894⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04058818v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La consigne en français langue de scolarisation : les approches plurilingues et pluriculturelles comme ressources pour la formation des enseignants.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Auger</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue TDFLE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 82, 82. https://revue-tdfle.fr/articles/revue-82/3294-la-consigne-en-francais-langue-de-scolarisation-les-approches-plurilingues-et-pluriculturelles-comme-ressources-pour-la-formation-des-enseignants</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04955393v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le projet européen LISTIAC : le tapis de dialogue, un outil de réflexion collective pour la formation des enseignants aux pratiques translangagières, de la maternelle au lycée, dans toutes les disciplines</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Pepiot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Auger</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">LIDIL - Revue de linguistique et de didactique des langues</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 67, </w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/lidil.11781⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04852391v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Conscience collective et autoconscience dans l’enseignement / apprentissage du français langue seconde et de scolarisation : quand l’interculturel et le plurilinguisme sont en jeu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Auger</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Glottodidactica. An International Journal of Applied Linguistics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 49 (1), pp.35-51. </w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.14746/gl.2022.49.1.03⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04948752v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">De &amp;quot;Comparons nos langues&amp;quot; (2003) à &amp;quot;Suivez le guide !&amp;quot; (2021). Parcours de recherche en langues sur près de 20 ans, à l'école et en famille</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Auger</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le Langage et l'Homme</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 56 (2), pp.115-130</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04948746v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Unprepared for Superdiversity: Teacher Agency and Constraint in a Culturally and Linguistically Diverse French Elementary Classroom</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francis John Troyan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Auger</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Language, Identity and Education</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, pp.1-15. </w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/15348458.2022.2152033⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04948714v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">‘Yes, but you were born in France’: practiced language policies with culturally and linguistically diverse students in an elementary classroom in France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francis John Troyan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Auger</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Language and Education</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 37 (4), pp.500-515. </w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/09500782.2022.2145902⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04948708v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multilingual tasks as a springboard for transversal practice: teachers’ decisions and dilemmas in a Functional Multilingual Learning approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nell Foster</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Auger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Piet van Avermaet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Language and Education</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 37 (1), pp.22-38. </w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/09500782.2021.1958835⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04948794v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didactisation et plurilinguisme : l’apport de la littérature de jeunesse pour approcher la norme scolaire.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carole Fleuret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Auger</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le Français Aujourd'hui</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 215, pp.89-104</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04955400v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quels impacts du CECR sur l’apprentissage en contexte multilingue ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Auger</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue japonaise de didactique du français</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, vol.15 (Issue 1-2), pp.105-108</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04948783v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Outils innovants, formation des enseignants, contexte multilingue</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Auger</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le Français dans le monde. Recherches et applications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 67, pp.133-142</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04955402v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’interculturel, l’arlésienne des ESPE?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brahim Azaoui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Auger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geneviève Zoïa</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mélanges CRAPEL</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 41 (1), pp.16-30</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02120262v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bilinguisme chez le jeune enfant en famille et à l’école : quels enjeux pour la réussite à l’école ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Auger</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Devenir - Revue européenne du développement de l'enfant</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, vol. 30/2018, pp.57-66</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02062852v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le rapport à l’écrit d’élèves gitans : des représentations enseignantes aux réalités scripturales des élèves</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémi Sauvage</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carole Fleuret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Auger</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nouveaux cahiers de la recherche en éducation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 19 (2)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01596428v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le projet européen Romtels (Roma translanguaging enquiry learning spaces). Un questionnement sur la médiation aux niveaux (inter)culturelle et identitaire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Auger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brahim Azaoui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christelle Houée</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Miquel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Recherches en Didactique des Langues et Cultures - Les Cahiers de l'Acedle</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, Quelles médiations en didactique des langues et des cultures?, 15 (3), </w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/rdlc.3321⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01685330v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dialogisme et discours en situations didactiques : le cas des enfants gitans</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Auger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Dufour</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Recherches en Didactique des Langues et Cultures - Les Cahiers de l'Acedle</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, Dialogisme et discours en situations didactique</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02062855v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Face à l’hétérogénéité des projets de mobilité ERASMUS : Evaluer les enseignements de FLE de l’université Paul-Valéry – Montpellier 3</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémi Sauvage</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Dufour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Auger</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le Langage et l'Homme</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 52 (1), pp.77-92</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01596391v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mettre en synergie TOUTES les langues : clé pour l’apprentissage des langues, du français… et des autres matières</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Auger</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les Cahiers Pédagogiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, Enseigner les langues aujorud'hui, 534</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01609918v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Du gitan au français : d’une langue hors-norme à une langue normée ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Auger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Matheu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Signes, Discours et Sociétés : Revue semestrielle en sciences humaines et sociales dédiée à l'analyse des Discours </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, Discours hors-normes, constructions sociales, 16</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01609842v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Mais est-ce que ça existe une personne monolingue ? » Plurilinguisme des élèves au Canada et en France, pratiques artistiques et langagières et apprentissage du français</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gail Prasad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Auger</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Carnets d'Atelier de Sociolinguistique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, La langue seconde de l'école à l'université, 10</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01609876v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">MALEDIVE: eine Lernplattform für Lehrende vielsprachiger Klassen, Les approches plurielles des langues et des cultures /Plurale Ansätze zu Sprachen und Kulturen Gli approcci plurali alle lingue e alle culture</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Auger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Katja Schnitzer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Babylonia : Multilingual Journal of Language education [Rivista per l'insegnamento e l'apprendimento delle lingue / Zeitschrift für Sprachunterricht und Sprachenlernen / Revue pour l'enseignement et l'apprentissage des langues / Revista per instruir ed emprender linguatgs / A Journal of Language Teaching and Learning]</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01609845v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didactique et interculturel : un engagement</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Auger</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le Langage et l'Homme</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, Des langues aux cultures (hommage à Luc Collès), 49 (1), pp.14-23</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01609884v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Langue(s) de scolarisation, langue(s) seconde(s) et langue(s) étrangère(s) : quelles articulations ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Auger</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Études de linguistique appliquée : revue de didactologie des langues-cultures et de lexiculturologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 2014 (2), pp.165-173</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01609880v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'école face à la variation et à la variété des langues</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Auger</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Diversité</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, Langues des élèves, langue(s) de l’Ecole, 176, pp.127-132</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02062861v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Allophonie et inclusion. Nouvelles perspectives pour l'enseignement-apprentissage aux élèves nouvellement arrivés en France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Auger</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">revue de l'ABPF</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, Le français dans le mille (239), pp.71-80</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00964017v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Processus d'acquisition et d'apprentissage des langues : un levier pour le futur.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Auger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sauvage J.</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dodane Ch.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Travaux de didactique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 67-68, pp.13-16</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00964031v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Complexité de développement, complexité d’apprentissage : de la langue de l’enfant à la langue de l’élève</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémi Sauvage</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Auger</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Travaux de didactique du français langue étrangère</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 65-66, pp.127-142</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01140735v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Acquisition et didactique des langues</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémi Sauvage</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christelle Dodane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Auger</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Travaux de didactique du FLE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, pp.9-12</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01142983v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Molecular profiling of patient-derived breast cancer xenografts.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Reyal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charlotte Guyader</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charles Decraene</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carlo Lucchesi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Auger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Breast Cancer Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 14 (1), pp.R11. </w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1186/bcr3095⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inserm-00675301v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Que faire de la violence verbale?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Auger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christina Romain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cahiers Pedagogiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 488, non paginé</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01491745v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le stéréotype en classe et dans les manuels : un outil de réflexion pour la didactique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Auger</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le Langage et l'Homme</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, pp.77-84</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00964032v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corela Cognition, représentation, langage Interpellation et violence verbale : essai de typologisation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Auger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Béatrice Fracchiolla</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claudine Moïse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christina Schultz-Romain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CORELA - COgnition, REprésentation, LAngage</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, L'interpellation, HS-8, https://corela.revues.org/1023. </w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/corela.1023⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02504422v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Construction identitaire et compétence plurilingue/pluriculturelle : des principes à la mise en œuvre de séquences interdisciplinaires</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Auger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martine Kervran</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Tréma</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 33-34, pp.35-42</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00725720v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les travaux du Conseil de l'Europe : un levier pour le plurilinguisme en classe en France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Auger</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le Français Aujourd'hui</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, pp.45-51</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00964040v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le CECR et la dimension interculturelle de l'enseignement-apprentissage du FLE : quelles tâches possibles ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Auger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louis V.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le Français dans le monde. Recherches et applications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 45, pp.102-119</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00964039v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Astrocytes reverted to a neural progenitor-like state with transforming growth factor alpha are sensitized to cancerous transformation.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christelle Dufour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Josette Cadusseau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Varlet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Laure Surena</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giselle P de Faria</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Stem Cells / Stem Cells (Miamisburg)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 27 (10), pp.2373-82. </w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/stem.155⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inserm-00439883v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le mutisme des enfants (de) migrants à l'école maternelle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Auger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Sauvage</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cahiers Pedagogiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, Enfants d'ailleurs, élèves en France, pp.44-45</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00964037v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le débat autour des catégories en Didactique des Langues-Cultures dans un contexte interculturel et plurilingue</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Auger</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Französisch Heute</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, Le Français Langue Etrangère dans le contexte politique et éducatif français, pp.172-176</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00964036v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Représentations et pratiques de l'oral des enfants nouvellement arrivés en France dans le système scolaire français</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Auger</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le Français dans le monde. Recherches et applications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 43, pp.64-75</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00964059v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comparing our languages. A tool for maintaning individual multilingualism</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Auger</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Construire la cohésion sociale : le rôle de l'école en Grèce</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, pp.93-99</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00964041v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les arts du langage, des pratiques de l'inter pour mettre en œuvre l'hospitalité</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Auger</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Diversité</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 153, pp.161-165</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00964044v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Favoriser le plurilinguisme pour aider à l'insertion scolaire et sociale des élèves nouvellement arrivés (ENA)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Auger</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Insertion scolaire et insertion sociale des nouveaux arrivants</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 11, pp.126-137</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00964058v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Langues d'origine et apprentissage des langues vivantes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Auger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémi Sauvage</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les Langues Modernes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 4, pp.25-32</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03061778v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'enseignement-apprentissage du français en France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Auger</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Diversité</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 151, pp.121-126</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00965357v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enseignement des langues d'origine et apprentissage du français : vers une pédagogie de l'inclusion</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Auger</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le Français Aujourd'hui</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, Enseigner les langues d'origine (158), pp.79-88</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00965361v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Des familles d'activités pour favoriser les articulations entre les langues et les variations présentes ou importées dans la classe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Auger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sauvage J.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les Langues Modernes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, L'Enseignement des langues à l'école primaire, pp.25-32</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00965331v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ateliers littérature et arts pour entrer dans le français langue seconde</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Auger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Tallagrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O. Terrades</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Études de linguistique appliquée : revue de didactologie des langues-cultures et de lexiculturologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, pp.339-348</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00964060v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dépasser les représentations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Auger</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cahiers Pedagogiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, Etudier la langue (453), pp.46-47</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00965333v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les enjeux communicationnels de l'explication dans les interactions verbales d'une classe de ZEP de Perpignan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Auger</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Études de linguistique appliquée : revue de didactologie des langues-cultures et de lexiculturologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, Tensions et controverses en FLE-FLS-FLM : des conflits créatifs, pp.69-79</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00965353v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le sujet et son texte dans les ateliers d'écriture filmique : entre subjectivité et prêt-à-écrire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Auger</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Traverses</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, Les arts du langage, quelles transversalités ? (8), pp.119-131</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00965379v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La relation médias/société en question : un cas de violence dans une banlieue de Perpignan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Auger</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Diversité</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, A l'école de la sécurité (147), pp.45-53</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00965367v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La conception de fiches pédagogiques en FLS : exemple des compétences visées en atelier d'écriture</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Auger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémi Sauvage</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Travaux de didactique du français langue étrangère</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 50, pp.11-24</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00965370v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pourquoi une analyse qualitative du discours et des interactions ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Auger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claudine Moïse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Analele Universitatii Ovidius, Serie Filologie, </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, Seria Filologie, Tom XVI (xvi), pp.171-181</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02506180v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Apprendre à comprendre et à s'exprimer à l'oral : vers une autonomisation de l'apprenant pour une intégration scolaire (plus) réussie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Auger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Doubli V.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cahiers de l'ASDIFLE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, français et insertion, pp.225-240</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00965537v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Promesses et limites de l'approche communicative en matière de relation langue-culture</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Auger</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Dialogos, Journal of Foreign Languages Departments</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, 10, pp.84-92</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00965538v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ça casse la langue d'un étranger', les représentations de la langue et de son apprentissage : une question interculturelle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Auger</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Travaux de didactique du français langue étrangère</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, 50, pp.23-36</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00965540v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La violence verbale : enjeux, méthodes, éthique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claudine Moïse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Auger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Fillol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juan Lopez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cahiers de l'Institut de Linguistique de Louvain</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, France, pays de contacts de langues, 29, pp.131-150</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02508855v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Autour du livre scientifique documentaire : un dispositif de médiation entre adulte et enfant lecteur</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Auger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacobi D.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Aster</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, Recherches en didactique des sciences expérimentales : les interactions langagières 1 (n°37), pp.215-241</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00965612v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Des manuels et des stéréotypes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Auger</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le Français dans Le Monde</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, 326, pp.29-32</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00965619v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ancrages énonciatifs et identitaires : le choix du prénom des enfants dans les couples mixtes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Auger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claudine Moïse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Traverses</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2001, Langues en contact et incidences subjectives, 2, pp.35-51</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02512189v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les représentations de la France dans des manuels de F.L.E de trois pays de l'Union Européenne : Allemagne, Grande-Bretagne, Italie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Auger</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Travaux de didactique du français langue étrangère</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1998, 38, pp.237-250</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00965632v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La création d'un document vidéo authentique pour la classe de français langue étrangère ou la mise en place d'un paradoxe fructueux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Auger</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Travaux de didactique du français langue étrangère</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1997, 37, pp.149-160</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00965635v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (97)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Évolutions institutionnelles et transformations curriculaires dans l’enseignement de la didactique du FLE à l’Université de Montpellier Paul-Valéry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jovan Kostov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Auger</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">40 ans de cursus universitaires en didactique du FLE Ancrages historiques, problématiques actuelles et perspectives</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Association de didactique du français langue étrangère (ASDIFLE); Université Sorbonne Nouvelle, Jan 2026, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-05455124v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Requirements for Future Research on the Individualization of Language Education</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Auger</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">“The “Individualization in Language Education Conference”. “Language Education in the Immigrant Society”,</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, The German Federal Ministry of Education and Research, University of Hamburg., 2025, HAMBOURG, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04976940v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">IMPACT DES VARIATIONS GRAMMATICALES DES ÉNONCÉS MATHÉMATIQUES SUR LES RÉPONSES DES ÉLÈVES. ÉTUDE EXPLORATOIRE</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eléda Robo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Viviane Durand-Guerrier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Berky Nguala</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Auger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Chalier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque EMF 2025 "L’éducation mathématique face à un monde en accélération : enjeux, défis et opportunités"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université de Québec à Montréal, May 2025, Montréal, Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05408082v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maitrise de la langue&amp;quot;, élèves allophones, francophones et disciplines (l'exemple des mathématiques).</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Auger</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Workshop Calcul. La prévention des difficultés d’apprentissage du calcul et en cognition mathématique, Théâtre Odéon, Pérols, organisé par OCCITADYS, Gouvernement et ARES (agence régionale pour la santé),</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, Pérols, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04986774v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Education plurilingue et interculturelle au travers du projet européen SIRIUS</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Auger</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée d’étude, Apprentissages formels, non-formels, informels des migrants</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Institution convergences migrations, Canopé, LHUMAIN, Mémorial du camp de Rivesaltes,, 2024, Rivesaltes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04986762v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le Plurilinguisme et la Diversité Francophone. Problématiques didactiques en France et au canada (atelier)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Auger</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">, colloque international, La Francophonie en marche en France et dans le Monde, innover et créer,</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aix-Marseille Université, 2024, Aix-Marseille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04986715v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Participation au projet récolang, vidéo « pourquoi évaluer ? », Programme/Programme2020-2023/RECOLANG/Forwhomandhow/tabid/5670/language/fr-FR/Default.aspx</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Auger</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">, CELV/ECML, Conseil de l’Europe, https://www.ecml.at/ECML-Programme/Programme2020-2023/RECOLANG/Forwhomandhow/tabid/5670/language/fr-FR/Default.aspx</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, CELV/ECML, Conseil de l’Europe, 2024, Graz, Autriche</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04990398v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Language Diamond : pour développer le plurilinguisme et répondre aux défis sociaux,</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Auger</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ENROPE, langscape project</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sorbonne Nouvelle, 2024, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04986792v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S’entendre : enjeux des langues pour les sociétés humaines</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Auger</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2eme biennale des langues,</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, La caravane des 10 mots, Ministère de la Culture., 2024, LYON, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04986783v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The role of Interculturality in shaping Multilingual Universities, Living Language Policies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Auger</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">– Lived Multilingualism ERUA / EUniWell Cross-European University Alliance Symposium to launch the ERUA Language Policy Paris</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, inalco, 2024, paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04976941v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le projet SIRIUS : une expérience qui interroge les notions d’empathie et de création/créativité, colloque international Approches performatives pour une éducation inclusive de l’école à l’université</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Auger</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">, colloque international Approches performatives pour une éducation inclusive de l’école à l’université</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, Aix-Marseille université, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04986695v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les langues des élèves comme ressource pour aborder des textes littéraires écrits dans une langue non maîtrisée par les apprenants</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Auger</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">10e Séminaire de l’Antiquité en dialogue, Université Paul-Valéry.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, Montpellier, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04986684v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Translation and grammatical issues in the PISA items. Potential biases in the interpretation of students' answers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Viviane Durand-Guerrier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Chesnais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eléda Robo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Jacques Salone</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Auger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The 15 th International Congress on Mathematical Education</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, International commission on mathematical instruction (ICMI), Jul 2024, Sydney (AUSTRALIA), Australia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04724372v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dimensions cognitives individuelles et collectives dans l’enseignement/apprentissage du français langue seconde et de scolarisation : quand l’interculturel et le plurilinguisme sont en jeu.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Auger</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">séminaire de psycholinguistique, recherche,</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université de Genève., 2024, Genève, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04986788v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Plurilinguisme, francophonies : allophonie et alloglossie (plénière)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Auger</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">colloque international, La Francophonie en marche en France et dans le Monde, innover et créer.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, Aix-Marseille Université, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04986710v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Teacher agency and constraint in a culturally & linguistically diverse French elementary classroom ecology. Paper presentation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francis John Troyan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Auger</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">at the Association Internationale de la Linguistique Appliquée [International Association of Applied Linguistics]</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, Kuala Lumpur, Malaysia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04976938v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pratiques d'enseignement prenant en compte les langues des élèves pour l'acquisition des langues.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Auger</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire GIS REAL2 (réseau en acquisition des langues secondes) AXE Interface acquisition/didactique, Les apports de la didactique à la compréhension des pratiques d’enseignement et leur impact sur l’acquisition des langues secondes/étrangères.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, REAL2, 2024, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04986756v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">“Engaging students and teachers to use their multilingual repertoires as a resource for learning and teaching. Examples in France and Europe”</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Auger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémi Sauvage</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Joint-seminars,</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Columbia University, Yale, 2023, New-York (NY), United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04986861v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Utilisation de l’application suédoise BINOGI</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Auger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurine Dalle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémi Sauvage</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">10ème congrès international de l’EDILIC : Education et Diversité Linguistique et Culturelle</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2023, Copenhague, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04053213v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Usage et pratiques pédagogiques autour d’un outil numérique multilingue : l’exemple de la plateforme Binogi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurine Dalle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémi Sauvage</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Auger</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Xe Colloque international de l’ADCUEFE-CAMPUS FLE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2023, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04446335v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Engaging students and teachers to use their multilingual repertoires as a ressource for learning and teaching. Examples in France and Europe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Auger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémi Sauvage</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conférence invitée, Columbia University</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2023, New York City (NY), United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04446848v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Superdiversity in France: An ecological perspective on a French elementary classroom, AILA, Lyon.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francis John Troyan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Auger</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">AILA</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, LYON, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04976937v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Co-construire une école multilingue inclusive et au-delà. Réflexions à partir des projets européens Listiac et Sirius</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Auger</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">« Plurilinguisme à l’école primaire : valorisation des langues d’héritage des élèves pour une école et une société inclusives »</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Journée d’étude CNRS, Paris 8,, 2023, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04986878v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Parents et enseignants ensemble, pour une éducation bi-plurilingue »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Auger</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Salon de l'Education bilingue.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Maison Albertine, New York, Ambassade de France., 2023, NEW YORK, NY, États-Unis</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04986873v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Language Diamond to learn and teach (through) Languages</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Auger</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Multilingualism and the city</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, University of Ghent, for the Brussels Minister for Multilingualism, the Flemish Parliament and education and the Alderwoman for education of the city of Ghent, 2023, Ghent, septembre., Belgium</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04986866v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le mal-entendu, entre langues et normes. Le malentendu, l’inattendu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Auger</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque international</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, organise par le GIRAL, Bordeaux Montagne,23-24 novembre., 2023, Bordeaux, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04986857v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Médiation linguistique et interculturelle en fle.S : le diamant langagier,</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Auger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémi Sauvage</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Multilinguisme</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université de Roma 3, 2023, ITALIE, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04986900v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« L’éducation plurilingue comme espace de reliance et mises en relation. Tisser les continuités familles-école-communautés au travers d’approches pluriartistiques. Plurilingual Education as reliance and relationality. Weaving spaces of continuities between families, schools and communities through art”, Conférence plénière bilingue</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Auger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Danièle Moore</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Copenhague Éducation plurilingue et Language Awareness au travers des niveaux éducatifs</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 10ème congrès international EDiLiC, 2023, Copenaghen, Denmark</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04986883v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Apports des analyses sur le terrain français du projet Binogi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémi Sauvage</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Auger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurine Dalle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées BINOGI ESCAPE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2023, Toronto ( CA ), Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04446389v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Former les enseignants en pré-service</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémi Sauvage</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Auger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurine Dalle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées BINOGI ESCAPE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2023, Toronto ( CA ), Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04447273v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Language Diamond for Languages for using Pluri-Multilingualism as a resource for teaching and learning,</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Auger</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Languages Matter Tedenski pomenki/Weekly, Slovenian national project Jeziki štejejo -</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Languages Matter Slovenia, discussions, 2022, Ljubljana, Slovenia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04986942v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Plurilinguisme et apprentissage des mathématiques,</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Chesnais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Auger</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">JE des INSPE Occitanie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, INSPE Toulouse et Montpellier, 2022, Agde (34), France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04986916v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didactique de l’oral et de la prononciation en FLE</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémi Sauvage</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Auger</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Centre Saint Louis</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2022, Rome, Italie</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04446373v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Des enseignements sensibles aux langues et aux normes pour construire des compétences scolaires »,</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Auger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Pepiot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Langues, langage en enseignement, apprentissage et formation,</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 4èmes journées des INSPE d'Occitanie,, 2022, Cap d'Agde, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04986911v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Teaching Interculturality : the ecology of self-reflection,</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Auger</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">conference invitee, Talks series on interculturality,</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, université de Shangai University (SUFE)., 2022, SHANGAI, China</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04986952v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enseigner le français et les disciplines en contexte de diversité langagière et culturelle.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Auger</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">JE Diversités des langues et des cultures dans l’Éducation et la Formation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Institut Catholique de Paris., 2022, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04986970v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le rôle des langues familiales dans l’éducation plurilingue et interculturelle en contexte de grande diversité linguistique,</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Auger</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">JE Appropriation des langues non premières et compétences à interagir culturellement en contextes plurilingues</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université d’Amiens., 2022, Amiens, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04987061v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le projet européen LISTIAC : Formation des enseignants, pratiques translangagières, de la maternelle au lycée dans toutes les disciplines. Enjeux et défis.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Auger</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque international, Le plurilinguisme et la gestion de la diversité linguistique et culturelle à l’école Comment faciliter l’entrée dans la littératie pour des élèves plurilingues ?,</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, Aix-Marseille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04986924v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stem Education in a Globalized World: International Perspectives on Critical Teachers Education for Diversity</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Le Pichon-Vortsman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémi Sauvage</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Auger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carole Fleuret</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Multilingual Pedagogies and Digital Technologies to Support Learning STEM in Canadian and French Schools</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, American Educational Research Association, Apr 2022, San Diego, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03565879v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Der Sprachdiamant zur Nutzung des mehrsprachigen Potentials in Schulen und Lehrer innenbildun,</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Auger</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">dans le cadre du projet européen Young children’s language learning pathways.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, CELV/ECML, PALINGUI,, 2022, GRAZ, Austria</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04987065v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Médiation linguistique et interculturel en français langue étrangère et seconde : le diamant langagier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Auger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémi Sauvage</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conférence Invitée</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2022, Rome, Italie</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04446366v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Teaching Interculturality in French contexts,</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Auger</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Talks series on interculturality,</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Beijing university., 2022, PEKIN, China</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04986965v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Utiliser les langues des élèves en cours de sciences : exemple du projet Binogi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurine Dalle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémi Sauvage</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Auger</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sustainable Multilinguism 2021</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2021, Vytautas Magnus University, Lituanie</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03565911v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La consigne en FLS : les approches plurilingues et pluriculturelles comme ressources,</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Auger</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">JE la consigne,</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université de Paul-Valéry de Montpellier 3., 2021, Montpellier, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04987158v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Des enjeux syntaxiques dans les apprentissages mathématiques,</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Auger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Chesnais</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">JE PLURIMATHS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Hache, Mendoca-Dias, 2021, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04987072v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Language competences in the European Education Area,</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Auger</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Day of Languages</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, European Commission, 2021, Bruxelles, Belgium</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04987157v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modélisation théorique et ressources pour les enseignants de la maternelle à l’université, J</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Auger</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées Compalang, 2nd édition,</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université de Toulouse, ournées Compalang, 2nd édition, Toulouse, octobre, https://www.canal-u.tv/chaines/ut2j/compalangues-2021/modelisation-theorique-et-ressources-pour-les-enseignants-de-la-0, 2021, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04987160v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adapter les outils du Centre Européen des Langues Vivantes au contexte français,</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Auger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jonas Erin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire national Promouvoir le plurilinguisme avec le CELV : Structurer la diffusion des ressources dans le système éducatif français</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Programme FEI, Gouvernement., 2020, Sèvres, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04987161v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’interculturalité : l’arlésienne de la formation initiale des enseignants ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brahim Azaoui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Auger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geneviève Zoïa</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'interculturel dans les formations de l'enseignement supérieur: conceptions, pratiques, enjeux et perspectives</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2018, Le Mans, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01950605v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">For an intercultural teaching renewed of French as a second language and towards a better schooling success for newcomers: a comparison inter-site Canada-France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Auger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carole Fleuret</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">American Educational Research Association AREA 2017 Annual Meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2017, San Antonio, Texas, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01609891v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le travail collaboratif pour apprendre et enseigner</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Mailles-Viard Metz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Auger</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conférence Education prioritaire, Rectorat Académie de Montpellier</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2017, Montpellier, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01834508v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Acquisition et didactique d’une L2 : du milieu naturel au milieu institutionnel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Guiraud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémi Sauvage</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Auger</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées du Réseau d’Acquisition des Langues secondes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2017, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01596567v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">MOUV : se motiver et s’orienter à l’université grâce au virtuel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Mailles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Auger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Dufour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémi Sauvage</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chrysta Pélissier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées d’étude des ESPE Occitanie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2017, Narbonne, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02474815v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pour une didactique interculturelle renouvelée du français langue seconde : la place de la littérature de jeunesse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carole Fleuret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Auger</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque annuel de l’ACFAS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2017, Montréal, Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01609895v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vers une prise en compte du plurilinguisme / plurinormalisme à l’Ecole française ? Sortir du stéréotype du bilingue à l'Ecole française ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Auger</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Congrès International des Linguistes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2013, Genève, Switzerland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01609897v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diversity in Majority Language</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Auger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patricia Lamarre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gail Prasad</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">World Congress of Modern Languages</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2015, Niagara, Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01609901v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les locuteurs gitans de Perpignan : problèmes d’évaluation et variations prosodiques en catalan roussillonnais</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémi Sauvage</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Auger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Hirsch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Matheu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Regards actuels et prospectifs sur l’évaluation des apprentissages complexes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2015, Ottawa, Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01596463v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le français face ou avec les autres langues</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Auger</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque international « Le français face ou avec les autres langues », Uppsala, Suède, février 2013</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, Uppsala, Suède</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03075921v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Séminaire intergouvernemental au Conseil de l'Europe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Auger</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire intergouvernemental, « Relever le défi des classes multilingues : tirer parti des répertoires plurilingues, gérer les moments de transitions et développer les compétences en langue(s) de scolarisation »</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2012, Strasbourg, France. 20 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03077312v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Who is afraid of plurilingualism</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Auger</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">« Who is afraid of plurilingualism ?», Bruxelles, octobre 2012</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, Bruxelles, Belgium</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03072657v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Intercompréhension et continuum linguistiques et culturels en matière d'enseignement des langues romanes : vers le développement d'une compétence plurilingue et pluriculturelles de l'apprenant</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Auger</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Intercompréhension et continuum linguistiques et culturels en matière d'enseignement des langues romanes : vers le développement d'une compétence plurilingue et pluriculturelles de l'apprenant</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, France. pp.30-36</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00965921v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comparing our languages</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Auger</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">"Comparing our languages : projet Bridge IT (immigrants and NTIC)", Université de Barcelone, 2011</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, Barcelone, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03075923v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’Ecole en France, un contexte mondialisé ? Vers une didactique plurilingue et pluriculturelle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Auger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémi Sauvage</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La didactique plurilingue et pluriculturelle à l’épreuve du terrain éducatif. Contrainte, résistances, tensions.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, Paris, France. pp.15-26</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01148831v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elèves nouvellement arrivés en France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Auger</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">"Elèves nouvellement arrivés en France : état des lieux", Université de Fribourg, mars 2011</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, Fribourg, Suisse</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03072658v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Interpellation et violence verbale : essai de typologisation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Béatrice Fracchiolla</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Auger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claudine Moïse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christina Romain-Schultz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'interpellation perspectives linguistiques et didactiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 16-17 mai, Maison de la recherche de la Sorbonne, Paris., May 2008, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03133240v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Une didactique de l'interculturel possible auprès des enfants nouvellement arrivés</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Auger</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">"Quelle didactique de l'interculturel dans les nouveaux contextes d'enseignement-apprentissage du FLE/S ?", Université Catholique, Louvain-la-Neuve, 20-22 janvier 2005</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, Louvain-la-Neuve, Belgique. 217 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02910523v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Relation à l'altérité dans le choix des prénoms des enfants de couples mixtes franco-arabes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Auger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Moïse C.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Relation à l'altérité dans le choix des prénoms des enfants de couples mixtes franco-arabes </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, Tunisie. pp.231-249</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00965927v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéréotypes et stéréotypages du bilinguisme en classe de français langue seconde et minoritaire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Auger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Phyllis Dalley</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Roy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque international "Stéréotypage, stéréotypes : fonctionnements ordinaires et mises en scène", Université Paul Valéry, Montpellier, 21-23 juin 2006</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, Montpellier, France. pp.25-36</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02910522v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Va te faire intégrer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Auger</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque international franco-québécois "La langue et l'intégration des immigrants", Université Paris 3-Sorbonne Nouvelle, Université McGill de Montréal, Paris, 9-10 novembre 2005, Montréal, 8-9 décembre 2005</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, Paris, France. pp.315-329</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02910521v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La sociolinguistique du changement : le cas du bilinguisme stéréotypé en classe de français langue seconde et en milieu minoritaire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Auger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Dalley</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvaine Roy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La sociolinguistique du changement : le cas du bilinguisme stéréotypé en classe de français langue seconde et en milieu minoritaire </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, France. pp.25-36</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00965930v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les approches interculturelles : un contrepoids possible aux représentations xénophobes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Auger</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les approches interculturelles : un contrepoids possible aux représentations xénophobes </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, Grèce. pp.179-191</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00965941v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analyse et pratique d'un contexte singulier mais pluriel : les enfants nouvellement arrivés dans le Gard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Auger</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Analyse et pratique d'un contexte singulier mais pluriel : les enfants nouvellement arrivés dans le Gard </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, France. pp.111-116</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00965943v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Conscience phonologique et apprentissage du FLS en CLIN</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémi Sauvage</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Auger</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Congrès International ALA, Plurilinguisme et conscience linguistique : quelles articulations ?</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2006, Le Mans, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01139623v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Promesses et limites de l'approche communicative en matière de relation langue-culture</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Kavadia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Joannopoulou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Tsangalidis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Auger</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Promesses et limites de l'approche communicative en matière de relation langue-culture </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, Roumanie. pp.84-92</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00965948v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Poster Comparons nos langues / comparing our languages</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Auger</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">colloque ALA-EDILIC (language awareness),</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00965989v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Faire l'engagement dans la presse sur la question des banlieues en France. Une analyse du discours journalistique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Auger</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Faire l'engagement dans la presse sur la question des banlieues en France. Une analyse du discours journalistique </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2001, France. pp.367-380</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00965951v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La représentation de l'hispanité chez des élèves français : constat et urgence d'une pédagogie interculturelle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Auger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clerc S.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La représentation de l'hispanité chez des élèves français : constat et urgence d'une pédagogie interculturelle</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, Espagne. pp.980-992</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00965938v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Plurilinguisme et Education</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Auger</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">"Plurilinguisme et Education", Goethe-Universität Frankfurt/Main, Institut für Romanische Sprachen, 2006</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, Francfort-sur-le-Main, Allemagne</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03075924v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Difficultés et stratégies palliatives dans l'enseignement-apprentissage aux enfants nouvellement arrivés</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Auger</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Difficultés et stratégies palliatives dans l'enseignement-apprentissage aux enfants nouvellement arrivés </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, France. 6 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00965956v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Des malentendus constructifs en didactique des langues-cultures</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Auger</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Des malentendus constructifs en didactique des langues-cultures </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, Tunisie. pp.285-292</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00965957v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Violence verbale : malentendu ou mésentente</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Auger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Moïse C.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Violence verbale : malentendu ou mésentente </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, Tunisie. pp.293-302</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00965954v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La discussion comme moyen de construire et se construire pour des Enfants Nouvellement Arrivés</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Auger</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La discussion comme moyen de construire et se construire pour des Enfants Nouvellement Arrivés </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, France. pp.9</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00965964v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'oral chez les ENA (enfants nouvellement arrivés) : développement et entraînement en contexte scolaire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Auger</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'oral chez les ENA (enfants nouvellement arrivés) : développement et entraînement en contexte scolaire</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, France. pp.8</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00965962v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Du dialogisme pour nommer l'autre en contexte scolaire interculturel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Auger</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Du dialogisme pour nommer l'autre en contexte scolaire interculturel</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, France. pp. 241-252</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00965970v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Interactions verbales : langage et métalangage d'une socialisation culturelle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Auger</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Interactions verbales : langage et métalangage d'une socialisation culturelle </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2002, France. pp.6</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00965975v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cerner les formes du discours (didactique) d'un enseignant et d'un géologue et leurs impacts en terme de co-activité avec les élèves</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Auger</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cerner les formes du discours (didactique) d'un enseignant et d'un géologue et leurs impacts en terme de co-activité avec les élèves </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, France. pp.8</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00965967v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dimensions identitaires des participants aux interactions orales en classe : le cas d'une classe ZEP d'un collège de Perpignan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Auger</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Dimensions identitaires des participants aux interactions orales en classe : le cas d'une classe ZEP d'un collège de Perpignan </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2002, France. pp.185-196</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00965976v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Identité méditerranéenne à l'épreuve de la migration : l'exemple des couples franco-arabes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Auger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Moïse C.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Identité méditerranéenne à l'épreuve de la migration : l'exemple des couples franco-arabes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, France. pp.39-50</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00965968v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Prédication et opérations énonciatives, le cas de la modalisation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Auger</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Prédication et opérations énonciatives, le cas de la modalisation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2001, France. pp.261-272</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00965980v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sciences du langage/Sciences de l'information & de la communication : remarques sur quelques convergences</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Auger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacobi D.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sciences du langage/Sciences de l'information &amp; de la communication : remarques sur quelques convergences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2002, France. pp.96-106</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00965978v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Concevoir l'analyse des manuels de français langue étrangère : les désignants identitaires, une alternative pour cerner la compétence culturelle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Auger</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Concevoir l'analyse des manuels de français langue étrangère : les désignants identitaires, une alternative pour cerner la compétence culturelle</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2000, France. pp.198-203</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00965982v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Poster De l'implication/application de l'analyse du discours et des interactions en milieu institutionnel (scolaire)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Auger</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Linguistique impliquée, linguistique appliquée, Journée de l'AFLA (association française de linguistique appliquée)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2001, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00965990v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Construction triadique des représentations identitaires dans le discours des manuels de français langue étrangère de l'Union Européenne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Auger</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Construction triadique des représentations identitaires dans le discours des manuels de français langue étrangère de l'Union Européenne</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2000, France. pp.105-114</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00965985v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les formes du stéréotype dans les manuels de français langue étrangère : quelques usages pour quelques stratégies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Auger</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les formes du stéréotype dans les manuels de français langue étrangère : quelques usages pour quelques stratégies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2000, France. pp.16</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00965983v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pertinence de la prise en compte des représentations dans l'élaboration des manuels de français langue étrangère</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Auger</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pertinence de la prise en compte des représentations dans l'élaboration des manuels de français langue étrangère</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1999, France. pp.33-36</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00965987v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Poster Représentations du réel dans des manuels de français langue étrangère du Portugal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Auger</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Interdisciplinarité et Cognition : Les multiples approches, du traitement de l'information aux systèmes dynamiques et à l'énaction</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1999, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00965991v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Construction et fonctionnements du discours dans des manuels de langue</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Auger</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Construction et fonctionnements du discours dans des manuels de langue </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1999, France. pp.71-82</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00965986v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Poster de conférence (3)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Former les enseignants en pre-service</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Auger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémi Sauvage</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Teaching STEM to multilingual students conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, Toronto, Canada. </w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04986890v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comprendre et analyser la violence verbale.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Béatrice Fracchiolla</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claudine Moïse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Auger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christina Romain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Congrès national. Réseau national des maisons des Sciences de l’Homme. « Quelles sciences humaines et sociales pour le 21e siècle ? : Prospective, réflexions, échanges ».</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2012, Caen, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01853804v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">comparing our language</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Auger</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque ALA-EDILIC (language awarness), Université du Maine, Le Mans, 1-7 juillet 2006</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, Le Mans, France. 2006</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03076450v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ouvrages (24)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Accueillir les élèves nouvellement arrivés. Faire réussir les élèves allophones à l'école (cycles 2, 3 et UPE2A)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Auger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Guiraud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">ESF, coll. « Je me lance en classe », 2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (ouvrage de synthèse)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04955451v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Avec vous en Maths. Accompagner les élèves allophones : de la 6e à la 3e.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Auger</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Hatier Didier, 96 p., 2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (manuel)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04955511v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Avec vous en Sciences. Accompagner les élèves allophones : de la 6e à la 3e.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Auger</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Hatier Didier, 96 p., 2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (manuel)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04955514v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Avec vous au collège : de la 6e à la 3e</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Auger</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Hatier didier, 76 p., 2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (manuel)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04955510v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Défis et richesses des classes multilingues. Construire des ponts entre les cultures</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Auger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Le Pichon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Coll. Pédagogies. ESF, 2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (ouvrage de synthèse)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04955473v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Espaces éducatifs plurilingues et multiculturels en milieu scolaire pour les enfants de la migration</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Tochon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Auger</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Deep university Press. 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02062865v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Violence verbale et Ecole</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Auger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christina Romain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">L’Harmattan, coll. "Enfances &amp; Langage", 274 p., 2015, Jérémi Sauvage</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01609806v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les langues au cœur de l'éducation : principes, pratiques, propositions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Coste</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Auger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Et Al.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Cortil-Wodon (Belgique) Editions Modulaires Européennes, pp.230, 2013</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00963908v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Violences verbales</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Béatrice Fracchiolla</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claudine Moïse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Schultz-Romain Christina</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Auger</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Presses universitaires de Rennes, pp.170, 2013, 978-2-7535-2672-3</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00840046v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Processus d’enseignement-apprentissage et processus d’acquisition</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémi Sauvage</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Auger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christelle Dodane</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">PULM</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, Travaux de Didactique du Français Langue Etrangère (67-68), 2012, Processus d’enseignement-apprentissage et processus d’acquisition, Bruno Maurer</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01821766v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Interactions et interculturalité : variété des corpus et des approches</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Auger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Béal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Demougin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Peter Lang, pp.398, 2012, Transversale (linguistique), volume 31</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00963914v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Acquisition et didactique des langues</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémi Sauvage</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christelle Dodane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Auger</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Presses Universitaires de la Méditerannée</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, Acquisition et Didactique des langues (65-66), 2011, Bruno Maurer</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01821799v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Élèves Nouvellement Arrivés en France. Réalités et perspectives en classe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Auger</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Editions des Archives Contemporaines, pp.155, 2010</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00956873v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pour une didactique des imaginaires dans l'enseignement-apprentissage des langues étrangères</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Auger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fred Dervin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Suomela-Salmi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">L'Harmattan, pp.219, 2009</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00963918v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId286" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La violence verbale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Auger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claudine Moïse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Béatrice Fracchiolla</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christina Schultz-Romain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">L'Harmattan, 231 p., 2008</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId286" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03050944v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">De l'impolitesse à la violence verbale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claudine Moïse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Auger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christina Schultz-Romain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Béatrice Fracchiolla</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">L'Harmattan, Collection Espaces Discursifs, pp.288, 2008</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00840095v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId288" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La violence verbale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Auger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claudine Moïse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Béatrice Fracchiolla</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christina Schultz-Romain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">L'Harmattan, 288 p., 2008</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId288" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03050943v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId289" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">De l'impolitesse à la violence verbale.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claudine Moïse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Auger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christina Schultz-Romain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Béatrice Fracchiolla</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">L'Harmattan, Collection Espaces Discursifs, pp.231, 2008</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId289" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00840079v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId290" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Constructions de l’interculturel dans les manuels de langue</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Auger</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">EME, 234 p., 2007</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId290" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03050145v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId291" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le manuel de langue : objet de construction de l'interculturel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Auger</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Editions Modulaires Européennes/InterCommunication, pp.250, 2007</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId291" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00956877v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId292" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Former les professeurs de langues à l'interculturel, à la rencontre des publics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Auger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">I. Belu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId294" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Louis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Cortil-Wodon (Belgique), Editions Modulaires Européennes/ InterCommunication, pp.269, 2006</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId292" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00963921v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId295" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les représentations interculturelles en didactique des langues-cultures, enquêtes et analyses</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Auger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId296" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M.C. Allen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId297" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Gardies</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId298" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Kotul</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">l'Harmattan, pp.143, 2003</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId295" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00963929v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId299" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les jeunes chercheurs et la langue : fonctionnements, représentations, enseignement & apprentissage</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId300" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Perea</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Auger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId301" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patricia Gardies</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId302" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sénamin Amedegnato</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId303" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandra Sramski</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2000</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId299" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03077353v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId304" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J'avance ! méthode de français, niveau II</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Auger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId305" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Amosu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId306" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y. Mojola</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId307" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Sonaiya</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Dokun Publishing House, Ibadan, Nigéria, pp.176, 1999</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId304" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00963930v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (57)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId308" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Inclusion et relations en contexte d’enseignement-apprentissage aux élèves allophones nouvellement arrivés en France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Auger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Miquel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Dans Bruley et Cadet L. (dir). Enseigner le français en contexte migratoire : ingénieries, littératie, inclusion</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Peter Lang Verlag, pp.387-410, 2024, </w:t></w:r><w:hyperlink r:id="rId309" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3726/b21443⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId308" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04955477v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId310" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oser s’écrire pour mieux se faire comprendre et viser une cohérence pour l’action</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Auger</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Auger, N. (2023). Oser s’écrire pour mieux se faire comprendre et viser une cohérence pour l’action », Autobiographie, réflexivité et construction des savoirs en didactique des langues, Muriel Molinié, Postface de Sabine Vanhulle</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, L’Harmattan, coll. Didactique des langues et des littératures, pp.221-230., 2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId310" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04955479v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId311" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Teaching interculturality : The ecology of self-reflection as a priority</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Auger</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">in Dervin F., Yuan M., Sude, Teaching interculturality “otherwise”</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Routledge, pp.187-199, 2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId311" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04955483v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId312" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Special Case of Education for Migrants: Children”</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Auger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId313" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Little</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">In Byram, M., Fleming, M., Sheils, J., Quality and equity in education: a practical guide to the council of europe vision of education for plurilingual, intercultural and democratic citizenship</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Multilingual Matters, pp.156-179, 2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId312" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04955487v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId314" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Familles migrantes en situation précaire, fracture numérique et éducation formelle, informelle et non-formelle. L’exemple du projet SIRIUS à Montpellier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémi Sauvage</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Auger</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pierre-Olivier Weiss &amp; Maurizio Ali. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L’Éducation aux marges en temps de pandémie : précarités, inégalités et fracture numérique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Presses universitaires des Antilles, pp.181-208, 2022, </w:t></w:r><w:hyperlink r:id="rId315" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/pua.weiss.2022.01.0181⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId314" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04446230v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId316" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Que faire en formation de la pluralité des langues ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Auger</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">in Françoise Lorcerie F. (dir), Education et diversité. Les fondamentaux de l’action.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Presses universitaires de Rennes, pp.235-249, 2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId316" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04955490v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId317" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La part langagière des migrations à l’école. Dynamiques des langues et du langage dans les classes plurilingues au travers de la lecture d’albums de jeunesse.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Auger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carole Fleuret</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Dans L. Le Ferrec et M. Veniard (Dirs.) La part langagière des migrations : perspectives pluridisciplinaires.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Lambert Lucas, pp.221-235., 2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId317" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04955493v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId318" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« La présence de la langue française dans le monde : enjeux des représentations »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Auger</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">le FLE et la francophonie dans le monde, J-L Chiss (dir)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Armand collin, pp. 81-113., 2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId318" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05241601v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId319" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Que faire en formation de la pluralité des langues ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Auger</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Françoise Lorcerie. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Education et diversité. Les fondamentaux de l’action</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Presses universitaires de Rennes, pp. 235-249., 2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId319" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02062869v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId320" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The future of plurilingual language education</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Auger</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">edited by Drs. Enrica Piccardo (OISE/University of Toronto), Aline Germain-Rutherford (University of Ottawa) and Geoff Lawrence (York University). </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Plurilingual Handbook in Language Education</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Routledge, pp.465-483., 2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId320" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02062867v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId321" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">“Examining the Nature and Potential of Plurilingual Language Education: Toward a Seven-step Plurilingual Language Education Framework”</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Auger</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Plurilingual Handbook in Language Education, edited by Drs. Enrica Piccardo, Aline Germain-Rutherford and Geoff Lawrence</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Routledge, pp.465-483, 2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId321" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04955495v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId322" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Translanguaging, recours aux langues et aux cultures de la classe autour de la littérature de jeunesse pour des publics allophones d’Ottawa (Canada) et de Montpellier (France) : opportunités et défis pour la classe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carole Fleuret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Auger</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">OLBI Working Papers</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, vol. 10, pp. 107-136., 2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId322" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02062848v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId323" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Épreuve d’analyse d’une situation professionnelle. Français Langue Étrangère et Seconde</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId324" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucile Cadet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Auger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémi Sauvage</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Anne Griffet. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Préparation au CAPES de Lettres Modernes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Ellipses, pp.357-392, 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId323" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03161855v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId325" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Inclusive Education for Non-French-Speaking Schoolchildren (in Metropolitan France):Obstacles, Institutional Opportunities and Present-Day Teaching Practices</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Auger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId326" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maryse Adam-Maillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId327" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Thamin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">HARRISON K., SADIKU M., TOCHON F. (dirs). </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Displacement Planet Earth: Plurilingual Education and Identity for 21st Century</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Deep University Press, Blue Mounds, University of Wisconsin, USA., 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId325" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02062870v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId328" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Théorie des opérations énonciatives »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Auger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId329" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Fauré</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">DETRIE C., VERINE B. &amp; STEUCKARDT A. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Termes et Concepts pour l’analyse du discours </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Honoré Champion, 2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId328" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01609905v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId330" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Developing competence for French as a foreign language within a plurilingual paradigm</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Auger</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Coffey S., Wingate U. (dir). </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">New Directions in Foreign Language Education Research.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Routledge (Taylor and Francis), pp.151-164, 2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId330" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02062872v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId331" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frontières linguistiques dans les approches de la langue en théorie et en pratique. L’impact des contextes migratoires pour repenser l’enseignement en France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Auger</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Gorovitz, S. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Frontières linguistiques en contextes migratoires. Citoyennetés en construction</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, L'Harmattan, pp.139-162, 2017, Frontières linguistiques en contextes migratoires. Citoyennetés en construction</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId331" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01609795v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId332" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« multilinguisme »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId333" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chantal Charnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Auger</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">DETRIE C., VERINE B. &amp; STEUCKARDT A. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Termes et Concepts pour l’analyse du discours </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Honoré Champion, 2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId332" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01609911v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId334" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« sociolinguistique », « variation linguistique », « Diglossie/bilinguisme »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId335" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Bres</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Auger</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">DETRIE C., VERINE B. &amp; STEUCKARDT A. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Termes et Concepts pour l’analyse du discours </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Honoré Champion, 2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId334" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01609907v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId336" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Que révèlent les parcours et les pratiques des enseignants en classe de français ? Éléments de réflexions sur les conflits cognitifs et méthodologiques face aux traditions didactiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Auger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId324" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucile Cadet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pégaz Paquet A. et Cadet L. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les langues à l’école, la langue de l’école</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Artois Presses Université, coll. Etudes linguistiques-didactique des langues, pp.47-66, 2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId336" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01609797v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId337" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tous pret des boches</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Auger</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Agnès Steuckardt </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Entre village et tranchées - L'écriture de Poilus ordinaires</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Inclinaison, pp.143-155, 2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId337" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01609803v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId338" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Violence scolaire langage et renversement de pratique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Auger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christina Romain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Dipralang. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Violence verbale et école</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId339" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'Harmattan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 2015, Enfance et langage, 978-2-343-04841-3</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId338" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01440856v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId340" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Violence verbale au travers des classes ZEP : enjeux des langues et des variations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Auger</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Auger N., Romain C. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Violence verbale et École</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, L’Harmattan, coll. Enfance et langages, pp.22-40, 2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId340" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01609801v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId341" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mises en œuvre possibles des approches plurielles dans des contextes sociaux et didactiques résonnants : des terrains de Michel Candelier à ceux des élèves nouvellement arrivés en France (ENA)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Auger</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Troncy C. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Didactique du plurilinguisme. Approches plurielles des langues et des cultures. Autour de Michel Candelier</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, P.U.R., pp.275-280, 2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId341" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01609804v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId342" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Exploring the use of migrant languages to support learning in mainstream classrooms in France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId343" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Leung C.</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId344" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Little D.</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Piet van Avermaet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Auger</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Managing Diversity in Education</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Multilingual matters, pp.328, 2013</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId342" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00963952v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId345" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le stéréotype en classe et dans les manuels de langues : un outil de réflexion pour la didactique/ O estereótipo na sala de aula e nos livros didáticos de línguas: uma ferramenta de reflexão para a didática</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId346" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria Lúcia Jacob D. de Barros</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId347" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Márcio Venício Barbosa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId348" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christianne Benatti Rochebois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Auger</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Recherches en didactique des langues - Thèmes majeurs - Pesquisas em didática de línguas estrangeiras grandes temas</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Ed. Bilíngue. Belo Horizonte : Faculdade de Letras/UFMG, pp.167, 2013</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId345" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00963956v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId349" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Répertoires langagiers, interactions didactiques et co-construction du langage à l'école primaire : l'exemple de la discussion</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Auger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martine Kervran</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le plurilinguisme, 20 ans après ?,</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Ed. EME, pp.397, 2013</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId349" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00963960v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId350" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Violences verbales. Analyses, enjeux et perspectives. Introduction.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Béatrice Fracchiolla</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claudine Moïse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christina Romain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Auger</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Béatrice Fracchiolla, Claudine Moïse, Christina Romain et Nathalie Auger </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Violences verbales. Analyses, enjeux et perspectives.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId351" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Presses Universitaire de Rennes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.9-16, 2013, 978-2-7535-2672-3</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId350" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01845990v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId352" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Favoriser les approches interculturelles et interlinguistiques : comment tirer parti des répertoires plurilingues et pluriculturelles des élèves ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Auger</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le français comme langue de scolarisation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, scérén CNDP-CRDP, pp.168, 2012</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId352" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00963962v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId353" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quelles constructions identitaires des élèves en classe d'immersion ? Perspectives comparées : Canada/France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Auger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvaine Roy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">construction identitaire à l'école. Perspectives didactiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, L'Harmattan, pp.222, 2012, coll. Enfance &amp; Langages</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId353" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00963961v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId354" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Présentation : la didactique interculturelle à l'épreuve de l'analyse des conversations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Auger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId355" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Béal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId356" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Demougin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Interactions et interculturalité : variété des corpus et des approches</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Peter Lang, pp.398, 2012</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId354" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00963966v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId357" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Introduction générale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Auger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId355" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Béal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId356" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Demougin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Interactions et interculturalité : variété des corpus et des approches</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Peter Lang, pp.398, 2012, coll. Transversale (linguistique), volume 31</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId357" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00963964v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId358" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Interculturalité et construction culturelle des catégories du genre en classe d’accueil</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Auger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Béatrice Fracchiolla</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Duchêne, Antoine et Moïse, Claudine (eds.). </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Genre, Language et sexualités</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nota Bene, p. 229-251., 2011</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId358" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01494510v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId359" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analyse de dispositifs universitaires FLE/S d'accompagnement au développement de compétences réflexives</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId360" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Muriel Molinié</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Auger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId361" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Goï</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId362" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Guillaumin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Formation linguistique en contextes d'insertion. Compétences, posture, professionnalité : concevoir un cadre de référence(s)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Peter Lang Coll. Transversales (Langues, sociétés, cultures et apprentissages), pp.177-194., 2011</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId359" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01476553v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId363" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les manuels : analyser les discours</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId364" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Blanchet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId365" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Chardenet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Auger</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Guide pour la recherche en didactique des langues. Approches contextualisées</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, éditions des archives contemporaines, pp.523, 2011</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId363" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00963967v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId366" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Malentendus interculturels et pratiques et tensions didactiques dans l'enseignement-apprentissage du français langue première et langue autre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Auger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christina Romain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ph. Blanchet &amp; D. Coste. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">"Regards critiques sur la notion d'«interculturalité» : Pour une didactique de la pluralité linguistique et culturelle"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, L'Harmattan, pp.97-115, 2010</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId366" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03113573v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId367" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Malentendus interculturels et pratiques et tensions didactiques dans l’enseignement-apprentissage du français langue première et langue autre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Auger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christina Romain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">P. Blanchet et D. Coste (Eds.). </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Regards critiques sur la notion d’ « interculturalité » pour une didactique de la pluralité linguistique et culturelle</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, L'Harmattan, pp.97-114, 2010</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId367" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03573170v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId368" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le français, cette autre langue à comparer. Une question en miroir : l'apprentissage et l'enseignement du français aux Elèves Nouvellement Arrivés en France (ENA)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Auger</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Colette Corblin; Jérémi Sauvage. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'enseignement des langues vivantes étrangères à l'école. Impacts sur le développement de la langue maternelle</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, L'Harmattan, pp.79-96, 2010, coll. Enfance et langages, 978-2-296-11640-5</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId368" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00963977v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId369" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Prise de conscience de la place et du rôle des imaginaires dans l'apprentissage d'une langue</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Auger</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Nathalie Auger; Fred Dervin et Eija Suomela-Salmi. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pour une didactique des imaginaires dans l'enseignement-apprentissage des langues étrangères</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, L'Harmattan, pp.59-73, 2009</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId369" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03055940v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId370" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Va te faire intégrer', des freins à l'intégration : pratiques interactionnelles et représentations dans le milieu scolaire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Auger</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La langue et l'intégration des immigrants (sociolinguistique, politiques linguistiques, didactique)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, l'Harmattan, pp.406, 2008, série Etudes Culturelles, Logiques sociales</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId370" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00963990v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId371" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D'une méthodologie ethnographique à la transformation des pratiques de classe : le cas des élèves migrants en France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Auger</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ecoles plurilingues - multilingual schools : Konzepte, Institutionen und Akteure</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Peter Lang, pp.432, 2008, cool. Langue, Multilinguisme et changement social</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId371" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00963985v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId372" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">De la violence verbale, pour une sociolinguistique des discours et des interactions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Auger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claudine Moïse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Béatrice Fracchiolla</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Schultz-Romain Christina</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Durand J. Habert, B. et Laks, B. (Eds). </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Actes du Congrès Mondial de Linguistique Française.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, pp.631-643, 2008, </w:t></w:r><w:hyperlink r:id="rId373" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/cmlf08140⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId372" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02504438v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId374" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le rôle des représentations dans l'intégration scolaire des enfants allophones ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Auger</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Immigration, École et didactique du français</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Didier, pp.303, 2008, collection Langues et didactique</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId374" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00963989v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId375" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'accueil et la scolarisation des enfants nouvellement arrivés en France : une minorité francophone en devenir aux besoins pédagogiques spécifiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Auger</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Francophonie, minorités et pédagogie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Les Presses de l'Université d'Ottawa, pp.342, 2008</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId375" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00963987v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId376" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comparons nos langues : un outil d'empowerment pour ne pas oublier son plurilinguisme</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Auger</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conscience du plurilinguisme</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Presses universitaires de Rennes, pp.280, 2008</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId376" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00963981v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId377" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Éléments de réflexion sur les pratiques méthodologiques en français langue seconde</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Auger</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le français langue seconde : un concept et des pratiques en évolution</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, De Boeck et Larcier, pp.252, 2007, coll. Perspectives en éducation et formation</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId377" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00963999v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId378" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Une didactique de l'interculturel possible auprès des enfants nouvellement arrivés</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Auger</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Langue scolaire, diversité linguistique et interculturalité</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Editions Modulaires Européennes/ InterCommunication, pp.242, 2007, coll. IRIS (Innovations dans les Relations Interculturelles et Socioéconomiques)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId378" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00963992v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId379" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Relation à l'altérité dans le choix des prénoms des enfants de couples mixtes franco-arabes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Auger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claudine Moïse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Bachir Koudhai. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La différence</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId380" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Université de Kaïrouan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.231-250, 2007, 9789973997739</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId379" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02498309v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId381" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les représentations de l'hispanité chez des élèves français</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Auger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId382" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Clerc</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Manuel Bruña Cuevas; María de Gracia Caballos Bejano; Inmaculada Illanes Ortega; Carmen Ramírez Gómez; Anna Raventós Barangé. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La cultura del otro : español en Francia, francés en España = La culture de l'autre : espagnol en France, français en Espagne</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Departamento de filología francesa, universidad de Sevilla; Asociación de profesores de francés de la universidad española (APFUE); Société des hispanistes français (SHF), pp.980-992, 2006</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId381" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03076990v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId383" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Résilience verbale et traumatisme du langage. Approche psycholinguistique dans la communication. Réactions au texte de Michelle Van Hooland</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Auger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Béatrice Fracchiolla</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claudine Moïse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Psychosociolinguistique, Les facteurs psychologiques dans les interactions verbales</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, L'Harmattan, pp.95-107, 2005</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId383" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02506164v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId384" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Violence verbale, malentendu ou mésentente ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Auger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claudine Moïse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">G. Bacha, G. Laroux et A. Séoud. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le malentendu</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Presses Internationales de la Faculté des Lettres de Sousse, pp.293-302, 2005</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId384" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02502373v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId385" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Réactions au texte de Michelle Van Hooland</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Auger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId386" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Fracchiolla</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId387" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Moïse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Psychosociolinguistique, Les facteurs psychologiques dans les interactions verbales</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, L'Harmattan, pp.212, 2005</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId385" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00964008v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId388" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quelle posture de l'enseignant pour la scolarisation des élèves nouvellement arrivés ou plurilingues ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Auger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId389" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Terrades O.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">École, langues et modes de pensée</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Scérén, CRDP Académie de Créteil, coll. Repères pour agir, pp.182, 2005, série " disciplines : valorisation des innovations pédagogiques</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId388" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00964013v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId390" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Identités méditerranéennes à l'épreuve de la migration : l'exemple de couples franco-arabes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Auger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claudine Moïse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Henri Boyer. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Langues et contacts de langues dans l’aire méditerranéenne</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId391" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'Harmattan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.39-51, 2004, Sociolinguistique</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId390" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02506217v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId392" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les interactions verbales : une problématique transversale pour l'enseignement du français</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Auger</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Langue et communication en classe de français</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Editions Modulaires Européennes, pp.236, 2003, collection Proximités - didactique, Cortil-Wodon (Belgique)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId392" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00964014v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId393" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les représentations interculturelles dans les manuels de français langue étrangère en usage dans l'Union européenne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Auger</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les représentations interculturelles en didactique des langues-cultures, Enquêtes et analyses</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, l'Harmattan, pp.146, 2003, coll. Langue et parole</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId393" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00964015v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId394" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claro qué y'a du miel' : mélange de langues chez des hispanophones en situation professionnelle en France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Auger</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Comment les langues se mélangent, codeswitching en francophonie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, l'Harmattan, pp.182, 2001</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId394" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00964016v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Autre publication scientifique (22)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId395" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Préface du livre de Cynthia EID et Judith PATOUMA.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Auger</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Plurilinguisme et pluriculturalisme - Techniques et pratiques de classe</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, pp.5-7</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId395" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04955502v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId396" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Listiac, des enseignements sensibles aux langues dans toutes les classes (de la maternelle au lycée, ressources vidéos, guides)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Auger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Pepiot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId396" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04976933v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId397" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">SITE WEB : LISTIAC (Linguistically Sensitive Teaching In All Classrooms), des enseignements sensibles aux langues dans toutes les classes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Auger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Pepiot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2023, https://listiac.univ-montp3.fr/</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId397" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04798360v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId398" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Challenges and practices for teachers’ education”, https://www.youtube.com/watch?v=uWC63faRTSc (minutes 29 à 49)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Auger</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId398" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04990407v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId399" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diversité, plurilinguisme et éducation, https://www.youtube.com/watch?v=FsHhCm1zASE</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Auger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Coste</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId400" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Gajo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId399" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04990404v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId401" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elizabeth SUEN et Barbara A. SUEN (2020), Intercultural Communication. A Canadian Perspective</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Auger</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId401" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03801052v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId402" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Préface du livre de Lemoine-Bresson</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Auger</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Croyances et savoirs d’enseignants allemands et français. (Re)penser l’interculturel à l’école</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, pp.5-10</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId402" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04955505v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId403" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Postface du livre de Thibeault J., Fleuret</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Auger</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">C. Didactique du français en contextes minoritaires : Entre normes scolaires et plurilinguismes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, pp.273-279</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId403" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04955503v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId404" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">NESET, Multilingual children and online language learning tools ? NESET Webinar, Webinar 1 / 4 https://nesetweb.eu/fr/news/neset-reunit-des-experts-pour-discuter-de-lavenir-de-lenseignement-des-langues-en-europe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Auger</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId404" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04990419v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId405" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ces élèves (qui) nous élèvent : la recherche universitaire. Quels apports ? https://www.youtube.com/watch?v=BtEk01nQcCQ</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Auger</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId405" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04990414v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId406" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sirius Education et migration : https://siriusfrance.jimdofree.com</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Auger</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId406" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04976932v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId407" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">NESET, The future of language education in Europe: lessons learnt from case studies | NESET Webinar 4/4, https://www.youtube.com/watch?v=A0IPNq5CjMA</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Auger</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId407" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04990422v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId408" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les ressources langagières des apprenants : facilitatrices de l’intégration et du succès scolaires en classe de français langue étrangère</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Auger</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2018, p. 23-36</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId408" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02062874v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId409" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">participation to the final report : National policy and research review for France. Prepared in the framework of data collection for the SIRIUS Watch 2018 ‘Role of non-formal education in migrant and refugee inclusion: links with schools’ ; PDF Role of non-formal education in migrant children inclusion: http://www.sirius-migrationeducation.org/wp-content/uploads/2018/11/SIRIUS-Watch_Full-report-1.pdf.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Auger</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId409" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02062885v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId410" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le MOOC MALEDIVE : un site d’auto-formation pour les enseignants de langue et de culture qui accueillent des élèves migrants dans leur classe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Auger</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2018, p. 61-69</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId410" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02062875v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId411" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">SMITH, H., AUGER N. et al. (2017), Romtels (Roma translanguaging enquiry learning spaces), Erasmus+. Handbook 1: Translanguaging Pedagogy: handbook for teacher, 38 pages, Handbook 2: Translanguaging Pedagogy: handbook for teacher educator, 30 pages, Handbook 3: Schools and Plurilingual Communities Working Together: handbook for schools, 28 pages, versions en anglais et en français. https://research.ncl.ac.uk/romtels</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Auger</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId411" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02062883v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId412" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enquête pour le Parlement européen sur la réussite scolaire des enfants migrants : Review and Monitoring of Migrant Education in the EU (MEMA). Expertise et rapport pour la France.http://www.europarl.europa.eu/thinktank/fr/document.html?reference=IPOL_STU(2017)585903, rapport en ligne http://www.europarl.europa.eu/RegData/etudes/STUD/2017/585903/IPOL_STU(2017)585903_EN.pdf, p. 95-100.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Auger</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2016, pp.95-100</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId412" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02062877v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId413" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">AALTO, E., A. ABEL, N. AUGER, D. GILLY, K. SCHNITZER (2016). Teaching the language of schooling in the context of diversity: Study materials for teacher development. Graz: European Centre for Modern languages / Council of Europe. Online publication available at http://maledive.ecml.at/.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Auger</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId413" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02062880v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId414" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Faire se rencontrer &amp;quot;Interculturalité&amp;quot; et &amp;quot;plurilinguisme&amp;quot; en contexte scolaire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Auger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId415" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Galligani</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId414" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01994607v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId416" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ortolang, gypsylang, Corpus « « Paroles de locuteurs gitans et non gitans sur trois générations à Perpignan » https://www.ortolang.fr/market/corpora/prax000931</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Auger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId417" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martine Marquilló Larruy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Matheu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId418" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giancarlo Luxardo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId416" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02062873v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId419" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comparons nos langues. Démarche d’apprentissage du français auprès d’enfants nouvellement arrivés</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Auger</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2015, https://www.youtube.com/watch?v=_ZlBiAoMTBo</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId419" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02062864v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId420" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">AUGER N., (2015), Université Ouverte des Humanités (UOH) (création UPVM), « Langage, langues et enseignement : Perspectives sociolinguistique et didactique : ressource pour la formation des enseignants ». http://uoh.univ-montp3.fr/sociolinguistique/co/Langage_langues_et_enseignement_web.html</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Auger</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId420" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02062881v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rapport (4)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId421" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Avoir deux langues et plus à l’école maternelle et primaire. Synthèse de la recherche et recommandations. thèse de la recherche et recommandations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Auger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId422" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ranka Bijeljac-Babic</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Conseil scientifique de l'Education nationale. 2025, 40 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId421" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04976924v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId423" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Avoir deux langues et plus à l’école maternelle et primaire. Synthèse de la recherche et recommandations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId422" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ranka Bijeljac-Babic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Auger</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Conseil Scientifique du Ministère de l'Education nationale (CSEN). 2025, 40 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId423" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04955518v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId424" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">AUGER N., (2014), « Oralité, langue et imaginaire chez les populations gitanes de Perpignan. Approches linguistiques et didactiques. » Bilan du projet financé par le Fond social européen (FSE) de la Commission européenne, en partenariat avec la Ville de Perpignan, l’EN, remis aux institutions partenaires, 88 pages.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Auger</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] Praxiling, UPVM. 2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId424" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02062878v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId425" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Projet Conbat+ (Conseil de l'Europe)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Auger</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] CELV. 2011, 59 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId425" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03077311v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId426"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
@@ -186,51 +186,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-05535275v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lina El Murr" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Khalil Saleh" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Pasquier" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Willekens" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alina Danu" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bulcan.2025.08.003" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04445936v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;mi Sauvage" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Auger" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie P&#233;piot" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04052839v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurine Dalle" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/lidil.11659" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04058818v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jose Ignacio Aguilar R&#237;o" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Margaret Bento" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cristelle Cavalla" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Mendon&#231;a Dias" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/glottopol.2894" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04955393v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-montpellier3-paul-valery.hal.science/hal-04852391v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Pepiot" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/lidil.11781" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04948752v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.14746/gl.2022.49.1.03" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04948746v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04948714v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francis John Troyan" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/15348458.2022.2152033" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04948708v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/09500782.2022.2145902" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04948794v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nell Foster" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Piet van Avermaet" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/09500782.2021.1958835" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04955400v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Fleuret" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04948783v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02120262v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brahim Azaoui" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Genevi&#232;ve Zo&#239;a" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04955402v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01596428v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01685330v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Hou&#233;e" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Miquel" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/rdlc.3321" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02062852v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01596391v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Dufour" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01609918v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02062855v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01609842v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Matheu" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01609876v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gail Prasad" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01609845v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katja Schnitzer" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02062861v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01609880v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01609884v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00964031v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sauvage J." TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dodane Ch." TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00964017v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00675301v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Reyal" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Guyader" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles Decraene" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlo Lucchesi" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/bcr3095" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01142983v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Dodane" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01140735v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01491745v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christina Romain" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02504422v2" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;atrice Fracchiolla" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudine Mo&#239;se" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christina Schultz-Romain" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/corela.1023" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00964032v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00725720v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martine Kervran" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00964040v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00964039v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis V." TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00439883v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Dufour" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Josette Cadusseau" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Varlet" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Laure Surena" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giselle P de Faria" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/stem.155" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00964037v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Sauvage" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00964036v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00964041v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00964044v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00964058v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00964059v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03061778v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00965361v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00965357v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00965331v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00964060v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Tallagrand" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Terrades" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00965333v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00965353v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00965367v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00965379v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00965370v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02506180v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00965537v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Doubli V." TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00965538v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00965540v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02508855v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Fillol" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juan Lopez" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00965612v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacobi D." TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00965619v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02512189v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00965632v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00965635v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05455124v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jovan Kostov" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05408082v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=El&#233;da Robo" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Viviane Durand-Guerrier" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Berky Nguala" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Chalier" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04976940v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04986774v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04986762v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04986715v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04724372v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Chesnais" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Jacques Salone" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04986684v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04986695v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04976941v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04990398v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04986792v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04986783v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04986788v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04986710v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04976938v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04986756v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04053213v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04446335v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04986873v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04986878v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04976937v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04446848v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04986900v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04986866v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04986857v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04986883v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dani&#232;le Moore" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04446389v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04447273v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04986861v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04986942v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04986916v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03565879v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Le Pichon-Vortsman" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04986924v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04987065v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04446373v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04986911v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04986952v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04986970v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04987061v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04446366v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04986965v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04987158v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03565911v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04987072v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04987157v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04987160v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04987161v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonas Erin" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01950605v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01609891v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01834508v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Mailles-Viard Metz" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01596567v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Guiraud" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02474815v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Mailles" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chrysta P&#233;lissier" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01609895v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01609897v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01596463v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Hirsch" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01609901v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricia Lamarre" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03075921v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03077312v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03072657v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00965921v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03075923v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01148831v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03072658v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03133240v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christina Romain-Schultz" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00965927v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mo&#239;se C." TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02910523v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02910521v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02910522v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Phyllis Dalley" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Roy" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00965930v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Dalley" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvaine Roy" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00965943v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01139623v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00965948v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Kavadia" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Joannopoulou" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Tsangalidis" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00965989v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00965951v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00965938v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clerc S." TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03075924v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00965941v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00965956v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00965957v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00965954v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00965964v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00965962v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00965970v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00965975v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00965967v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00965976v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00965968v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00965980v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00965978v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00965982v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00965990v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00965983v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00965985v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00965987v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00965991v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00965986v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04986890v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01853804v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03076450v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04955451v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04955514v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04955511v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04955510v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04955473v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Le Pichon" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02062865v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Tochon" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01609806v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00840046v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Schultz-Romain Christina" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00963908v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Coste" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Et Al." TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00963914v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine B&#233;al" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Demougin" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01821766v1" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://revue-tdfle.fr/" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01821799v1" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00956873v1" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00963918v1" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fred Dervin" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Suomela-Salmi" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00840095v1" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03050943v1" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00840079v1" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03050944v1" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00956877v1" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03050145v1" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00963921v1" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Belu" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Louis" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00963929v1" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.C. Allen" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Gardies" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Kotul" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03077353v1" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Perea" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricia Gardies" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;namin Amedegnato" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandra Sramski" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00963930v1" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Amosu" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Mojola" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Sonaiya" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04955477v1" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3726/b21443" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04955479v1" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04955483v1" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04955487v1" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Little" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04446230v1" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/pua.weiss.2022.01.0181" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04955490v1" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04955493v1" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05241601v1" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02062869v1" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02062867v1" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04955495v1" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02062848v1" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03161855v1" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucile Cadet" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02062870v1" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maryse Adam-Maillet" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Thamin" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01609905v1" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Faur&#233;" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02062872v1" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01609795v1" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01609911v1" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chantal Charnet" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01609907v1" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Bres" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01609797v1" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01609803v1" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01440856v1" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.harmattan.fr " TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01609801v1" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01609804v1" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00963952v1" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leung C." TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Little D." TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00963956v1" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria L&#250;cia Jacob D. de Barros" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#225;rcio Ven&#237;cio Barbosa" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christianne Benatti Rochebois" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00963960v1" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01845990v1" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.pur-editions.fr/detail.php?idOuv=3204" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00963962v1" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00963961v1" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00963966v1" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. B&#233;al" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Demougin" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00963964v1" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-sorbonne-nouvelle.hal.science/hal-01476553v1" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muriel Molini&#233;" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Go&#239;" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Guillaumin" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00963967v1" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Blanchet" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Chardenet" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01494510v1" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03573170v1" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00963977v1" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03113573v1" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03055940v1" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00963985v1" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02504438v1" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/cmlf08140" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00963987v1" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00963989v1" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00963981v1" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00963990v1" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00963992v1" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00963999v1" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02498309v1" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.flshk.rnu.tn/fra/pages/192/Publications" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03076990v1" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Clerc" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02502373v1" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02506164v1" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00964008v1" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Fracchiolla" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Mo&#239;se" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00964013v1" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Terrades O." TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02506217v1" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.editions-harmattan.fr/index.asp?navig=catalogue&amp;amp;obj=livre&amp;amp;no=17177&amp;amp;razSqlClone=1" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00964014v1" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00964015v1" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00964016v1" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04955502v1" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04976933v1" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04798360v1" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03801052v1" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04990407v1" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04990404v1" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Gajo" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04955503v1" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04955505v1" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04990414v1" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04976932v1" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04990422v1" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04990419v1" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02062874v1" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02062885v1" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02062875v1" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02062883v1" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02062877v1" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02062880v1" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01994607v1" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Galligani" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02062881v1" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02062864v1" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02062873v1" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martine Marquill&#243; Larruy" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giancarlo Luxardo" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04976924v1" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ranka Bijeljac-Babic" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04955518v1" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02062878v1" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03077311v1" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-05535275v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lina El Murr" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Khalil Saleh" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Pasquier" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Willekens" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alina Danu" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bulcan.2025.08.003" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04445936v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;mi Sauvage" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Auger" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie P&#233;piot" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04052839v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurine Dalle" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/lidil.11659" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04058818v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jose Ignacio Aguilar R&#237;o" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Margaret Bento" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cristelle Cavalla" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Mendon&#231;a Dias" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/glottopol.2894" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04955393v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-montpellier3-paul-valery.hal.science/hal-04852391v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Pepiot" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/lidil.11781" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04948752v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.14746/gl.2022.49.1.03" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04948746v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04948714v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francis John Troyan" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/15348458.2022.2152033" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04948708v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/09500782.2022.2145902" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04948794v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nell Foster" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Piet van Avermaet" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/09500782.2021.1958835" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04955400v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Fleuret" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04948783v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04955402v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02120262v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brahim Azaoui" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Genevi&#232;ve Zo&#239;a" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02062852v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01596428v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01685330v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Hou&#233;e" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Miquel" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/rdlc.3321" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02062855v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Dufour" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01596391v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01609918v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01609842v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Matheu" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01609876v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gail Prasad" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01609845v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katja Schnitzer" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01609884v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01609880v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02062861v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00964017v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00964031v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sauvage J." TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dodane Ch." TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01140735v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01142983v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Dodane" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00675301v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Reyal" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Guyader" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles Decraene" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlo Lucchesi" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/bcr3095" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01491745v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christina Romain" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00964032v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02504422v2" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;atrice Fracchiolla" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudine Mo&#239;se" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christina Schultz-Romain" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/corela.1023" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00725720v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martine Kervran" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00964040v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00964039v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis V." TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00439883v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Dufour" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Josette Cadusseau" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Varlet" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Laure Surena" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giselle P de Faria" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/stem.155" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00964037v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Sauvage" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00964036v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00964059v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00964041v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00964044v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00964058v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03061778v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00965357v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00965361v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00965331v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00964060v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Tallagrand" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Terrades" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00965333v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00965353v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00965379v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00965367v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00965370v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02506180v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00965537v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Doubli V." TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00965538v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00965540v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02508855v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Fillol" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juan Lopez" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00965612v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacobi D." TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00965619v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02512189v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00965632v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00965635v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05455124v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jovan Kostov" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04976940v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05408082v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=El&#233;da Robo" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Viviane Durand-Guerrier" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Berky Nguala" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Chalier" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04986774v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04986762v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04986715v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04990398v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04986792v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04986783v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04976941v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04986695v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04986684v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04724372v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Chesnais" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Jacques Salone" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04986788v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04986710v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04976938v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04986756v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04986861v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04053213v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04446335v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04446848v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04976937v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04986878v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04986873v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04986866v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04986857v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04986900v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04986883v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dani&#232;le Moore" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04446389v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04447273v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04986942v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04986916v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04446373v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04986911v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04986952v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04986970v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04987061v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04986924v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03565879v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Le Pichon-Vortsman" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04987065v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04446366v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04986965v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03565911v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04987158v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04987072v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04987157v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04987160v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04987161v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonas Erin" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01950605v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01609891v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01834508v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Mailles-Viard Metz" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01596567v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Guiraud" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02474815v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Mailles" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chrysta P&#233;lissier" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01609895v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01609897v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01609901v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricia Lamarre" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01596463v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Hirsch" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03075921v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03077312v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03072657v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00965921v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03075923v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01148831v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03072658v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03133240v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christina Romain-Schultz" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02910523v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00965927v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mo&#239;se C." TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02910522v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Phyllis Dalley" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Roy" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02910521v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00965930v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Dalley" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvaine Roy" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00965941v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00965943v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01139623v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00965948v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Kavadia" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Joannopoulou" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Tsangalidis" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00965989v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00965951v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00965938v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clerc S." TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03075924v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00965956v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00965957v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00965954v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00965964v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00965962v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00965970v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00965975v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00965967v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00965976v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00965968v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00965980v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00965978v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00965982v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00965990v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00965985v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00965983v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00965987v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00965991v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00965986v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04986890v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01853804v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03076450v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04955451v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04955511v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04955514v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04955510v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04955473v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Le Pichon" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02062865v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Tochon" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01609806v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00963908v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Coste" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Et Al." TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00840046v1" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Schultz-Romain Christina" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01821766v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://revue-tdfle.fr/" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00963914v1" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine B&#233;al" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Demougin" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01821799v1" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00956873v1" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00963918v1" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fred Dervin" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Suomela-Salmi" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03050944v1" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00840095v1" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03050943v1" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00840079v1" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03050145v1" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00956877v1" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00963921v1" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Belu" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Louis" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00963929v1" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.C. Allen" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Gardies" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Kotul" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03077353v1" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Perea" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricia Gardies" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;namin Amedegnato" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandra Sramski" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00963930v1" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Amosu" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Mojola" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Sonaiya" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04955477v1" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3726/b21443" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04955479v1" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04955483v1" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04955487v1" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Little" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04446230v1" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/pua.weiss.2022.01.0181" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04955490v1" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04955493v1" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05241601v1" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02062869v1" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02062867v1" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04955495v1" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02062848v1" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03161855v1" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucile Cadet" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02062870v1" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maryse Adam-Maillet" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Thamin" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01609905v1" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Faur&#233;" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02062872v1" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01609795v1" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01609911v1" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chantal Charnet" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01609907v1" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Bres" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01609797v1" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01609803v1" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01440856v1" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.harmattan.fr " TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01609801v1" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01609804v1" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00963952v1" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leung C." TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Little D." TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00963956v1" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria L&#250;cia Jacob D. de Barros" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#225;rcio Ven&#237;cio Barbosa" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christianne Benatti Rochebois" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00963960v1" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01845990v1" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.pur-editions.fr/detail.php?idOuv=3204" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00963962v1" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00963961v1" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00963966v1" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. B&#233;al" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Demougin" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00963964v1" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01494510v1" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-sorbonne-nouvelle.hal.science/hal-01476553v1" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muriel Molini&#233;" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Go&#239;" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Guillaumin" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00963967v1" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Blanchet" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Chardenet" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03113573v1" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03573170v1" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00963977v1" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03055940v1" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00963990v1" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00963985v1" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02504438v1" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/cmlf08140" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00963989v1" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00963987v1" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00963981v1" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00963999v1" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00963992v1" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02498309v1" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.flshk.rnu.tn/fra/pages/192/Publications" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03076990v1" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Clerc" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02506164v1" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02502373v1" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00964008v1" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Fracchiolla" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Mo&#239;se" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00964013v1" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Terrades O." TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02506217v1" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.editions-harmattan.fr/index.asp?navig=catalogue&amp;amp;obj=livre&amp;amp;no=17177&amp;amp;razSqlClone=1" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00964014v1" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00964015v1" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00964016v1" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04955502v1" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04976933v1" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04798360v1" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04990407v1" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04990404v1" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Gajo" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03801052v1" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04955505v1" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04955503v1" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04990419v1" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04990414v1" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04976932v1" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04990422v1" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02062874v1" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02062885v1" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02062875v1" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02062883v1" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02062877v1" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02062880v1" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01994607v1" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Galligani" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02062873v1" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martine Marquill&#243; Larruy" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giancarlo Luxardo" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02062864v1" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02062881v1" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04976924v1" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ranka Bijeljac-Babic" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04955518v1" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02062878v1" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03077311v1" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>