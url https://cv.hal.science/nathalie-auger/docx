--- v1 (2026-04-11)
+++ v2 (2026-05-03)
@@ -2,51 +2,51 @@
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="jpg" ContentType="image/jpeg"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:pict><v:shape type="#_x0000_t75" stroked="f" style="width:100px; height:139.63636363636px; margin-left:0px; margin-top:0px; position:relative; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:margin; mso-position-vertical-relative:line;"><w10:wrap type="tight" anchorx="margin"/><v:imagedata r:id="rId7" o:title=""/></v:shape></w:pict></w:r><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Nathalie AUGER </w:t></w:r><w:r><w:rPr><w:color w:val="641e6e"/></w:rPr><w:t xml:space="preserve">Nathalie AUGERProfesseur des Universités Classe exceptionnelle 2</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (65)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Therapy related myeloid neoplasm, same but different?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lina El Murr</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Khalil Saleh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Pasquier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Willekens</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alina Danu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bulletin du Cancer</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 112 (12), pp.1385-1393. </w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.bulcan.2025.08.003⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inserm-05535275v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Médiation numérique et formations des enseignants accueillant des élèves migrants</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémi Sauvage</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Auger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Pépiot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue de Didactique, Linguistique et Traduction </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 01 (01), pp.36-57</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (article de synthèse)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04445936v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Usages pédagogiques de pratiques numériques translangagières dans les classes de sciences</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémi Sauvage</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Auger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurine Dalle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">LIDIL - Revue de linguistique et de didactique des langues</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 67, </w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/lidil.11659⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04052839v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les langues dans la famille : introduction au numéro</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jose Ignacio Aguilar Río</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Auger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Margaret Bento</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cristelle Cavalla</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Mendonça Dias</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Glottopol : Revue de sociolinguistique en ligne</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 38, </w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/glottopol.2894⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04058818v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La consigne en français langue de scolarisation : les approches plurilingues et pluriculturelles comme ressources pour la formation des enseignants.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Auger</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue TDFLE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 82, 82. https://revue-tdfle.fr/articles/revue-82/3294-la-consigne-en-francais-langue-de-scolarisation-les-approches-plurilingues-et-pluriculturelles-comme-ressources-pour-la-formation-des-enseignants</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04955393v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le projet européen LISTIAC : le tapis de dialogue, un outil de réflexion collective pour la formation des enseignants aux pratiques translangagières, de la maternelle au lycée, dans toutes les disciplines</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Pepiot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Auger</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">LIDIL - Revue de linguistique et de didactique des langues</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 67, </w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/lidil.11781⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04852391v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Conscience collective et autoconscience dans l’enseignement / apprentissage du français langue seconde et de scolarisation : quand l’interculturel et le plurilinguisme sont en jeu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Auger</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Glottodidactica. An International Journal of Applied Linguistics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 49 (1), pp.35-51. </w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.14746/gl.2022.49.1.03⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04948752v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">De &amp;quot;Comparons nos langues&amp;quot; (2003) à &amp;quot;Suivez le guide !&amp;quot; (2021). Parcours de recherche en langues sur près de 20 ans, à l'école et en famille</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Auger</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le Langage et l'Homme</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 56 (2), pp.115-130</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04948746v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Unprepared for Superdiversity: Teacher Agency and Constraint in a Culturally and Linguistically Diverse French Elementary Classroom</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francis John Troyan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Auger</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Language, Identity and Education</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, pp.1-15. </w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/15348458.2022.2152033⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04948714v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">‘Yes, but you were born in France’: practiced language policies with culturally and linguistically diverse students in an elementary classroom in France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francis John Troyan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Auger</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Language and Education</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 37 (4), pp.500-515. </w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/09500782.2022.2145902⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04948708v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multilingual tasks as a springboard for transversal practice: teachers’ decisions and dilemmas in a Functional Multilingual Learning approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nell Foster</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Auger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Piet van Avermaet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Language and Education</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 37 (1), pp.22-38. </w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/09500782.2021.1958835⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04948794v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didactisation et plurilinguisme : l’apport de la littérature de jeunesse pour approcher la norme scolaire.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carole Fleuret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Auger</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le Français Aujourd'hui</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 215, pp.89-104</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04955400v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quels impacts du CECR sur l’apprentissage en contexte multilingue ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Auger</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue japonaise de didactique du français</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, vol.15 (Issue 1-2), pp.105-108</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04948783v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Outils innovants, formation des enseignants, contexte multilingue</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Auger</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le Français dans le monde. Recherches et applications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 67, pp.133-142</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04955402v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’interculturel, l’arlésienne des ESPE?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brahim Azaoui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Auger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geneviève Zoïa</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mélanges CRAPEL</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 41 (1), pp.16-30</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02120262v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bilinguisme chez le jeune enfant en famille et à l’école : quels enjeux pour la réussite à l’école ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Auger</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Devenir - Revue européenne du développement de l'enfant</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, vol. 30/2018, pp.57-66</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02062852v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le rapport à l’écrit d’élèves gitans : des représentations enseignantes aux réalités scripturales des élèves</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémi Sauvage</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carole Fleuret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Auger</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nouveaux cahiers de la recherche en éducation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 19 (2)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01596428v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le projet européen Romtels (Roma translanguaging enquiry learning spaces). Un questionnement sur la médiation aux niveaux (inter)culturelle et identitaire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Auger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brahim Azaoui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christelle Houée</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Miquel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Recherches en Didactique des Langues et Cultures - Les Cahiers de l'Acedle</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, Quelles médiations en didactique des langues et des cultures?, 15 (3), </w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/rdlc.3321⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01685330v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dialogisme et discours en situations didactiques : le cas des enfants gitans</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Auger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Dufour</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Recherches en Didactique des Langues et Cultures - Les Cahiers de l'Acedle</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, Dialogisme et discours en situations didactique</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02062855v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Face à l’hétérogénéité des projets de mobilité ERASMUS : Evaluer les enseignements de FLE de l’université Paul-Valéry – Montpellier 3</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémi Sauvage</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Dufour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Auger</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le Langage et l'Homme</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 52 (1), pp.77-92</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01596391v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mettre en synergie TOUTES les langues : clé pour l’apprentissage des langues, du français… et des autres matières</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Auger</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les Cahiers Pédagogiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, Enseigner les langues aujorud'hui, 534</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01609918v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Du gitan au français : d’une langue hors-norme à une langue normée ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Auger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Matheu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Signes, Discours et Sociétés : Revue semestrielle en sciences humaines et sociales dédiée à l'analyse des Discours </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, Discours hors-normes, constructions sociales, 16</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01609842v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Mais est-ce que ça existe une personne monolingue ? » Plurilinguisme des élèves au Canada et en France, pratiques artistiques et langagières et apprentissage du français</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gail Prasad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Auger</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Carnets d'Atelier de Sociolinguistique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, La langue seconde de l'école à l'université, 10</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01609876v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">MALEDIVE: eine Lernplattform für Lehrende vielsprachiger Klassen, Les approches plurielles des langues et des cultures /Plurale Ansätze zu Sprachen und Kulturen Gli approcci plurali alle lingue e alle culture</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Auger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Katja Schnitzer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Babylonia : Multilingual Journal of Language education [Rivista per l'insegnamento e l'apprendimento delle lingue / Zeitschrift für Sprachunterricht und Sprachenlernen / Revue pour l'enseignement et l'apprentissage des langues / Revista per instruir ed emprender linguatgs / A Journal of Language Teaching and Learning]</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01609845v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didactique et interculturel : un engagement</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Auger</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le Langage et l'Homme</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, Des langues aux cultures (hommage à Luc Collès), 49 (1), pp.14-23</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01609884v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Langue(s) de scolarisation, langue(s) seconde(s) et langue(s) étrangère(s) : quelles articulations ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Auger</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Études de linguistique appliquée : revue de didactologie des langues-cultures et de lexiculturologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 2014 (2), pp.165-173</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01609880v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'école face à la variation et à la variété des langues</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Auger</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Diversité</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, Langues des élèves, langue(s) de l’Ecole, 176, pp.127-132</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02062861v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Allophonie et inclusion. Nouvelles perspectives pour l'enseignement-apprentissage aux élèves nouvellement arrivés en France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Auger</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">revue de l'ABPF</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, Le français dans le mille (239), pp.71-80</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00964017v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Processus d'acquisition et d'apprentissage des langues : un levier pour le futur.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Auger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sauvage J.</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dodane Ch.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Travaux de didactique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 67-68, pp.13-16</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00964031v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Complexité de développement, complexité d’apprentissage : de la langue de l’enfant à la langue de l’élève</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémi Sauvage</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Auger</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Travaux de didactique du français langue étrangère</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 65-66, pp.127-142</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01140735v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Acquisition et didactique des langues</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémi Sauvage</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christelle Dodane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Auger</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Travaux de didactique du FLE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, pp.9-12</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01142983v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Molecular profiling of patient-derived breast cancer xenografts.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Reyal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charlotte Guyader</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charles Decraene</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carlo Lucchesi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Auger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Breast Cancer Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 14 (1), pp.R11. </w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1186/bcr3095⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inserm-00675301v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Que faire de la violence verbale?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Auger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christina Romain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cahiers Pedagogiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 488, non paginé</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01491745v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le stéréotype en classe et dans les manuels : un outil de réflexion pour la didactique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Auger</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le Langage et l'Homme</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, pp.77-84</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00964032v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corela Cognition, représentation, langage Interpellation et violence verbale : essai de typologisation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Auger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Béatrice Fracchiolla</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claudine Moïse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christina Schultz-Romain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CORELA - COgnition, REprésentation, LAngage</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, L'interpellation, HS-8, https://corela.revues.org/1023. </w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/corela.1023⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02504422v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Construction identitaire et compétence plurilingue/pluriculturelle : des principes à la mise en œuvre de séquences interdisciplinaires</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Auger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martine Kervran</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Tréma</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 33-34, pp.35-42</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00725720v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les travaux du Conseil de l'Europe : un levier pour le plurilinguisme en classe en France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Auger</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le Français Aujourd'hui</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, pp.45-51</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00964040v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le CECR et la dimension interculturelle de l'enseignement-apprentissage du FLE : quelles tâches possibles ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Auger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louis V.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le Français dans le monde. Recherches et applications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 45, pp.102-119</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00964039v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Astrocytes reverted to a neural progenitor-like state with transforming growth factor alpha are sensitized to cancerous transformation.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christelle Dufour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Josette Cadusseau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Varlet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Laure Surena</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giselle P de Faria</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Stem Cells / Stem Cells (Miamisburg)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 27 (10), pp.2373-82. </w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/stem.155⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inserm-00439883v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le mutisme des enfants (de) migrants à l'école maternelle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Auger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Sauvage</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cahiers Pedagogiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, Enfants d'ailleurs, élèves en France, pp.44-45</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00964037v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le débat autour des catégories en Didactique des Langues-Cultures dans un contexte interculturel et plurilingue</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Auger</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Französisch Heute</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, Le Français Langue Etrangère dans le contexte politique et éducatif français, pp.172-176</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00964036v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Représentations et pratiques de l'oral des enfants nouvellement arrivés en France dans le système scolaire français</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Auger</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le Français dans le monde. Recherches et applications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 43, pp.64-75</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00964059v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comparing our languages. A tool for maintaning individual multilingualism</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Auger</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Construire la cohésion sociale : le rôle de l'école en Grèce</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, pp.93-99</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00964041v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les arts du langage, des pratiques de l'inter pour mettre en œuvre l'hospitalité</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Auger</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Diversité</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 153, pp.161-165</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00964044v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Favoriser le plurilinguisme pour aider à l'insertion scolaire et sociale des élèves nouvellement arrivés (ENA)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Auger</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Insertion scolaire et insertion sociale des nouveaux arrivants</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 11, pp.126-137</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00964058v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Langues d'origine et apprentissage des langues vivantes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Auger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémi Sauvage</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les Langues Modernes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 4, pp.25-32</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03061778v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'enseignement-apprentissage du français en France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Auger</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Diversité</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 151, pp.121-126</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00965357v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enseignement des langues d'origine et apprentissage du français : vers une pédagogie de l'inclusion</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Auger</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le Français Aujourd'hui</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, Enseigner les langues d'origine (158), pp.79-88</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00965361v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Des familles d'activités pour favoriser les articulations entre les langues et les variations présentes ou importées dans la classe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Auger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sauvage J.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les Langues Modernes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, L'Enseignement des langues à l'école primaire, pp.25-32</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00965331v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ateliers littérature et arts pour entrer dans le français langue seconde</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Auger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Tallagrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O. Terrades</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Études de linguistique appliquée : revue de didactologie des langues-cultures et de lexiculturologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, pp.339-348</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00964060v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dépasser les représentations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Auger</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cahiers Pedagogiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, Etudier la langue (453), pp.46-47</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00965333v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les enjeux communicationnels de l'explication dans les interactions verbales d'une classe de ZEP de Perpignan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Auger</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Études de linguistique appliquée : revue de didactologie des langues-cultures et de lexiculturologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, Tensions et controverses en FLE-FLS-FLM : des conflits créatifs, pp.69-79</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00965353v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le sujet et son texte dans les ateliers d'écriture filmique : entre subjectivité et prêt-à-écrire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Auger</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Traverses</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, Les arts du langage, quelles transversalités ? (8), pp.119-131</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00965379v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La relation médias/société en question : un cas de violence dans une banlieue de Perpignan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Auger</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Diversité</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, A l'école de la sécurité (147), pp.45-53</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00965367v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La conception de fiches pédagogiques en FLS : exemple des compétences visées en atelier d'écriture</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Auger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémi Sauvage</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Travaux de didactique du français langue étrangère</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 50, pp.11-24</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00965370v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pourquoi une analyse qualitative du discours et des interactions ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Auger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claudine Moïse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Analele Universitatii Ovidius, Serie Filologie, </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, Seria Filologie, Tom XVI (xvi), pp.171-181</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02506180v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Apprendre à comprendre et à s'exprimer à l'oral : vers une autonomisation de l'apprenant pour une intégration scolaire (plus) réussie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Auger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Doubli V.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cahiers de l'ASDIFLE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, français et insertion, pp.225-240</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00965537v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Promesses et limites de l'approche communicative en matière de relation langue-culture</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Auger</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Dialogos, Journal of Foreign Languages Departments</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, 10, pp.84-92</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00965538v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ça casse la langue d'un étranger', les représentations de la langue et de son apprentissage : une question interculturelle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Auger</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Travaux de didactique du français langue étrangère</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, 50, pp.23-36</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00965540v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La violence verbale : enjeux, méthodes, éthique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claudine Moïse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Auger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Fillol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juan Lopez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cahiers de l'Institut de Linguistique de Louvain</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, France, pays de contacts de langues, 29, pp.131-150</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02508855v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Autour du livre scientifique documentaire : un dispositif de médiation entre adulte et enfant lecteur</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Auger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacobi D.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Aster</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, Recherches en didactique des sciences expérimentales : les interactions langagières 1 (n°37), pp.215-241</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00965612v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Des manuels et des stéréotypes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Auger</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le Français dans Le Monde</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, 326, pp.29-32</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00965619v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ancrages énonciatifs et identitaires : le choix du prénom des enfants dans les couples mixtes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Auger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claudine Moïse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Traverses</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2001, Langues en contact et incidences subjectives, 2, pp.35-51</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02512189v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les représentations de la France dans des manuels de F.L.E de trois pays de l'Union Européenne : Allemagne, Grande-Bretagne, Italie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Auger</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Travaux de didactique du français langue étrangère</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1998, 38, pp.237-250</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00965632v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La création d'un document vidéo authentique pour la classe de français langue étrangère ou la mise en place d'un paradoxe fructueux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Auger</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Travaux de didactique du français langue étrangère</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1997, 37, pp.149-160</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00965635v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (97)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Évolutions institutionnelles et transformations curriculaires dans l’enseignement de la didactique du FLE à l’Université de Montpellier Paul-Valéry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jovan Kostov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Auger</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">40 ans de cursus universitaires en didactique du FLE Ancrages historiques, problématiques actuelles et perspectives</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Association de didactique du français langue étrangère (ASDIFLE); Université Sorbonne Nouvelle, Jan 2026, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-05455124v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Requirements for Future Research on the Individualization of Language Education</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Auger</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">“The “Individualization in Language Education Conference”. “Language Education in the Immigrant Society”,</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, The German Federal Ministry of Education and Research, University of Hamburg., 2025, HAMBOURG, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04976940v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">IMPACT DES VARIATIONS GRAMMATICALES DES ÉNONCÉS MATHÉMATIQUES SUR LES RÉPONSES DES ÉLÈVES. ÉTUDE EXPLORATOIRE</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eléda Robo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Viviane Durand-Guerrier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Berky Nguala</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Auger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Chalier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque EMF 2025 "L’éducation mathématique face à un monde en accélération : enjeux, défis et opportunités"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université de Québec à Montréal, May 2025, Montréal, Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05408082v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maitrise de la langue&amp;quot;, élèves allophones, francophones et disciplines (l'exemple des mathématiques).</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Auger</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Workshop Calcul. La prévention des difficultés d’apprentissage du calcul et en cognition mathématique, Théâtre Odéon, Pérols, organisé par OCCITADYS, Gouvernement et ARES (agence régionale pour la santé),</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, Pérols, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04986774v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Education plurilingue et interculturelle au travers du projet européen SIRIUS</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Auger</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée d’étude, Apprentissages formels, non-formels, informels des migrants</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Institution convergences migrations, Canopé, LHUMAIN, Mémorial du camp de Rivesaltes,, 2024, Rivesaltes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04986762v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le Plurilinguisme et la Diversité Francophone. Problématiques didactiques en France et au canada (atelier)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Auger</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">, colloque international, La Francophonie en marche en France et dans le Monde, innover et créer,</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aix-Marseille Université, 2024, Aix-Marseille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04986715v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Participation au projet récolang, vidéo « pourquoi évaluer ? », Programme/Programme2020-2023/RECOLANG/Forwhomandhow/tabid/5670/language/fr-FR/Default.aspx</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Auger</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">, CELV/ECML, Conseil de l’Europe, https://www.ecml.at/ECML-Programme/Programme2020-2023/RECOLANG/Forwhomandhow/tabid/5670/language/fr-FR/Default.aspx</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, CELV/ECML, Conseil de l’Europe, 2024, Graz, Autriche</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04990398v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Language Diamond : pour développer le plurilinguisme et répondre aux défis sociaux,</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Auger</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ENROPE, langscape project</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sorbonne Nouvelle, 2024, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04986792v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S’entendre : enjeux des langues pour les sociétés humaines</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Auger</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2eme biennale des langues,</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, La caravane des 10 mots, Ministère de la Culture., 2024, LYON, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04986783v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The role of Interculturality in shaping Multilingual Universities, Living Language Policies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Auger</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">– Lived Multilingualism ERUA / EUniWell Cross-European University Alliance Symposium to launch the ERUA Language Policy Paris</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, inalco, 2024, paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04976941v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le projet SIRIUS : une expérience qui interroge les notions d’empathie et de création/créativité, colloque international Approches performatives pour une éducation inclusive de l’école à l’université</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Auger</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">, colloque international Approches performatives pour une éducation inclusive de l’école à l’université</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, Aix-Marseille université, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04986695v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les langues des élèves comme ressource pour aborder des textes littéraires écrits dans une langue non maîtrisée par les apprenants</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Auger</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">10e Séminaire de l’Antiquité en dialogue, Université Paul-Valéry.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, Montpellier, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04986684v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Translation and grammatical issues in the PISA items. Potential biases in the interpretation of students' answers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Viviane Durand-Guerrier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Chesnais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eléda Robo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Jacques Salone</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Auger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The 15 th International Congress on Mathematical Education</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, International commission on mathematical instruction (ICMI), Jul 2024, Sydney (AUSTRALIA), Australia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04724372v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dimensions cognitives individuelles et collectives dans l’enseignement/apprentissage du français langue seconde et de scolarisation : quand l’interculturel et le plurilinguisme sont en jeu.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Auger</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">séminaire de psycholinguistique, recherche,</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université de Genève., 2024, Genève, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04986788v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Plurilinguisme, francophonies : allophonie et alloglossie (plénière)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Auger</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">colloque international, La Francophonie en marche en France et dans le Monde, innover et créer.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, Aix-Marseille Université, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04986710v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Teacher agency and constraint in a culturally & linguistically diverse French elementary classroom ecology. Paper presentation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francis John Troyan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Auger</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">at the Association Internationale de la Linguistique Appliquée [International Association of Applied Linguistics]</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, Kuala Lumpur, Malaysia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04976938v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pratiques d'enseignement prenant en compte les langues des élèves pour l'acquisition des langues.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Auger</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire GIS REAL2 (réseau en acquisition des langues secondes) AXE Interface acquisition/didactique, Les apports de la didactique à la compréhension des pratiques d’enseignement et leur impact sur l’acquisition des langues secondes/étrangères.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, REAL2, 2024, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04986756v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">“Engaging students and teachers to use their multilingual repertoires as a resource for learning and teaching. Examples in France and Europe”</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Auger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémi Sauvage</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Joint-seminars,</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Columbia University, Yale, 2023, New-York (NY), United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04986861v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Utilisation de l’application suédoise BINOGI</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Auger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurine Dalle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémi Sauvage</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">10ème congrès international de l’EDILIC : Education et Diversité Linguistique et Culturelle</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2023, Copenhague, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04053213v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Usage et pratiques pédagogiques autour d’un outil numérique multilingue : l’exemple de la plateforme Binogi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurine Dalle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémi Sauvage</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Auger</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Xe Colloque international de l’ADCUEFE-CAMPUS FLE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2023, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04446335v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Engaging students and teachers to use their multilingual repertoires as a ressource for learning and teaching. Examples in France and Europe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Auger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémi Sauvage</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conférence invitée, Columbia University</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2023, New York City (NY), United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04446848v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Superdiversity in France: An ecological perspective on a French elementary classroom, AILA, Lyon.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francis John Troyan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Auger</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">AILA</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, LYON, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04976937v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Co-construire une école multilingue inclusive et au-delà. Réflexions à partir des projets européens Listiac et Sirius</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Auger</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">« Plurilinguisme à l’école primaire : valorisation des langues d’héritage des élèves pour une école et une société inclusives »</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Journée d’étude CNRS, Paris 8,, 2023, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04986878v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Parents et enseignants ensemble, pour une éducation bi-plurilingue »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Auger</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Salon de l'Education bilingue.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Maison Albertine, New York, Ambassade de France., 2023, NEW YORK, NY, États-Unis</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04986873v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Language Diamond to learn and teach (through) Languages</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Auger</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Multilingualism and the city</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, University of Ghent, for the Brussels Minister for Multilingualism, the Flemish Parliament and education and the Alderwoman for education of the city of Ghent, 2023, Ghent, septembre., Belgium</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04986866v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le mal-entendu, entre langues et normes. Le malentendu, l’inattendu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Auger</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque international</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, organise par le GIRAL, Bordeaux Montagne,23-24 novembre., 2023, Bordeaux, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04986857v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Médiation linguistique et interculturelle en fle.S : le diamant langagier,</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Auger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémi Sauvage</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Multilinguisme</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université de Roma 3, 2023, ITALIE, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04986900v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« L’éducation plurilingue comme espace de reliance et mises en relation. Tisser les continuités familles-école-communautés au travers d’approches pluriartistiques. Plurilingual Education as reliance and relationality. Weaving spaces of continuities between families, schools and communities through art”, Conférence plénière bilingue</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Auger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Danièle Moore</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Copenhague Éducation plurilingue et Language Awareness au travers des niveaux éducatifs</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 10ème congrès international EDiLiC, 2023, Copenaghen, Denmark</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04986883v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Apports des analyses sur le terrain français du projet Binogi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémi Sauvage</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Auger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurine Dalle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées BINOGI ESCAPE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2023, Toronto ( CA ), Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04446389v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Former les enseignants en pré-service</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémi Sauvage</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Auger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurine Dalle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées BINOGI ESCAPE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2023, Toronto ( CA ), Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04447273v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Language Diamond for Languages for using Pluri-Multilingualism as a resource for teaching and learning,</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Auger</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Languages Matter Tedenski pomenki/Weekly, Slovenian national project Jeziki štejejo -</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Languages Matter Slovenia, discussions, 2022, Ljubljana, Slovenia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04986942v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Plurilinguisme et apprentissage des mathématiques,</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Chesnais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Auger</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">JE des INSPE Occitanie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, INSPE Toulouse et Montpellier, 2022, Agde (34), France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04986916v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didactique de l’oral et de la prononciation en FLE</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémi Sauvage</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Auger</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Centre Saint Louis</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2022, Rome, Italie</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04446373v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Des enseignements sensibles aux langues et aux normes pour construire des compétences scolaires »,</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Auger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Pepiot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Langues, langage en enseignement, apprentissage et formation,</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 4èmes journées des INSPE d'Occitanie,, 2022, Cap d'Agde, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04986911v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Teaching Interculturality : the ecology of self-reflection,</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Auger</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">conference invitee, Talks series on interculturality,</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, université de Shangai University (SUFE)., 2022, SHANGAI, China</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04986952v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enseigner le français et les disciplines en contexte de diversité langagière et culturelle.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Auger</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">JE Diversités des langues et des cultures dans l’Éducation et la Formation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Institut Catholique de Paris., 2022, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04986970v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le rôle des langues familiales dans l’éducation plurilingue et interculturelle en contexte de grande diversité linguistique,</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Auger</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">JE Appropriation des langues non premières et compétences à interagir culturellement en contextes plurilingues</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université d’Amiens., 2022, Amiens, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04987061v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le projet européen LISTIAC : Formation des enseignants, pratiques translangagières, de la maternelle au lycée dans toutes les disciplines. Enjeux et défis.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Auger</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque international, Le plurilinguisme et la gestion de la diversité linguistique et culturelle à l’école Comment faciliter l’entrée dans la littératie pour des élèves plurilingues ?,</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, Aix-Marseille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04986924v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stem Education in a Globalized World: International Perspectives on Critical Teachers Education for Diversity</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Le Pichon-Vortsman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémi Sauvage</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Auger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carole Fleuret</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Multilingual Pedagogies and Digital Technologies to Support Learning STEM in Canadian and French Schools</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, American Educational Research Association, Apr 2022, San Diego, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03565879v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Der Sprachdiamant zur Nutzung des mehrsprachigen Potentials in Schulen und Lehrer innenbildun,</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Auger</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">dans le cadre du projet européen Young children’s language learning pathways.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, CELV/ECML, PALINGUI,, 2022, GRAZ, Austria</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04987065v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Médiation linguistique et interculturel en français langue étrangère et seconde : le diamant langagier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Auger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémi Sauvage</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conférence Invitée</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2022, Rome, Italie</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04446366v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Teaching Interculturality in French contexts,</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Auger</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Talks series on interculturality,</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Beijing university., 2022, PEKIN, China</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04986965v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Utiliser les langues des élèves en cours de sciences : exemple du projet Binogi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurine Dalle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémi Sauvage</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Auger</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sustainable Multilinguism 2021</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2021, Vytautas Magnus University, Lituanie</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03565911v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La consigne en FLS : les approches plurilingues et pluriculturelles comme ressources,</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Auger</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">JE la consigne,</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université de Paul-Valéry de Montpellier 3., 2021, Montpellier, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04987158v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Des enjeux syntaxiques dans les apprentissages mathématiques,</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Auger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Chesnais</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">JE PLURIMATHS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Hache, Mendoca-Dias, 2021, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04987072v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Language competences in the European Education Area,</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Auger</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Day of Languages</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, European Commission, 2021, Bruxelles, Belgium</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04987157v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modélisation théorique et ressources pour les enseignants de la maternelle à l’université, J</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Auger</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées Compalang, 2nd édition,</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université de Toulouse, ournées Compalang, 2nd édition, Toulouse, octobre, https://www.canal-u.tv/chaines/ut2j/compalangues-2021/modelisation-theorique-et-ressources-pour-les-enseignants-de-la-0, 2021, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04987160v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adapter les outils du Centre Européen des Langues Vivantes au contexte français,</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Auger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jonas Erin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire national Promouvoir le plurilinguisme avec le CELV : Structurer la diffusion des ressources dans le système éducatif français</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Programme FEI, Gouvernement., 2020, Sèvres, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04987161v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’interculturalité : l’arlésienne de la formation initiale des enseignants ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brahim Azaoui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Auger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geneviève Zoïa</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'interculturel dans les formations de l'enseignement supérieur: conceptions, pratiques, enjeux et perspectives</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2018, Le Mans, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01950605v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">For an intercultural teaching renewed of French as a second language and towards a better schooling success for newcomers: a comparison inter-site Canada-France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Auger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carole Fleuret</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">American Educational Research Association AREA 2017 Annual Meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2017, San Antonio, Texas, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01609891v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le travail collaboratif pour apprendre et enseigner</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Mailles-Viard Metz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Auger</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conférence Education prioritaire, Rectorat Académie de Montpellier</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2017, Montpellier, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01834508v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Acquisition et didactique d’une L2 : du milieu naturel au milieu institutionnel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Guiraud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémi Sauvage</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Auger</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées du Réseau d’Acquisition des Langues secondes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2017, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01596567v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">MOUV : se motiver et s’orienter à l’université grâce au virtuel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Mailles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Auger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Dufour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémi Sauvage</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chrysta Pélissier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées d’étude des ESPE Occitanie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2017, Narbonne, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02474815v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pour une didactique interculturelle renouvelée du français langue seconde : la place de la littérature de jeunesse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carole Fleuret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Auger</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque annuel de l’ACFAS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2017, Montréal, Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01609895v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vers une prise en compte du plurilinguisme / plurinormalisme à l’Ecole française ? Sortir du stéréotype du bilingue à l'Ecole française ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Auger</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Congrès International des Linguistes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2013, Genève, Switzerland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01609897v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diversity in Majority Language</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Auger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patricia Lamarre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gail Prasad</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">World Congress of Modern Languages</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2015, Niagara, Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01609901v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les locuteurs gitans de Perpignan : problèmes d’évaluation et variations prosodiques en catalan roussillonnais</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémi Sauvage</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Auger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Hirsch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Matheu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Regards actuels et prospectifs sur l’évaluation des apprentissages complexes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2015, Ottawa, Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01596463v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le français face ou avec les autres langues</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Auger</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque international « Le français face ou avec les autres langues », Uppsala, Suède, février 2013</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, Uppsala, Suède</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03075921v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Séminaire intergouvernemental au Conseil de l'Europe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Auger</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire intergouvernemental, « Relever le défi des classes multilingues : tirer parti des répertoires plurilingues, gérer les moments de transitions et développer les compétences en langue(s) de scolarisation »</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2012, Strasbourg, France. 20 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03077312v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Who is afraid of plurilingualism</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Auger</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">« Who is afraid of plurilingualism ?», Bruxelles, octobre 2012</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, Bruxelles, Belgium</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03072657v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Intercompréhension et continuum linguistiques et culturels en matière d'enseignement des langues romanes : vers le développement d'une compétence plurilingue et pluriculturelles de l'apprenant</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Auger</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Intercompréhension et continuum linguistiques et culturels en matière d'enseignement des langues romanes : vers le développement d'une compétence plurilingue et pluriculturelles de l'apprenant</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, France. pp.30-36</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00965921v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comparing our languages</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Auger</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">"Comparing our languages : projet Bridge IT (immigrants and NTIC)", Université de Barcelone, 2011</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, Barcelone, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03075923v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’Ecole en France, un contexte mondialisé ? Vers une didactique plurilingue et pluriculturelle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Auger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémi Sauvage</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La didactique plurilingue et pluriculturelle à l’épreuve du terrain éducatif. Contrainte, résistances, tensions.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, Paris, France. pp.15-26</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01148831v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elèves nouvellement arrivés en France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Auger</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">"Elèves nouvellement arrivés en France : état des lieux", Université de Fribourg, mars 2011</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, Fribourg, Suisse</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03072658v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Interpellation et violence verbale : essai de typologisation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Béatrice Fracchiolla</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Auger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claudine Moïse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christina Romain-Schultz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'interpellation perspectives linguistiques et didactiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 16-17 mai, Maison de la recherche de la Sorbonne, Paris., May 2008, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03133240v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Une didactique de l'interculturel possible auprès des enfants nouvellement arrivés</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Auger</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">"Quelle didactique de l'interculturel dans les nouveaux contextes d'enseignement-apprentissage du FLE/S ?", Université Catholique, Louvain-la-Neuve, 20-22 janvier 2005</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, Louvain-la-Neuve, Belgique. 217 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02910523v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Relation à l'altérité dans le choix des prénoms des enfants de couples mixtes franco-arabes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Auger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Moïse C.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Relation à l'altérité dans le choix des prénoms des enfants de couples mixtes franco-arabes </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, Tunisie. pp.231-249</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00965927v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéréotypes et stéréotypages du bilinguisme en classe de français langue seconde et minoritaire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Auger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Phyllis Dalley</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Roy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque international "Stéréotypage, stéréotypes : fonctionnements ordinaires et mises en scène", Université Paul Valéry, Montpellier, 21-23 juin 2006</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, Montpellier, France. pp.25-36</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02910522v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Va te faire intégrer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Auger</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque international franco-québécois "La langue et l'intégration des immigrants", Université Paris 3-Sorbonne Nouvelle, Université McGill de Montréal, Paris, 9-10 novembre 2005, Montréal, 8-9 décembre 2005</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, Paris, France. pp.315-329</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02910521v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La sociolinguistique du changement : le cas du bilinguisme stéréotypé en classe de français langue seconde et en milieu minoritaire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Auger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Dalley</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvaine Roy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La sociolinguistique du changement : le cas du bilinguisme stéréotypé en classe de français langue seconde et en milieu minoritaire </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, France. pp.25-36</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00965930v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les approches interculturelles : un contrepoids possible aux représentations xénophobes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Auger</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les approches interculturelles : un contrepoids possible aux représentations xénophobes </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, Grèce. pp.179-191</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00965941v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analyse et pratique d'un contexte singulier mais pluriel : les enfants nouvellement arrivés dans le Gard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Auger</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Analyse et pratique d'un contexte singulier mais pluriel : les enfants nouvellement arrivés dans le Gard </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, France. pp.111-116</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00965943v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Conscience phonologique et apprentissage du FLS en CLIN</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémi Sauvage</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Auger</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Congrès International ALA, Plurilinguisme et conscience linguistique : quelles articulations ?</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2006, Le Mans, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01139623v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Promesses et limites de l'approche communicative en matière de relation langue-culture</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Kavadia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Joannopoulou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Tsangalidis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Auger</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Promesses et limites de l'approche communicative en matière de relation langue-culture </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, Roumanie. pp.84-92</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00965948v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Poster Comparons nos langues / comparing our languages</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Auger</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">colloque ALA-EDILIC (language awareness),</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00965989v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Faire l'engagement dans la presse sur la question des banlieues en France. Une analyse du discours journalistique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Auger</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Faire l'engagement dans la presse sur la question des banlieues en France. Une analyse du discours journalistique </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2001, France. pp.367-380</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00965951v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La représentation de l'hispanité chez des élèves français : constat et urgence d'une pédagogie interculturelle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Auger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clerc S.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La représentation de l'hispanité chez des élèves français : constat et urgence d'une pédagogie interculturelle</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, Espagne. pp.980-992</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00965938v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Plurilinguisme et Education</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Auger</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">"Plurilinguisme et Education", Goethe-Universität Frankfurt/Main, Institut für Romanische Sprachen, 2006</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, Francfort-sur-le-Main, Allemagne</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03075924v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Difficultés et stratégies palliatives dans l'enseignement-apprentissage aux enfants nouvellement arrivés</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Auger</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Difficultés et stratégies palliatives dans l'enseignement-apprentissage aux enfants nouvellement arrivés </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, France. 6 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00965956v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Des malentendus constructifs en didactique des langues-cultures</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Auger</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Des malentendus constructifs en didactique des langues-cultures </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, Tunisie. pp.285-292</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00965957v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Violence verbale : malentendu ou mésentente</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Auger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Moïse C.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Violence verbale : malentendu ou mésentente </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, Tunisie. pp.293-302</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00965954v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La discussion comme moyen de construire et se construire pour des Enfants Nouvellement Arrivés</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Auger</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La discussion comme moyen de construire et se construire pour des Enfants Nouvellement Arrivés </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, France. pp.9</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00965964v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'oral chez les ENA (enfants nouvellement arrivés) : développement et entraînement en contexte scolaire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Auger</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'oral chez les ENA (enfants nouvellement arrivés) : développement et entraînement en contexte scolaire</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, France. pp.8</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00965962v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Du dialogisme pour nommer l'autre en contexte scolaire interculturel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Auger</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Du dialogisme pour nommer l'autre en contexte scolaire interculturel</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, France. pp. 241-252</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00965970v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Interactions verbales : langage et métalangage d'une socialisation culturelle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Auger</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Interactions verbales : langage et métalangage d'une socialisation culturelle </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2002, France. pp.6</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00965975v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cerner les formes du discours (didactique) d'un enseignant et d'un géologue et leurs impacts en terme de co-activité avec les élèves</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Auger</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cerner les formes du discours (didactique) d'un enseignant et d'un géologue et leurs impacts en terme de co-activité avec les élèves </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, France. pp.8</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00965967v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dimensions identitaires des participants aux interactions orales en classe : le cas d'une classe ZEP d'un collège de Perpignan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Auger</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Dimensions identitaires des participants aux interactions orales en classe : le cas d'une classe ZEP d'un collège de Perpignan </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2002, France. pp.185-196</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00965976v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Identité méditerranéenne à l'épreuve de la migration : l'exemple des couples franco-arabes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Auger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Moïse C.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Identité méditerranéenne à l'épreuve de la migration : l'exemple des couples franco-arabes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, France. pp.39-50</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00965968v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Prédication et opérations énonciatives, le cas de la modalisation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Auger</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Prédication et opérations énonciatives, le cas de la modalisation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2001, France. pp.261-272</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00965980v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sciences du langage/Sciences de l'information & de la communication : remarques sur quelques convergences</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Auger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacobi D.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sciences du langage/Sciences de l'information &amp; de la communication : remarques sur quelques convergences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2002, France. pp.96-106</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00965978v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Concevoir l'analyse des manuels de français langue étrangère : les désignants identitaires, une alternative pour cerner la compétence culturelle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Auger</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Concevoir l'analyse des manuels de français langue étrangère : les désignants identitaires, une alternative pour cerner la compétence culturelle</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2000, France. pp.198-203</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00965982v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Poster De l'implication/application de l'analyse du discours et des interactions en milieu institutionnel (scolaire)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Auger</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Linguistique impliquée, linguistique appliquée, Journée de l'AFLA (association française de linguistique appliquée)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2001, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00965990v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Construction triadique des représentations identitaires dans le discours des manuels de français langue étrangère de l'Union Européenne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Auger</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Construction triadique des représentations identitaires dans le discours des manuels de français langue étrangère de l'Union Européenne</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2000, France. pp.105-114</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00965985v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les formes du stéréotype dans les manuels de français langue étrangère : quelques usages pour quelques stratégies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Auger</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les formes du stéréotype dans les manuels de français langue étrangère : quelques usages pour quelques stratégies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2000, France. pp.16</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00965983v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pertinence de la prise en compte des représentations dans l'élaboration des manuels de français langue étrangère</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Auger</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pertinence de la prise en compte des représentations dans l'élaboration des manuels de français langue étrangère</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1999, France. pp.33-36</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00965987v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Poster Représentations du réel dans des manuels de français langue étrangère du Portugal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Auger</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Interdisciplinarité et Cognition : Les multiples approches, du traitement de l'information aux systèmes dynamiques et à l'énaction</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1999, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00965991v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Construction et fonctionnements du discours dans des manuels de langue</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Auger</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Construction et fonctionnements du discours dans des manuels de langue </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1999, France. pp.71-82</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00965986v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Poster de conférence (3)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Former les enseignants en pre-service</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Auger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémi Sauvage</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Teaching STEM to multilingual students conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, Toronto, Canada. </w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04986890v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comprendre et analyser la violence verbale.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Béatrice Fracchiolla</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claudine Moïse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Auger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christina Romain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Congrès national. Réseau national des maisons des Sciences de l’Homme. « Quelles sciences humaines et sociales pour le 21e siècle ? : Prospective, réflexions, échanges ».</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2012, Caen, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01853804v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">comparing our language</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Auger</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque ALA-EDILIC (language awarness), Université du Maine, Le Mans, 1-7 juillet 2006</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, Le Mans, France. 2006</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03076450v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ouvrages (24)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Accueillir les élèves nouvellement arrivés. Faire réussir les élèves allophones à l'école (cycles 2, 3 et UPE2A)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Auger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Guiraud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">ESF, coll. « Je me lance en classe », 2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (ouvrage de synthèse)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04955451v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Avec vous en Maths. Accompagner les élèves allophones : de la 6e à la 3e.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Auger</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Hatier Didier, 96 p., 2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (manuel)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04955511v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Avec vous en Sciences. Accompagner les élèves allophones : de la 6e à la 3e.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Auger</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Hatier Didier, 96 p., 2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (manuel)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04955514v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Avec vous au collège : de la 6e à la 3e</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Auger</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Hatier didier, 76 p., 2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (manuel)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04955510v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Défis et richesses des classes multilingues. Construire des ponts entre les cultures</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Auger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Le Pichon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Coll. Pédagogies. ESF, 2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (ouvrage de synthèse)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04955473v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Espaces éducatifs plurilingues et multiculturels en milieu scolaire pour les enfants de la migration</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Tochon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Auger</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Deep university Press. 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02062865v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Violence verbale et Ecole</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Auger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christina Romain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">L’Harmattan, coll. "Enfances &amp; Langage", 274 p., 2015, Jérémi Sauvage</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01609806v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les langues au cœur de l'éducation : principes, pratiques, propositions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Coste</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Auger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Et Al.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Cortil-Wodon (Belgique) Editions Modulaires Européennes, pp.230, 2013</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00963908v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Violences verbales</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Béatrice Fracchiolla</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claudine Moïse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Schultz-Romain Christina</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Auger</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Presses universitaires de Rennes, pp.170, 2013, 978-2-7535-2672-3</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00840046v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Processus d’enseignement-apprentissage et processus d’acquisition</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémi Sauvage</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Auger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christelle Dodane</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">PULM</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, Travaux de Didactique du Français Langue Etrangère (67-68), 2012, Processus d’enseignement-apprentissage et processus d’acquisition, Bruno Maurer</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01821766v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Interactions et interculturalité : variété des corpus et des approches</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Auger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Béal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Demougin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Peter Lang, pp.398, 2012, Transversale (linguistique), volume 31</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00963914v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Acquisition et didactique des langues</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémi Sauvage</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christelle Dodane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Auger</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Presses Universitaires de la Méditerannée</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, Acquisition et Didactique des langues (65-66), 2011, Bruno Maurer</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01821799v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Élèves Nouvellement Arrivés en France. Réalités et perspectives en classe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Auger</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Editions des Archives Contemporaines, pp.155, 2010</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00956873v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pour une didactique des imaginaires dans l'enseignement-apprentissage des langues étrangères</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Auger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fred Dervin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Suomela-Salmi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">L'Harmattan, pp.219, 2009</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00963918v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId286" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La violence verbale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Auger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claudine Moïse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Béatrice Fracchiolla</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christina Schultz-Romain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">L'Harmattan, 231 p., 2008</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId286" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03050944v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">De l'impolitesse à la violence verbale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claudine Moïse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Auger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christina Schultz-Romain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Béatrice Fracchiolla</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">L'Harmattan, Collection Espaces Discursifs, pp.288, 2008</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00840095v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId288" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La violence verbale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Auger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claudine Moïse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Béatrice Fracchiolla</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christina Schultz-Romain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">L'Harmattan, 288 p., 2008</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId288" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03050943v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId289" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">De l'impolitesse à la violence verbale.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claudine Moïse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Auger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christina Schultz-Romain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Béatrice Fracchiolla</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">L'Harmattan, Collection Espaces Discursifs, pp.231, 2008</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId289" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00840079v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId290" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Constructions de l’interculturel dans les manuels de langue</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Auger</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">EME, 234 p., 2007</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId290" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03050145v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId291" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le manuel de langue : objet de construction de l'interculturel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Auger</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Editions Modulaires Européennes/InterCommunication, pp.250, 2007</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId291" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00956877v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId292" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Former les professeurs de langues à l'interculturel, à la rencontre des publics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Auger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">I. Belu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId294" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Louis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Cortil-Wodon (Belgique), Editions Modulaires Européennes/ InterCommunication, pp.269, 2006</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId292" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00963921v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId295" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les représentations interculturelles en didactique des langues-cultures, enquêtes et analyses</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Auger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId296" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M.C. Allen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId297" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Gardies</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId298" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Kotul</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">l'Harmattan, pp.143, 2003</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId295" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00963929v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId299" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les jeunes chercheurs et la langue : fonctionnements, représentations, enseignement & apprentissage</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId300" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Perea</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Auger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId301" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patricia Gardies</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId302" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sénamin Amedegnato</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId303" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandra Sramski</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2000</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId299" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03077353v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId304" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J'avance ! méthode de français, niveau II</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Auger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId305" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Amosu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId306" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y. Mojola</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId307" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Sonaiya</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Dokun Publishing House, Ibadan, Nigéria, pp.176, 1999</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId304" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00963930v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (57)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId308" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Inclusion et relations en contexte d’enseignement-apprentissage aux élèves allophones nouvellement arrivés en France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Auger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Miquel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Dans Bruley et Cadet L. (dir). Enseigner le français en contexte migratoire : ingénieries, littératie, inclusion</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Peter Lang Verlag, pp.387-410, 2024, </w:t></w:r><w:hyperlink r:id="rId309" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3726/b21443⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId308" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04955477v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId310" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oser s’écrire pour mieux se faire comprendre et viser une cohérence pour l’action</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Auger</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Auger, N. (2023). Oser s’écrire pour mieux se faire comprendre et viser une cohérence pour l’action », Autobiographie, réflexivité et construction des savoirs en didactique des langues, Muriel Molinié, Postface de Sabine Vanhulle</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, L’Harmattan, coll. Didactique des langues et des littératures, pp.221-230., 2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId310" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04955479v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId311" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Teaching interculturality : The ecology of self-reflection as a priority</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Auger</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">in Dervin F., Yuan M., Sude, Teaching interculturality “otherwise”</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Routledge, pp.187-199, 2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId311" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04955483v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId312" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Special Case of Education for Migrants: Children”</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Auger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId313" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Little</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">In Byram, M., Fleming, M., Sheils, J., Quality and equity in education: a practical guide to the council of europe vision of education for plurilingual, intercultural and democratic citizenship</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Multilingual Matters, pp.156-179, 2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId312" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04955487v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId314" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Familles migrantes en situation précaire, fracture numérique et éducation formelle, informelle et non-formelle. L’exemple du projet SIRIUS à Montpellier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémi Sauvage</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Auger</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pierre-Olivier Weiss &amp; Maurizio Ali. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L’Éducation aux marges en temps de pandémie : précarités, inégalités et fracture numérique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Presses universitaires des Antilles, pp.181-208, 2022, </w:t></w:r><w:hyperlink r:id="rId315" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/pua.weiss.2022.01.0181⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId314" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04446230v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId316" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Que faire en formation de la pluralité des langues ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Auger</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">in Françoise Lorcerie F. (dir), Education et diversité. Les fondamentaux de l’action.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Presses universitaires de Rennes, pp.235-249, 2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId316" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04955490v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId317" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La part langagière des migrations à l’école. Dynamiques des langues et du langage dans les classes plurilingues au travers de la lecture d’albums de jeunesse.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Auger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carole Fleuret</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Dans L. Le Ferrec et M. Veniard (Dirs.) La part langagière des migrations : perspectives pluridisciplinaires.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Lambert Lucas, pp.221-235., 2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId317" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04955493v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId318" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« La présence de la langue française dans le monde : enjeux des représentations »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Auger</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">le FLE et la francophonie dans le monde, J-L Chiss (dir)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Armand collin, pp. 81-113., 2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId318" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05241601v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId319" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Que faire en formation de la pluralité des langues ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Auger</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Françoise Lorcerie. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Education et diversité. Les fondamentaux de l’action</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Presses universitaires de Rennes, pp. 235-249., 2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId319" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02062869v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId320" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The future of plurilingual language education</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Auger</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">edited by Drs. Enrica Piccardo (OISE/University of Toronto), Aline Germain-Rutherford (University of Ottawa) and Geoff Lawrence (York University). </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Plurilingual Handbook in Language Education</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Routledge, pp.465-483., 2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId320" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02062867v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId321" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">“Examining the Nature and Potential of Plurilingual Language Education: Toward a Seven-step Plurilingual Language Education Framework”</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Auger</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Plurilingual Handbook in Language Education, edited by Drs. Enrica Piccardo, Aline Germain-Rutherford and Geoff Lawrence</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Routledge, pp.465-483, 2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId321" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04955495v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId322" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Translanguaging, recours aux langues et aux cultures de la classe autour de la littérature de jeunesse pour des publics allophones d’Ottawa (Canada) et de Montpellier (France) : opportunités et défis pour la classe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carole Fleuret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Auger</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">OLBI Working Papers</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, vol. 10, pp. 107-136., 2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId322" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02062848v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId323" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Épreuve d’analyse d’une situation professionnelle. Français Langue Étrangère et Seconde</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId324" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucile Cadet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Auger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémi Sauvage</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Anne Griffet. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Préparation au CAPES de Lettres Modernes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Ellipses, pp.357-392, 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId323" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03161855v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId325" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Inclusive Education for Non-French-Speaking Schoolchildren (in Metropolitan France):Obstacles, Institutional Opportunities and Present-Day Teaching Practices</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Auger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId326" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maryse Adam-Maillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId327" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Thamin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">HARRISON K., SADIKU M., TOCHON F. (dirs). </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Displacement Planet Earth: Plurilingual Education and Identity for 21st Century</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Deep University Press, Blue Mounds, University of Wisconsin, USA., 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId325" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02062870v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId328" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Théorie des opérations énonciatives »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Auger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId329" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Fauré</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">DETRIE C., VERINE B. &amp; STEUCKARDT A. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Termes et Concepts pour l’analyse du discours </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Honoré Champion, 2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId328" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01609905v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId330" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Developing competence for French as a foreign language within a plurilingual paradigm</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Auger</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Coffey S., Wingate U. (dir). </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">New Directions in Foreign Language Education Research.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Routledge (Taylor and Francis), pp.151-164, 2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId330" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02062872v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId331" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frontières linguistiques dans les approches de la langue en théorie et en pratique. L’impact des contextes migratoires pour repenser l’enseignement en France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Auger</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Gorovitz, S. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Frontières linguistiques en contextes migratoires. Citoyennetés en construction</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, L'Harmattan, pp.139-162, 2017, Frontières linguistiques en contextes migratoires. Citoyennetés en construction</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId331" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01609795v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId332" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« multilinguisme »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId333" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chantal Charnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Auger</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">DETRIE C., VERINE B. &amp; STEUCKARDT A. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Termes et Concepts pour l’analyse du discours </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Honoré Champion, 2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId332" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01609911v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId334" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« sociolinguistique », « variation linguistique », « Diglossie/bilinguisme »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId335" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Bres</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Auger</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">DETRIE C., VERINE B. &amp; STEUCKARDT A. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Termes et Concepts pour l’analyse du discours </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Honoré Champion, 2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId334" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01609907v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId336" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Que révèlent les parcours et les pratiques des enseignants en classe de français ? Éléments de réflexions sur les conflits cognitifs et méthodologiques face aux traditions didactiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Auger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId324" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucile Cadet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pégaz Paquet A. et Cadet L. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les langues à l’école, la langue de l’école</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Artois Presses Université, coll. Etudes linguistiques-didactique des langues, pp.47-66, 2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId336" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01609797v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId337" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tous pret des boches</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Auger</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Agnès Steuckardt </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Entre village et tranchées - L'écriture de Poilus ordinaires</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Inclinaison, pp.143-155, 2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId337" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01609803v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId338" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Violence scolaire langage et renversement de pratique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Auger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christina Romain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Dipralang. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Violence verbale et école</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId339" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'Harmattan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 2015, Enfance et langage, 978-2-343-04841-3</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId338" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01440856v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId340" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Violence verbale au travers des classes ZEP : enjeux des langues et des variations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Auger</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Auger N., Romain C. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Violence verbale et École</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, L’Harmattan, coll. Enfance et langages, pp.22-40, 2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId340" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01609801v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId341" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mises en œuvre possibles des approches plurielles dans des contextes sociaux et didactiques résonnants : des terrains de Michel Candelier à ceux des élèves nouvellement arrivés en France (ENA)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Auger</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Troncy C. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Didactique du plurilinguisme. Approches plurielles des langues et des cultures. Autour de Michel Candelier</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, P.U.R., pp.275-280, 2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId341" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01609804v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId342" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Exploring the use of migrant languages to support learning in mainstream classrooms in France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId343" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Leung C.</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId344" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Little D.</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Piet van Avermaet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Auger</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Managing Diversity in Education</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Multilingual matters, pp.328, 2013</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId342" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00963952v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId345" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le stéréotype en classe et dans les manuels de langues : un outil de réflexion pour la didactique/ O estereótipo na sala de aula e nos livros didáticos de línguas: uma ferramenta de reflexão para a didática</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId346" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria Lúcia Jacob D. de Barros</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId347" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Márcio Venício Barbosa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId348" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christianne Benatti Rochebois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Auger</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Recherches en didactique des langues - Thèmes majeurs - Pesquisas em didática de línguas estrangeiras grandes temas</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Ed. Bilíngue. Belo Horizonte : Faculdade de Letras/UFMG, pp.167, 2013</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId345" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00963956v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId349" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Répertoires langagiers, interactions didactiques et co-construction du langage à l'école primaire : l'exemple de la discussion</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Auger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martine Kervran</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le plurilinguisme, 20 ans après ?,</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Ed. EME, pp.397, 2013</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId349" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00963960v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId350" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Violences verbales. Analyses, enjeux et perspectives. Introduction.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Béatrice Fracchiolla</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claudine Moïse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christina Romain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Auger</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Béatrice Fracchiolla, Claudine Moïse, Christina Romain et Nathalie Auger </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Violences verbales. Analyses, enjeux et perspectives.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId351" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Presses Universitaire de Rennes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.9-16, 2013, 978-2-7535-2672-3</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId350" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01845990v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId352" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Favoriser les approches interculturelles et interlinguistiques : comment tirer parti des répertoires plurilingues et pluriculturelles des élèves ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Auger</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le français comme langue de scolarisation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, scérén CNDP-CRDP, pp.168, 2012</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId352" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00963962v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId353" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quelles constructions identitaires des élèves en classe d'immersion ? Perspectives comparées : Canada/France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Auger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvaine Roy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">construction identitaire à l'école. Perspectives didactiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, L'Harmattan, pp.222, 2012, coll. Enfance &amp; Langages</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId353" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00963961v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId354" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Présentation : la didactique interculturelle à l'épreuve de l'analyse des conversations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Auger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId355" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Béal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId356" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Demougin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Interactions et interculturalité : variété des corpus et des approches</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Peter Lang, pp.398, 2012</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId354" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00963966v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId357" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Introduction générale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Auger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId355" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Béal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId356" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Demougin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Interactions et interculturalité : variété des corpus et des approches</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Peter Lang, pp.398, 2012, coll. Transversale (linguistique), volume 31</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId357" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00963964v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId358" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Interculturalité et construction culturelle des catégories du genre en classe d’accueil</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Auger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Béatrice Fracchiolla</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Duchêne, Antoine et Moïse, Claudine (eds.). </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Genre, Language et sexualités</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nota Bene, p. 229-251., 2011</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId358" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01494510v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId359" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analyse de dispositifs universitaires FLE/S d'accompagnement au développement de compétences réflexives</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId360" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Muriel Molinié</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Auger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId361" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Goï</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId362" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Guillaumin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Formation linguistique en contextes d'insertion. Compétences, posture, professionnalité : concevoir un cadre de référence(s)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Peter Lang Coll. Transversales (Langues, sociétés, cultures et apprentissages), pp.177-194., 2011</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId359" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01476553v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId363" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les manuels : analyser les discours</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId364" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Blanchet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId365" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Chardenet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Auger</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Guide pour la recherche en didactique des langues. Approches contextualisées</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, éditions des archives contemporaines, pp.523, 2011</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId363" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00963967v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId366" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Malentendus interculturels et pratiques et tensions didactiques dans l'enseignement-apprentissage du français langue première et langue autre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Auger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christina Romain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ph. Blanchet &amp; D. Coste. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">"Regards critiques sur la notion d'«interculturalité» : Pour une didactique de la pluralité linguistique et culturelle"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, L'Harmattan, pp.97-115, 2010</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId366" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03113573v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId367" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Malentendus interculturels et pratiques et tensions didactiques dans l’enseignement-apprentissage du français langue première et langue autre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Auger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christina Romain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">P. Blanchet et D. Coste (Eds.). </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Regards critiques sur la notion d’ « interculturalité » pour une didactique de la pluralité linguistique et culturelle</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, L'Harmattan, pp.97-114, 2010</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId367" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03573170v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId368" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le français, cette autre langue à comparer. Une question en miroir : l'apprentissage et l'enseignement du français aux Elèves Nouvellement Arrivés en France (ENA)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Auger</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Colette Corblin; Jérémi Sauvage. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'enseignement des langues vivantes étrangères à l'école. Impacts sur le développement de la langue maternelle</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, L'Harmattan, pp.79-96, 2010, coll. Enfance et langages, 978-2-296-11640-5</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId368" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00963977v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId369" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Prise de conscience de la place et du rôle des imaginaires dans l'apprentissage d'une langue</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Auger</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Nathalie Auger; Fred Dervin et Eija Suomela-Salmi. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pour une didactique des imaginaires dans l'enseignement-apprentissage des langues étrangères</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, L'Harmattan, pp.59-73, 2009</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId369" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03055940v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId370" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Va te faire intégrer', des freins à l'intégration : pratiques interactionnelles et représentations dans le milieu scolaire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Auger</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La langue et l'intégration des immigrants (sociolinguistique, politiques linguistiques, didactique)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, l'Harmattan, pp.406, 2008, série Etudes Culturelles, Logiques sociales</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId370" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00963990v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId371" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D'une méthodologie ethnographique à la transformation des pratiques de classe : le cas des élèves migrants en France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Auger</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ecoles plurilingues - multilingual schools : Konzepte, Institutionen und Akteure</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Peter Lang, pp.432, 2008, cool. Langue, Multilinguisme et changement social</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId371" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00963985v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId372" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">De la violence verbale, pour une sociolinguistique des discours et des interactions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Auger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claudine Moïse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Béatrice Fracchiolla</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Schultz-Romain Christina</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Durand J. Habert, B. et Laks, B. (Eds). </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Actes du Congrès Mondial de Linguistique Française.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, pp.631-643, 2008, </w:t></w:r><w:hyperlink r:id="rId373" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/cmlf08140⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId372" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02504438v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId374" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le rôle des représentations dans l'intégration scolaire des enfants allophones ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Auger</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Immigration, École et didactique du français</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Didier, pp.303, 2008, collection Langues et didactique</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId374" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00963989v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId375" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'accueil et la scolarisation des enfants nouvellement arrivés en France : une minorité francophone en devenir aux besoins pédagogiques spécifiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Auger</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Francophonie, minorités et pédagogie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Les Presses de l'Université d'Ottawa, pp.342, 2008</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId375" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00963987v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId376" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comparons nos langues : un outil d'empowerment pour ne pas oublier son plurilinguisme</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Auger</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conscience du plurilinguisme</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Presses universitaires de Rennes, pp.280, 2008</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId376" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00963981v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId377" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Éléments de réflexion sur les pratiques méthodologiques en français langue seconde</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Auger</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le français langue seconde : un concept et des pratiques en évolution</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, De Boeck et Larcier, pp.252, 2007, coll. Perspectives en éducation et formation</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId377" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00963999v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId378" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Une didactique de l'interculturel possible auprès des enfants nouvellement arrivés</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Auger</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Langue scolaire, diversité linguistique et interculturalité</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Editions Modulaires Européennes/ InterCommunication, pp.242, 2007, coll. IRIS (Innovations dans les Relations Interculturelles et Socioéconomiques)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId378" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00963992v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId379" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Relation à l'altérité dans le choix des prénoms des enfants de couples mixtes franco-arabes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Auger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claudine Moïse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Bachir Koudhai. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La différence</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId380" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Université de Kaïrouan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.231-250, 2007, 9789973997739</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId379" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02498309v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId381" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les représentations de l'hispanité chez des élèves français</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Auger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId382" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Clerc</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Manuel Bruña Cuevas; María de Gracia Caballos Bejano; Inmaculada Illanes Ortega; Carmen Ramírez Gómez; Anna Raventós Barangé. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La cultura del otro : español en Francia, francés en España = La culture de l'autre : espagnol en France, français en Espagne</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Departamento de filología francesa, universidad de Sevilla; Asociación de profesores de francés de la universidad española (APFUE); Société des hispanistes français (SHF), pp.980-992, 2006</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId381" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03076990v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId383" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Résilience verbale et traumatisme du langage. Approche psycholinguistique dans la communication. Réactions au texte de Michelle Van Hooland</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Auger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Béatrice Fracchiolla</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claudine Moïse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Psychosociolinguistique, Les facteurs psychologiques dans les interactions verbales</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, L'Harmattan, pp.95-107, 2005</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId383" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02506164v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId384" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Violence verbale, malentendu ou mésentente ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Auger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claudine Moïse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">G. Bacha, G. Laroux et A. Séoud. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le malentendu</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Presses Internationales de la Faculté des Lettres de Sousse, pp.293-302, 2005</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId384" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02502373v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId385" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Réactions au texte de Michelle Van Hooland</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Auger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId386" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Fracchiolla</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId387" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Moïse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Psychosociolinguistique, Les facteurs psychologiques dans les interactions verbales</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, L'Harmattan, pp.212, 2005</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId385" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00964008v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId388" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quelle posture de l'enseignant pour la scolarisation des élèves nouvellement arrivés ou plurilingues ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Auger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId389" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Terrades O.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">École, langues et modes de pensée</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Scérén, CRDP Académie de Créteil, coll. Repères pour agir, pp.182, 2005, série " disciplines : valorisation des innovations pédagogiques</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId388" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00964013v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId390" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Identités méditerranéennes à l'épreuve de la migration : l'exemple de couples franco-arabes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Auger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claudine Moïse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Henri Boyer. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Langues et contacts de langues dans l’aire méditerranéenne</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId391" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'Harmattan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.39-51, 2004, Sociolinguistique</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId390" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02506217v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId392" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les interactions verbales : une problématique transversale pour l'enseignement du français</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Auger</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Langue et communication en classe de français</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Editions Modulaires Européennes, pp.236, 2003, collection Proximités - didactique, Cortil-Wodon (Belgique)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId392" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00964014v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId393" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les représentations interculturelles dans les manuels de français langue étrangère en usage dans l'Union européenne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Auger</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les représentations interculturelles en didactique des langues-cultures, Enquêtes et analyses</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, l'Harmattan, pp.146, 2003, coll. Langue et parole</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId393" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00964015v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId394" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claro qué y'a du miel' : mélange de langues chez des hispanophones en situation professionnelle en France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Auger</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Comment les langues se mélangent, codeswitching en francophonie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, l'Harmattan, pp.182, 2001</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId394" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00964016v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Autre publication scientifique (22)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId395" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Préface du livre de Cynthia EID et Judith PATOUMA.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Auger</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Plurilinguisme et pluriculturalisme - Techniques et pratiques de classe</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, pp.5-7</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId395" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04955502v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId396" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Listiac, des enseignements sensibles aux langues dans toutes les classes (de la maternelle au lycée, ressources vidéos, guides)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Auger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Pepiot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId396" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04976933v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId397" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">SITE WEB : LISTIAC (Linguistically Sensitive Teaching In All Classrooms), des enseignements sensibles aux langues dans toutes les classes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Auger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Pepiot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2023, https://listiac.univ-montp3.fr/</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId397" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04798360v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId398" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Challenges and practices for teachers’ education”, https://www.youtube.com/watch?v=uWC63faRTSc (minutes 29 à 49)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Auger</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId398" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04990407v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId399" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diversité, plurilinguisme et éducation, https://www.youtube.com/watch?v=FsHhCm1zASE</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Auger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Coste</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId400" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Gajo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId399" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04990404v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId401" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elizabeth SUEN et Barbara A. SUEN (2020), Intercultural Communication. A Canadian Perspective</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Auger</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId401" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03801052v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId402" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Préface du livre de Lemoine-Bresson</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Auger</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Croyances et savoirs d’enseignants allemands et français. (Re)penser l’interculturel à l’école</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, pp.5-10</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId402" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04955505v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId403" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Postface du livre de Thibeault J., Fleuret</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Auger</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">C. Didactique du français en contextes minoritaires : Entre normes scolaires et plurilinguismes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, pp.273-279</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId403" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04955503v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId404" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">NESET, Multilingual children and online language learning tools ? NESET Webinar, Webinar 1 / 4 https://nesetweb.eu/fr/news/neset-reunit-des-experts-pour-discuter-de-lavenir-de-lenseignement-des-langues-en-europe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Auger</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId404" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04990419v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId405" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ces élèves (qui) nous élèvent : la recherche universitaire. Quels apports ? https://www.youtube.com/watch?v=BtEk01nQcCQ</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Auger</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId405" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04990414v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId406" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sirius Education et migration : https://siriusfrance.jimdofree.com</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Auger</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId406" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04976932v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId407" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">NESET, The future of language education in Europe: lessons learnt from case studies | NESET Webinar 4/4, https://www.youtube.com/watch?v=A0IPNq5CjMA</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Auger</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId407" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04990422v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId408" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les ressources langagières des apprenants : facilitatrices de l’intégration et du succès scolaires en classe de français langue étrangère</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Auger</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2018, p. 23-36</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId408" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02062874v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId409" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">participation to the final report : National policy and research review for France. Prepared in the framework of data collection for the SIRIUS Watch 2018 ‘Role of non-formal education in migrant and refugee inclusion: links with schools’ ; PDF Role of non-formal education in migrant children inclusion: http://www.sirius-migrationeducation.org/wp-content/uploads/2018/11/SIRIUS-Watch_Full-report-1.pdf.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Auger</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId409" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02062885v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId410" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le MOOC MALEDIVE : un site d’auto-formation pour les enseignants de langue et de culture qui accueillent des élèves migrants dans leur classe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Auger</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2018, p. 61-69</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId410" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02062875v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId411" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">SMITH, H., AUGER N. et al. (2017), Romtels (Roma translanguaging enquiry learning spaces), Erasmus+. Handbook 1: Translanguaging Pedagogy: handbook for teacher, 38 pages, Handbook 2: Translanguaging Pedagogy: handbook for teacher educator, 30 pages, Handbook 3: Schools and Plurilingual Communities Working Together: handbook for schools, 28 pages, versions en anglais et en français. https://research.ncl.ac.uk/romtels</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Auger</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId411" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02062883v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId412" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enquête pour le Parlement européen sur la réussite scolaire des enfants migrants : Review and Monitoring of Migrant Education in the EU (MEMA). Expertise et rapport pour la France.http://www.europarl.europa.eu/thinktank/fr/document.html?reference=IPOL_STU(2017)585903, rapport en ligne http://www.europarl.europa.eu/RegData/etudes/STUD/2017/585903/IPOL_STU(2017)585903_EN.pdf, p. 95-100.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Auger</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2016, pp.95-100</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId412" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02062877v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId413" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">AALTO, E., A. ABEL, N. AUGER, D. GILLY, K. SCHNITZER (2016). Teaching the language of schooling in the context of diversity: Study materials for teacher development. Graz: European Centre for Modern languages / Council of Europe. Online publication available at http://maledive.ecml.at/.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Auger</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId413" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02062880v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId414" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Faire se rencontrer &amp;quot;Interculturalité&amp;quot; et &amp;quot;plurilinguisme&amp;quot; en contexte scolaire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Auger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId415" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Galligani</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId414" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01994607v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId416" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ortolang, gypsylang, Corpus « « Paroles de locuteurs gitans et non gitans sur trois générations à Perpignan » https://www.ortolang.fr/market/corpora/prax000931</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Auger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId417" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martine Marquilló Larruy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Matheu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId418" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giancarlo Luxardo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId416" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02062873v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId419" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comparons nos langues. Démarche d’apprentissage du français auprès d’enfants nouvellement arrivés</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Auger</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2015, https://www.youtube.com/watch?v=_ZlBiAoMTBo</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId419" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02062864v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId420" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">AUGER N., (2015), Université Ouverte des Humanités (UOH) (création UPVM), « Langage, langues et enseignement : Perspectives sociolinguistique et didactique : ressource pour la formation des enseignants ». http://uoh.univ-montp3.fr/sociolinguistique/co/Langage_langues_et_enseignement_web.html</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Auger</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId420" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02062881v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rapport (4)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId421" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Avoir deux langues et plus à l’école maternelle et primaire. Synthèse de la recherche et recommandations. thèse de la recherche et recommandations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Auger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId422" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ranka Bijeljac-Babic</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Conseil scientifique de l'Education nationale. 2025, 40 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId421" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04976924v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId423" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Avoir deux langues et plus à l’école maternelle et primaire. Synthèse de la recherche et recommandations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId422" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ranka Bijeljac-Babic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Auger</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Conseil Scientifique du Ministère de l'Education nationale (CSEN). 2025, 40 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId423" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04955518v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId424" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">AUGER N., (2014), « Oralité, langue et imaginaire chez les populations gitanes de Perpignan. Approches linguistiques et didactiques. » Bilan du projet financé par le Fond social européen (FSE) de la Commission européenne, en partenariat avec la Ville de Perpignan, l’EN, remis aux institutions partenaires, 88 pages.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Auger</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] Praxiling, UPVM. 2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId424" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02062878v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId425" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Projet Conbat+ (Conseil de l'Europe)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Auger</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] CELV. 2011, 59 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId425" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03077311v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId426"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
+<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:pict><v:shape type="#_x0000_t75" stroked="f" style="width:100px; height:139.63636363636px; margin-left:0px; margin-top:0px; position:relative; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:margin; mso-position-vertical-relative:line;"><w10:wrap type="tight" anchorx="margin"/><v:imagedata r:id="rId7" o:title=""/></v:shape></w:pict></w:r><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Nathalie AUGER </w:t></w:r><w:r><w:rPr><w:color w:val="641e6e"/></w:rPr><w:t xml:space="preserve">Nathalie AUGERProfesseur des Universités Classe exceptionnelle 2</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (65)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Therapy related myeloid neoplasm, same but different?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lina El Murr</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Khalil Saleh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Pasquier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Willekens</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alina Danu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bulletin du Cancer</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 112 (12), pp.1385-1393. </w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.bulcan.2025.08.003⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inserm-05535275v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Médiation numérique et formations des enseignants accueillant des élèves migrants</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémi Sauvage</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Auger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Pépiot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue de Didactique, Linguistique et Traduction </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 01 (01), pp.36-57</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (article de synthèse)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04445936v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Usages pédagogiques de pratiques numériques translangagières dans les classes de sciences</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémi Sauvage</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Auger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurine Dalle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">LIDIL - Revue de linguistique et de didactique des langues</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 67, </w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/lidil.11659⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04052839v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les langues dans la famille : introduction au numéro</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jose Ignacio Aguilar Río</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Auger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Margaret Bento</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cristelle Cavalla</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Mendonça Dias</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Glottopol : Revue de sociolinguistique en ligne</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 38, </w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/glottopol.2894⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04058818v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La consigne en français langue de scolarisation : les approches plurilingues et pluriculturelles comme ressources pour la formation des enseignants.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Auger</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue TDFLE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 82, 82. https://revue-tdfle.fr/articles/revue-82/3294-la-consigne-en-francais-langue-de-scolarisation-les-approches-plurilingues-et-pluriculturelles-comme-ressources-pour-la-formation-des-enseignants</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04955393v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le projet européen LISTIAC : le tapis de dialogue, un outil de réflexion collective pour la formation des enseignants aux pratiques translangagières, de la maternelle au lycée, dans toutes les disciplines</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Pepiot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Auger</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">LIDIL - Revue de linguistique et de didactique des langues</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 67, </w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/lidil.11781⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04852391v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Conscience collective et autoconscience dans l’enseignement / apprentissage du français langue seconde et de scolarisation : quand l’interculturel et le plurilinguisme sont en jeu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Auger</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Glottodidactica. An International Journal of Applied Linguistics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 49 (1), pp.35-51. </w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.14746/gl.2022.49.1.03⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04948752v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">De &amp;quot;Comparons nos langues&amp;quot; (2003) à &amp;quot;Suivez le guide !&amp;quot; (2021). Parcours de recherche en langues sur près de 20 ans, à l'école et en famille</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Auger</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le Langage et l'Homme</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 56 (2), pp.115-130</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04948746v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Unprepared for Superdiversity: Teacher Agency and Constraint in a Culturally and Linguistically Diverse French Elementary Classroom</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francis John Troyan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Auger</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Language, Identity and Education</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, pp.1-15. </w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/15348458.2022.2152033⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04948714v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">‘Yes, but you were born in France’: practiced language policies with culturally and linguistically diverse students in an elementary classroom in France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francis John Troyan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Auger</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Language and Education</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 37 (4), pp.500-515. </w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/09500782.2022.2145902⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04948708v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multilingual tasks as a springboard for transversal practice: teachers’ decisions and dilemmas in a Functional Multilingual Learning approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nell Foster</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Auger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Piet van Avermaet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Language and Education</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 37 (1), pp.22-38. </w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/09500782.2021.1958835⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04948794v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didactisation et plurilinguisme : l’apport de la littérature de jeunesse pour approcher la norme scolaire.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carole Fleuret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Auger</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le Français Aujourd'hui</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 215, pp.89-104</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04955400v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quels impacts du CECR sur l’apprentissage en contexte multilingue ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Auger</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue japonaise de didactique du français</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, vol.15 (Issue 1-2), pp.105-108</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04948783v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’interculturel, l’arlésienne des ESPE?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brahim Azaoui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Auger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geneviève Zoïa</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mélanges CRAPEL</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 41 (1), pp.16-30</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02120262v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Outils innovants, formation des enseignants, contexte multilingue</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Auger</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le Français dans le monde. Recherches et applications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 67, pp.133-142</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04955402v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le rapport à l’écrit d’élèves gitans : des représentations enseignantes aux réalités scripturales des élèves</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémi Sauvage</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carole Fleuret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Auger</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nouveaux cahiers de la recherche en éducation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 19 (2)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01596428v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le projet européen Romtels (Roma translanguaging enquiry learning spaces). Un questionnement sur la médiation aux niveaux (inter)culturelle et identitaire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Auger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brahim Azaoui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christelle Houée</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Miquel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Recherches en Didactique des Langues et Cultures - Les Cahiers de l'Acedle</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, Quelles médiations en didactique des langues et des cultures?, 15 (3), </w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/rdlc.3321⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01685330v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bilinguisme chez le jeune enfant en famille et à l’école : quels enjeux pour la réussite à l’école ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Auger</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Devenir - Revue européenne du développement de l'enfant</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, vol. 30/2018, pp.57-66</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02062852v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Face à l’hétérogénéité des projets de mobilité ERASMUS : Evaluer les enseignements de FLE de l’université Paul-Valéry – Montpellier 3</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémi Sauvage</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Dufour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Auger</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le Langage et l'Homme</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 52 (1), pp.77-92</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01596391v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mettre en synergie TOUTES les langues : clé pour l’apprentissage des langues, du français… et des autres matières</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Auger</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les Cahiers Pédagogiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, Enseigner les langues aujorud'hui, 534</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01609918v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dialogisme et discours en situations didactiques : le cas des enfants gitans</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Auger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Dufour</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Recherches en Didactique des Langues et Cultures - Les Cahiers de l'Acedle</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, Dialogisme et discours en situations didactique</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02062855v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Du gitan au français : d’une langue hors-norme à une langue normée ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Auger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Matheu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Signes, Discours et Sociétés : Revue semestrielle en sciences humaines et sociales dédiée à l'analyse des Discours </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, Discours hors-normes, constructions sociales, 16</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01609842v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Mais est-ce que ça existe une personne monolingue ? » Plurilinguisme des élèves au Canada et en France, pratiques artistiques et langagières et apprentissage du français</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gail Prasad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Auger</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Carnets d'Atelier de Sociolinguistique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, La langue seconde de l'école à l'université, 10</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01609876v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">MALEDIVE: eine Lernplattform für Lehrende vielsprachiger Klassen, Les approches plurielles des langues et des cultures /Plurale Ansätze zu Sprachen und Kulturen Gli approcci plurali alle lingue e alle culture</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Auger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Katja Schnitzer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Babylonia : Multilingual Journal of Language education [Rivista per l'insegnamento e l'apprendimento delle lingue / Zeitschrift für Sprachunterricht und Sprachenlernen / Revue pour l'enseignement et l'apprentissage des langues / Revista per instruir ed emprender linguatgs / A Journal of Language Teaching and Learning]</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01609845v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Langue(s) de scolarisation, langue(s) seconde(s) et langue(s) étrangère(s) : quelles articulations ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Auger</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Études de linguistique appliquée : revue de didactologie des langues-cultures et de lexiculturologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 2014 (2), pp.165-173</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01609880v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'école face à la variation et à la variété des langues</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Auger</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Diversité</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, Langues des élèves, langue(s) de l’Ecole, 176, pp.127-132</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02062861v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didactique et interculturel : un engagement</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Auger</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le Langage et l'Homme</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, Des langues aux cultures (hommage à Luc Collès), 49 (1), pp.14-23</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01609884v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Processus d'acquisition et d'apprentissage des langues : un levier pour le futur.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Auger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sauvage J.</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dodane Ch.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Travaux de didactique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 67-68, pp.13-16</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00964031v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Allophonie et inclusion. Nouvelles perspectives pour l'enseignement-apprentissage aux élèves nouvellement arrivés en France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Auger</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">revue de l'ABPF</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, Le français dans le mille (239), pp.71-80</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00964017v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Molecular profiling of patient-derived breast cancer xenografts.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Reyal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charlotte Guyader</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charles Decraene</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carlo Lucchesi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Auger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Breast Cancer Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 14 (1), pp.R11. </w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1186/bcr3095⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inserm-00675301v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Acquisition et didactique des langues</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémi Sauvage</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christelle Dodane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Auger</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Travaux de didactique du FLE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, pp.9-12</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01142983v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Complexité de développement, complexité d’apprentissage : de la langue de l’enfant à la langue de l’élève</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémi Sauvage</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Auger</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Travaux de didactique du français langue étrangère</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 65-66, pp.127-142</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01140735v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Que faire de la violence verbale?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Auger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christina Romain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cahiers Pedagogiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 488, non paginé</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01491745v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le stéréotype en classe et dans les manuels : un outil de réflexion pour la didactique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Auger</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le Langage et l'Homme</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, pp.77-84</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00964032v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corela Cognition, représentation, langage Interpellation et violence verbale : essai de typologisation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Auger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Béatrice Fracchiolla</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claudine Moïse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christina Schultz-Romain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CORELA - COgnition, REprésentation, LAngage</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, L'interpellation, HS-8, https://corela.revues.org/1023. </w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/corela.1023⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02504422v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Construction identitaire et compétence plurilingue/pluriculturelle : des principes à la mise en œuvre de séquences interdisciplinaires</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Auger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martine Kervran</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Tréma</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 33-34, pp.35-42</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00725720v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les travaux du Conseil de l'Europe : un levier pour le plurilinguisme en classe en France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Auger</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le Français Aujourd'hui</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, pp.45-51</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00964040v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le CECR et la dimension interculturelle de l'enseignement-apprentissage du FLE : quelles tâches possibles ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Auger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louis V.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le Français dans le monde. Recherches et applications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 45, pp.102-119</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00964039v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Astrocytes reverted to a neural progenitor-like state with transforming growth factor alpha are sensitized to cancerous transformation.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christelle Dufour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Josette Cadusseau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Varlet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Laure Surena</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giselle P de Faria</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Stem Cells / Stem Cells (Miamisburg)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 27 (10), pp.2373-82. </w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/stem.155⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inserm-00439883v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le mutisme des enfants (de) migrants à l'école maternelle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Auger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Sauvage</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cahiers Pedagogiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, Enfants d'ailleurs, élèves en France, pp.44-45</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00964037v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le débat autour des catégories en Didactique des Langues-Cultures dans un contexte interculturel et plurilingue</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Auger</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Französisch Heute</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, Le Français Langue Etrangère dans le contexte politique et éducatif français, pp.172-176</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00964036v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comparing our languages. A tool for maintaning individual multilingualism</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Auger</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Construire la cohésion sociale : le rôle de l'école en Grèce</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, pp.93-99</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00964041v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les arts du langage, des pratiques de l'inter pour mettre en œuvre l'hospitalité</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Auger</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Diversité</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 153, pp.161-165</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00964044v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Favoriser le plurilinguisme pour aider à l'insertion scolaire et sociale des élèves nouvellement arrivés (ENA)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Auger</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Insertion scolaire et insertion sociale des nouveaux arrivants</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 11, pp.126-137</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00964058v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Représentations et pratiques de l'oral des enfants nouvellement arrivés en France dans le système scolaire français</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Auger</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le Français dans le monde. Recherches et applications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 43, pp.64-75</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00964059v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Langues d'origine et apprentissage des langues vivantes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Auger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémi Sauvage</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les Langues Modernes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 4, pp.25-32</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03061778v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'enseignement-apprentissage du français en France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Auger</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Diversité</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 151, pp.121-126</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00965357v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enseignement des langues d'origine et apprentissage du français : vers une pédagogie de l'inclusion</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Auger</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le Français Aujourd'hui</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, Enseigner les langues d'origine (158), pp.79-88</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00965361v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Des familles d'activités pour favoriser les articulations entre les langues et les variations présentes ou importées dans la classe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Auger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sauvage J.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les Langues Modernes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, L'Enseignement des langues à l'école primaire, pp.25-32</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00965331v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ateliers littérature et arts pour entrer dans le français langue seconde</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Auger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Tallagrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O. Terrades</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Études de linguistique appliquée : revue de didactologie des langues-cultures et de lexiculturologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, pp.339-348</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00964060v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dépasser les représentations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Auger</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cahiers Pedagogiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, Etudier la langue (453), pp.46-47</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00965333v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les enjeux communicationnels de l'explication dans les interactions verbales d'une classe de ZEP de Perpignan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Auger</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Études de linguistique appliquée : revue de didactologie des langues-cultures et de lexiculturologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, Tensions et controverses en FLE-FLS-FLM : des conflits créatifs, pp.69-79</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00965353v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le sujet et son texte dans les ateliers d'écriture filmique : entre subjectivité et prêt-à-écrire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Auger</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Traverses</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, Les arts du langage, quelles transversalités ? (8), pp.119-131</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00965379v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La relation médias/société en question : un cas de violence dans une banlieue de Perpignan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Auger</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Diversité</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, A l'école de la sécurité (147), pp.45-53</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00965367v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La conception de fiches pédagogiques en FLS : exemple des compétences visées en atelier d'écriture</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Auger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémi Sauvage</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Travaux de didactique du français langue étrangère</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 50, pp.11-24</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00965370v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pourquoi une analyse qualitative du discours et des interactions ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Auger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claudine Moïse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Analele Universitatii Ovidius, Serie Filologie, </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, Seria Filologie, Tom XVI (xvi), pp.171-181</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02506180v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Apprendre à comprendre et à s'exprimer à l'oral : vers une autonomisation de l'apprenant pour une intégration scolaire (plus) réussie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Auger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Doubli V.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cahiers de l'ASDIFLE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, français et insertion, pp.225-240</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00965537v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Promesses et limites de l'approche communicative en matière de relation langue-culture</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Auger</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Dialogos, Journal of Foreign Languages Departments</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, 10, pp.84-92</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00965538v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ça casse la langue d'un étranger', les représentations de la langue et de son apprentissage : une question interculturelle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Auger</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Travaux de didactique du français langue étrangère</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, 50, pp.23-36</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00965540v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La violence verbale : enjeux, méthodes, éthique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claudine Moïse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Auger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Fillol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juan Lopez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cahiers de l'Institut de Linguistique de Louvain</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, France, pays de contacts de langues, 29, pp.131-150</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02508855v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Autour du livre scientifique documentaire : un dispositif de médiation entre adulte et enfant lecteur</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Auger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacobi D.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Aster</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, Recherches en didactique des sciences expérimentales : les interactions langagières 1 (n°37), pp.215-241</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00965612v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Des manuels et des stéréotypes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Auger</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le Français dans Le Monde</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, 326, pp.29-32</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00965619v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ancrages énonciatifs et identitaires : le choix du prénom des enfants dans les couples mixtes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Auger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claudine Moïse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Traverses</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2001, Langues en contact et incidences subjectives, 2, pp.35-51</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02512189v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les représentations de la France dans des manuels de F.L.E de trois pays de l'Union Européenne : Allemagne, Grande-Bretagne, Italie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Auger</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Travaux de didactique du français langue étrangère</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1998, 38, pp.237-250</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00965632v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La création d'un document vidéo authentique pour la classe de français langue étrangère ou la mise en place d'un paradoxe fructueux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Auger</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Travaux de didactique du français langue étrangère</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1997, 37, pp.149-160</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00965635v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (97)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Évolutions institutionnelles et transformations curriculaires dans l’enseignement de la didactique du FLE à l’Université de Montpellier Paul-Valéry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jovan Kostov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Auger</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">40 ans de cursus universitaires en didactique du FLE Ancrages historiques, problématiques actuelles et perspectives</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Association de didactique du français langue étrangère (ASDIFLE); Université Sorbonne Nouvelle, Jan 2026, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-05455124v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">IMPACT DES VARIATIONS GRAMMATICALES DES ÉNONCÉS MATHÉMATIQUES SUR LES RÉPONSES DES ÉLÈVES. ÉTUDE EXPLORATOIRE</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eléda Robo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Viviane Durand-Guerrier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Berky Nguala</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Auger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Chalier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque EMF 2025 "L’éducation mathématique face à un monde en accélération : enjeux, défis et opportunités"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université de Québec à Montréal, May 2025, Montréal, Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05408082v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Requirements for Future Research on the Individualization of Language Education</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Auger</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">“The “Individualization in Language Education Conference”. “Language Education in the Immigrant Society”,</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, The German Federal Ministry of Education and Research, University of Hamburg., 2025, HAMBOURG, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04976940v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maitrise de la langue&amp;quot;, élèves allophones, francophones et disciplines (l'exemple des mathématiques).</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Auger</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Workshop Calcul. La prévention des difficultés d’apprentissage du calcul et en cognition mathématique, Théâtre Odéon, Pérols, organisé par OCCITADYS, Gouvernement et ARES (agence régionale pour la santé),</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, Pérols, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04986774v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Education plurilingue et interculturelle au travers du projet européen SIRIUS</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Auger</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée d’étude, Apprentissages formels, non-formels, informels des migrants</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Institution convergences migrations, Canopé, LHUMAIN, Mémorial du camp de Rivesaltes,, 2024, Rivesaltes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04986762v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le Plurilinguisme et la Diversité Francophone. Problématiques didactiques en France et au canada (atelier)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Auger</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">, colloque international, La Francophonie en marche en France et dans le Monde, innover et créer,</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aix-Marseille Université, 2024, Aix-Marseille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04986715v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Participation au projet récolang, vidéo « pourquoi évaluer ? », Programme/Programme2020-2023/RECOLANG/Forwhomandhow/tabid/5670/language/fr-FR/Default.aspx</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Auger</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">, CELV/ECML, Conseil de l’Europe, https://www.ecml.at/ECML-Programme/Programme2020-2023/RECOLANG/Forwhomandhow/tabid/5670/language/fr-FR/Default.aspx</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, CELV/ECML, Conseil de l’Europe, 2024, Graz, Autriche</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04990398v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Language Diamond : pour développer le plurilinguisme et répondre aux défis sociaux,</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Auger</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ENROPE, langscape project</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sorbonne Nouvelle, 2024, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04986792v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S’entendre : enjeux des langues pour les sociétés humaines</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Auger</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2eme biennale des langues,</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, La caravane des 10 mots, Ministère de la Culture., 2024, LYON, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04986783v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The role of Interculturality in shaping Multilingual Universities, Living Language Policies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Auger</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">– Lived Multilingualism ERUA / EUniWell Cross-European University Alliance Symposium to launch the ERUA Language Policy Paris</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, inalco, 2024, paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04976941v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le projet SIRIUS : une expérience qui interroge les notions d’empathie et de création/créativité, colloque international Approches performatives pour une éducation inclusive de l’école à l’université</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Auger</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">, colloque international Approches performatives pour une éducation inclusive de l’école à l’université</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, Aix-Marseille université, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04986695v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les langues des élèves comme ressource pour aborder des textes littéraires écrits dans une langue non maîtrisée par les apprenants</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Auger</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">10e Séminaire de l’Antiquité en dialogue, Université Paul-Valéry.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, Montpellier, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04986684v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Translation and grammatical issues in the PISA items. Potential biases in the interpretation of students' answers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Viviane Durand-Guerrier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Chesnais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eléda Robo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Jacques Salone</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Auger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The 15 th International Congress on Mathematical Education</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, International commission on mathematical instruction (ICMI), Jul 2024, Sydney (AUSTRALIA), Australia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04724372v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Teacher agency and constraint in a culturally & linguistically diverse French elementary classroom ecology. Paper presentation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francis John Troyan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Auger</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">at the Association Internationale de la Linguistique Appliquée [International Association of Applied Linguistics]</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, Kuala Lumpur, Malaysia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04976938v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Plurilinguisme, francophonies : allophonie et alloglossie (plénière)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Auger</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">colloque international, La Francophonie en marche en France et dans le Monde, innover et créer.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, Aix-Marseille Université, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04986710v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dimensions cognitives individuelles et collectives dans l’enseignement/apprentissage du français langue seconde et de scolarisation : quand l’interculturel et le plurilinguisme sont en jeu.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Auger</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">séminaire de psycholinguistique, recherche,</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université de Genève., 2024, Genève, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04986788v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pratiques d'enseignement prenant en compte les langues des élèves pour l'acquisition des langues.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Auger</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire GIS REAL2 (réseau en acquisition des langues secondes) AXE Interface acquisition/didactique, Les apports de la didactique à la compréhension des pratiques d’enseignement et leur impact sur l’acquisition des langues secondes/étrangères.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, REAL2, 2024, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04986756v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Utilisation de l’application suédoise BINOGI</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Auger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurine Dalle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémi Sauvage</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">10ème congrès international de l’EDILIC : Education et Diversité Linguistique et Culturelle</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2023, Copenhague, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04053213v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Usage et pratiques pédagogiques autour d’un outil numérique multilingue : l’exemple de la plateforme Binogi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurine Dalle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémi Sauvage</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Auger</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Xe Colloque international de l’ADCUEFE-CAMPUS FLE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2023, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04446335v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Engaging students and teachers to use their multilingual repertoires as a ressource for learning and teaching. Examples in France and Europe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Auger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémi Sauvage</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conférence invitée, Columbia University</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2023, New York City (NY), United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04446848v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Superdiversity in France: An ecological perspective on a French elementary classroom, AILA, Lyon.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francis John Troyan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Auger</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">AILA</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, LYON, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04976937v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Co-construire une école multilingue inclusive et au-delà. Réflexions à partir des projets européens Listiac et Sirius</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Auger</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">« Plurilinguisme à l’école primaire : valorisation des langues d’héritage des élèves pour une école et une société inclusives »</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Journée d’étude CNRS, Paris 8,, 2023, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04986878v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Parents et enseignants ensemble, pour une éducation bi-plurilingue »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Auger</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Salon de l'Education bilingue.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Maison Albertine, New York, Ambassade de France., 2023, NEW YORK, NY, États-Unis</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04986873v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Language Diamond to learn and teach (through) Languages</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Auger</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Multilingualism and the city</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, University of Ghent, for the Brussels Minister for Multilingualism, the Flemish Parliament and education and the Alderwoman for education of the city of Ghent, 2023, Ghent, septembre., Belgium</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04986866v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Médiation linguistique et interculturelle en fle.S : le diamant langagier,</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Auger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémi Sauvage</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Multilinguisme</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université de Roma 3, 2023, ITALIE, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04986900v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le mal-entendu, entre langues et normes. Le malentendu, l’inattendu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Auger</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque international</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, organise par le GIRAL, Bordeaux Montagne,23-24 novembre., 2023, Bordeaux, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04986857v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« L’éducation plurilingue comme espace de reliance et mises en relation. Tisser les continuités familles-école-communautés au travers d’approches pluriartistiques. Plurilingual Education as reliance and relationality. Weaving spaces of continuities between families, schools and communities through art”, Conférence plénière bilingue</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Auger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Danièle Moore</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Copenhague Éducation plurilingue et Language Awareness au travers des niveaux éducatifs</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 10ème congrès international EDiLiC, 2023, Copenaghen, Denmark</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04986883v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Former les enseignants en pré-service</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémi Sauvage</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Auger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurine Dalle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées BINOGI ESCAPE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2023, Toronto ( CA ), Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04447273v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Apports des analyses sur le terrain français du projet Binogi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémi Sauvage</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Auger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurine Dalle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées BINOGI ESCAPE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2023, Toronto ( CA ), Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04446389v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">“Engaging students and teachers to use their multilingual repertoires as a resource for learning and teaching. Examples in France and Europe”</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Auger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémi Sauvage</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Joint-seminars,</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Columbia University, Yale, 2023, New-York (NY), United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04986861v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Language Diamond for Languages for using Pluri-Multilingualism as a resource for teaching and learning,</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Auger</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Languages Matter Tedenski pomenki/Weekly, Slovenian national project Jeziki štejejo -</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Languages Matter Slovenia, discussions, 2022, Ljubljana, Slovenia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04986942v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Plurilinguisme et apprentissage des mathématiques,</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Chesnais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Auger</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">JE des INSPE Occitanie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, INSPE Toulouse et Montpellier, 2022, Agde (34), France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04986916v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didactique de l’oral et de la prononciation en FLE</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémi Sauvage</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Auger</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Centre Saint Louis</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2022, Rome, Italie</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04446373v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Des enseignements sensibles aux langues et aux normes pour construire des compétences scolaires »,</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Auger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Pepiot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Langues, langage en enseignement, apprentissage et formation,</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 4èmes journées des INSPE d'Occitanie,, 2022, Cap d'Agde, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04986911v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Teaching Interculturality : the ecology of self-reflection,</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Auger</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">conference invitee, Talks series on interculturality,</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, université de Shangai University (SUFE)., 2022, SHANGAI, China</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04986952v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enseigner le français et les disciplines en contexte de diversité langagière et culturelle.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Auger</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">JE Diversités des langues et des cultures dans l’Éducation et la Formation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Institut Catholique de Paris., 2022, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04986970v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le rôle des langues familiales dans l’éducation plurilingue et interculturelle en contexte de grande diversité linguistique,</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Auger</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">JE Appropriation des langues non premières et compétences à interagir culturellement en contextes plurilingues</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université d’Amiens., 2022, Amiens, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04987061v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le projet européen LISTIAC : Formation des enseignants, pratiques translangagières, de la maternelle au lycée dans toutes les disciplines. Enjeux et défis.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Auger</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque international, Le plurilinguisme et la gestion de la diversité linguistique et culturelle à l’école Comment faciliter l’entrée dans la littératie pour des élèves plurilingues ?,</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, Aix-Marseille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04986924v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stem Education in a Globalized World: International Perspectives on Critical Teachers Education for Diversity</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Le Pichon-Vortsman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémi Sauvage</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Auger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carole Fleuret</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Multilingual Pedagogies and Digital Technologies to Support Learning STEM in Canadian and French Schools</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, American Educational Research Association, Apr 2022, San Diego, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03565879v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Der Sprachdiamant zur Nutzung des mehrsprachigen Potentials in Schulen und Lehrer innenbildun,</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Auger</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">dans le cadre du projet européen Young children’s language learning pathways.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, CELV/ECML, PALINGUI,, 2022, GRAZ, Austria</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04987065v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Médiation linguistique et interculturel en français langue étrangère et seconde : le diamant langagier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Auger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémi Sauvage</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conférence Invitée</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2022, Rome, Italie</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04446366v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Teaching Interculturality in French contexts,</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Auger</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Talks series on interculturality,</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Beijing university., 2022, PEKIN, China</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04986965v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Utiliser les langues des élèves en cours de sciences : exemple du projet Binogi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurine Dalle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémi Sauvage</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Auger</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sustainable Multilinguism 2021</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2021, Vytautas Magnus University, Lituanie</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03565911v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La consigne en FLS : les approches plurilingues et pluriculturelles comme ressources,</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Auger</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">JE la consigne,</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université de Paul-Valéry de Montpellier 3., 2021, Montpellier, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04987158v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Des enjeux syntaxiques dans les apprentissages mathématiques,</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Auger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Chesnais</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">JE PLURIMATHS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Hache, Mendoca-Dias, 2021, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04987072v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modélisation théorique et ressources pour les enseignants de la maternelle à l’université, J</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Auger</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées Compalang, 2nd édition,</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université de Toulouse, ournées Compalang, 2nd édition, Toulouse, octobre, https://www.canal-u.tv/chaines/ut2j/compalangues-2021/modelisation-theorique-et-ressources-pour-les-enseignants-de-la-0, 2021, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04987160v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Language competences in the European Education Area,</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Auger</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Day of Languages</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, European Commission, 2021, Bruxelles, Belgium</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04987157v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adapter les outils du Centre Européen des Langues Vivantes au contexte français,</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Auger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jonas Erin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire national Promouvoir le plurilinguisme avec le CELV : Structurer la diffusion des ressources dans le système éducatif français</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Programme FEI, Gouvernement., 2020, Sèvres, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04987161v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’interculturalité : l’arlésienne de la formation initiale des enseignants ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brahim Azaoui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Auger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geneviève Zoïa</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'interculturel dans les formations de l'enseignement supérieur: conceptions, pratiques, enjeux et perspectives</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2018, Le Mans, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01950605v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">For an intercultural teaching renewed of French as a second language and towards a better schooling success for newcomers: a comparison inter-site Canada-France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Auger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carole Fleuret</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">American Educational Research Association AREA 2017 Annual Meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2017, San Antonio, Texas, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01609891v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le travail collaboratif pour apprendre et enseigner</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Mailles-Viard Metz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Auger</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conférence Education prioritaire, Rectorat Académie de Montpellier</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2017, Montpellier, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01834508v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Acquisition et didactique d’une L2 : du milieu naturel au milieu institutionnel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Guiraud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémi Sauvage</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Auger</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées du Réseau d’Acquisition des Langues secondes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2017, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01596567v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">MOUV : se motiver et s’orienter à l’université grâce au virtuel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Mailles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Auger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Dufour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémi Sauvage</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chrysta Pélissier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées d’étude des ESPE Occitanie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2017, Narbonne, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02474815v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pour une didactique interculturelle renouvelée du français langue seconde : la place de la littérature de jeunesse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carole Fleuret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Auger</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque annuel de l’ACFAS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2017, Montréal, Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01609895v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vers une prise en compte du plurilinguisme / plurinormalisme à l’Ecole française ? Sortir du stéréotype du bilingue à l'Ecole française ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Auger</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Congrès International des Linguistes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2013, Genève, Switzerland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01609897v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les locuteurs gitans de Perpignan : problèmes d’évaluation et variations prosodiques en catalan roussillonnais</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémi Sauvage</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Auger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Hirsch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Matheu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Regards actuels et prospectifs sur l’évaluation des apprentissages complexes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2015, Ottawa, Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01596463v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diversity in Majority Language</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Auger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patricia Lamarre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gail Prasad</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">World Congress of Modern Languages</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2015, Niagara, Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01609901v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le français face ou avec les autres langues</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Auger</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque international « Le français face ou avec les autres langues », Uppsala, Suède, février 2013</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, Uppsala, Suède</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03075921v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Séminaire intergouvernemental au Conseil de l'Europe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Auger</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire intergouvernemental, « Relever le défi des classes multilingues : tirer parti des répertoires plurilingues, gérer les moments de transitions et développer les compétences en langue(s) de scolarisation »</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2012, Strasbourg, France. 20 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03077312v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Who is afraid of plurilingualism</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Auger</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">« Who is afraid of plurilingualism ?», Bruxelles, octobre 2012</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, Bruxelles, Belgium</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03072657v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Intercompréhension et continuum linguistiques et culturels en matière d'enseignement des langues romanes : vers le développement d'une compétence plurilingue et pluriculturelles de l'apprenant</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Auger</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Intercompréhension et continuum linguistiques et culturels en matière d'enseignement des langues romanes : vers le développement d'une compétence plurilingue et pluriculturelles de l'apprenant</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, France. pp.30-36</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00965921v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comparing our languages</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Auger</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">"Comparing our languages : projet Bridge IT (immigrants and NTIC)", Université de Barcelone, 2011</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, Barcelone, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03075923v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’Ecole en France, un contexte mondialisé ? Vers une didactique plurilingue et pluriculturelle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Auger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémi Sauvage</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La didactique plurilingue et pluriculturelle à l’épreuve du terrain éducatif. Contrainte, résistances, tensions.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, Paris, France. pp.15-26</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01148831v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elèves nouvellement arrivés en France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Auger</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">"Elèves nouvellement arrivés en France : état des lieux", Université de Fribourg, mars 2011</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, Fribourg, Suisse</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03072658v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Interpellation et violence verbale : essai de typologisation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Béatrice Fracchiolla</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Auger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claudine Moïse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christina Romain-Schultz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'interpellation perspectives linguistiques et didactiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 16-17 mai, Maison de la recherche de la Sorbonne, Paris., May 2008, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03133240v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Une didactique de l'interculturel possible auprès des enfants nouvellement arrivés</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Auger</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">"Quelle didactique de l'interculturel dans les nouveaux contextes d'enseignement-apprentissage du FLE/S ?", Université Catholique, Louvain-la-Neuve, 20-22 janvier 2005</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, Louvain-la-Neuve, Belgique. 217 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02910523v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Relation à l'altérité dans le choix des prénoms des enfants de couples mixtes franco-arabes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Auger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Moïse C.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Relation à l'altérité dans le choix des prénoms des enfants de couples mixtes franco-arabes </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, Tunisie. pp.231-249</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00965927v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéréotypes et stéréotypages du bilinguisme en classe de français langue seconde et minoritaire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Auger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Phyllis Dalley</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Roy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque international "Stéréotypage, stéréotypes : fonctionnements ordinaires et mises en scène", Université Paul Valéry, Montpellier, 21-23 juin 2006</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, Montpellier, France. pp.25-36</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02910522v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Va te faire intégrer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Auger</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque international franco-québécois "La langue et l'intégration des immigrants", Université Paris 3-Sorbonne Nouvelle, Université McGill de Montréal, Paris, 9-10 novembre 2005, Montréal, 8-9 décembre 2005</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, Paris, France. pp.315-329</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02910521v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La sociolinguistique du changement : le cas du bilinguisme stéréotypé en classe de français langue seconde et en milieu minoritaire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Auger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Dalley</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvaine Roy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La sociolinguistique du changement : le cas du bilinguisme stéréotypé en classe de français langue seconde et en milieu minoritaire </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, France. pp.25-36</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00965930v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analyse et pratique d'un contexte singulier mais pluriel : les enfants nouvellement arrivés dans le Gard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Auger</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Analyse et pratique d'un contexte singulier mais pluriel : les enfants nouvellement arrivés dans le Gard </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, France. pp.111-116</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00965943v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Conscience phonologique et apprentissage du FLS en CLIN</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémi Sauvage</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Auger</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Congrès International ALA, Plurilinguisme et conscience linguistique : quelles articulations ?</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2006, Le Mans, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01139623v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Promesses et limites de l'approche communicative en matière de relation langue-culture</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Kavadia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Joannopoulou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Tsangalidis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Auger</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Promesses et limites de l'approche communicative en matière de relation langue-culture </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, Roumanie. pp.84-92</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00965948v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Poster Comparons nos langues / comparing our languages</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Auger</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">colloque ALA-EDILIC (language awareness),</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00965989v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Faire l'engagement dans la presse sur la question des banlieues en France. Une analyse du discours journalistique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Auger</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Faire l'engagement dans la presse sur la question des banlieues en France. Une analyse du discours journalistique </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2001, France. pp.367-380</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00965951v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La représentation de l'hispanité chez des élèves français : constat et urgence d'une pédagogie interculturelle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Auger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clerc S.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La représentation de l'hispanité chez des élèves français : constat et urgence d'une pédagogie interculturelle</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, Espagne. pp.980-992</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00965938v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Plurilinguisme et Education</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Auger</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">"Plurilinguisme et Education", Goethe-Universität Frankfurt/Main, Institut für Romanische Sprachen, 2006</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, Francfort-sur-le-Main, Allemagne</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03075924v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les approches interculturelles : un contrepoids possible aux représentations xénophobes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Auger</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les approches interculturelles : un contrepoids possible aux représentations xénophobes </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, Grèce. pp.179-191</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00965941v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Difficultés et stratégies palliatives dans l'enseignement-apprentissage aux enfants nouvellement arrivés</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Auger</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Difficultés et stratégies palliatives dans l'enseignement-apprentissage aux enfants nouvellement arrivés </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, France. 6 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00965956v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Des malentendus constructifs en didactique des langues-cultures</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Auger</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Des malentendus constructifs en didactique des langues-cultures </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, Tunisie. pp.285-292</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00965957v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Violence verbale : malentendu ou mésentente</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Auger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Moïse C.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Violence verbale : malentendu ou mésentente </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, Tunisie. pp.293-302</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00965954v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La discussion comme moyen de construire et se construire pour des Enfants Nouvellement Arrivés</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Auger</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La discussion comme moyen de construire et se construire pour des Enfants Nouvellement Arrivés </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, France. pp.9</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00965964v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'oral chez les ENA (enfants nouvellement arrivés) : développement et entraînement en contexte scolaire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Auger</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'oral chez les ENA (enfants nouvellement arrivés) : développement et entraînement en contexte scolaire</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, France. pp.8</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00965962v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Du dialogisme pour nommer l'autre en contexte scolaire interculturel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Auger</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Du dialogisme pour nommer l'autre en contexte scolaire interculturel</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, France. pp. 241-252</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00965970v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cerner les formes du discours (didactique) d'un enseignant et d'un géologue et leurs impacts en terme de co-activité avec les élèves</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Auger</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cerner les formes du discours (didactique) d'un enseignant et d'un géologue et leurs impacts en terme de co-activité avec les élèves </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, France. pp.8</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00965967v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Interactions verbales : langage et métalangage d'une socialisation culturelle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Auger</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Interactions verbales : langage et métalangage d'une socialisation culturelle </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2002, France. pp.6</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00965975v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dimensions identitaires des participants aux interactions orales en classe : le cas d'une classe ZEP d'un collège de Perpignan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Auger</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Dimensions identitaires des participants aux interactions orales en classe : le cas d'une classe ZEP d'un collège de Perpignan </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2002, France. pp.185-196</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00965976v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Identité méditerranéenne à l'épreuve de la migration : l'exemple des couples franco-arabes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Auger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Moïse C.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Identité méditerranéenne à l'épreuve de la migration : l'exemple des couples franco-arabes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, France. pp.39-50</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00965968v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Prédication et opérations énonciatives, le cas de la modalisation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Auger</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Prédication et opérations énonciatives, le cas de la modalisation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2001, France. pp.261-272</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00965980v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sciences du langage/Sciences de l'information & de la communication : remarques sur quelques convergences</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Auger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacobi D.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sciences du langage/Sciences de l'information &amp; de la communication : remarques sur quelques convergences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2002, France. pp.96-106</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00965978v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Concevoir l'analyse des manuels de français langue étrangère : les désignants identitaires, une alternative pour cerner la compétence culturelle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Auger</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Concevoir l'analyse des manuels de français langue étrangère : les désignants identitaires, une alternative pour cerner la compétence culturelle</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2000, France. pp.198-203</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00965982v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Poster De l'implication/application de l'analyse du discours et des interactions en milieu institutionnel (scolaire)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Auger</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Linguistique impliquée, linguistique appliquée, Journée de l'AFLA (association française de linguistique appliquée)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2001, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00965990v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les formes du stéréotype dans les manuels de français langue étrangère : quelques usages pour quelques stratégies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Auger</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les formes du stéréotype dans les manuels de français langue étrangère : quelques usages pour quelques stratégies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2000, France. pp.16</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00965983v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Construction triadique des représentations identitaires dans le discours des manuels de français langue étrangère de l'Union Européenne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Auger</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Construction triadique des représentations identitaires dans le discours des manuels de français langue étrangère de l'Union Européenne</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2000, France. pp.105-114</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00965985v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pertinence de la prise en compte des représentations dans l'élaboration des manuels de français langue étrangère</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Auger</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pertinence de la prise en compte des représentations dans l'élaboration des manuels de français langue étrangère</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1999, France. pp.33-36</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00965987v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Poster Représentations du réel dans des manuels de français langue étrangère du Portugal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Auger</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Interdisciplinarité et Cognition : Les multiples approches, du traitement de l'information aux systèmes dynamiques et à l'énaction</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1999, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00965991v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Construction et fonctionnements du discours dans des manuels de langue</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Auger</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Construction et fonctionnements du discours dans des manuels de langue </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1999, France. pp.71-82</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00965986v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Poster de conférence (3)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Former les enseignants en pre-service</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Auger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémi Sauvage</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Teaching STEM to multilingual students conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, Toronto, Canada. </w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04986890v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comprendre et analyser la violence verbale.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Béatrice Fracchiolla</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claudine Moïse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Auger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christina Romain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Congrès national. Réseau national des maisons des Sciences de l’Homme. « Quelles sciences humaines et sociales pour le 21e siècle ? : Prospective, réflexions, échanges ».</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2012, Caen, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01853804v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">comparing our language</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Auger</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque ALA-EDILIC (language awarness), Université du Maine, Le Mans, 1-7 juillet 2006</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, Le Mans, France. 2006</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03076450v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ouvrages (24)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Accueillir les élèves nouvellement arrivés. Faire réussir les élèves allophones à l'école (cycles 2, 3 et UPE2A)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Auger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Guiraud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">ESF, coll. « Je me lance en classe », 2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (ouvrage de synthèse)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04955451v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Avec vous en Maths. Accompagner les élèves allophones : de la 6e à la 3e.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Auger</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Hatier Didier, 96 p., 2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (manuel)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04955511v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Avec vous en Sciences. Accompagner les élèves allophones : de la 6e à la 3e.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Auger</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Hatier Didier, 96 p., 2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (manuel)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04955514v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Avec vous au collège : de la 6e à la 3e</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Auger</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Hatier didier, 76 p., 2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (manuel)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04955510v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Défis et richesses des classes multilingues. Construire des ponts entre les cultures</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Auger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Le Pichon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Coll. Pédagogies. ESF, 2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (ouvrage de synthèse)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04955473v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Espaces éducatifs plurilingues et multiculturels en milieu scolaire pour les enfants de la migration</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Tochon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Auger</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Deep university Press. 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02062865v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Violence verbale et Ecole</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Auger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christina Romain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">L’Harmattan, coll. "Enfances &amp; Langage", 274 p., 2015, Jérémi Sauvage</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01609806v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Violences verbales</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Béatrice Fracchiolla</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claudine Moïse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Schultz-Romain Christina</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Auger</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Presses universitaires de Rennes, pp.170, 2013, 978-2-7535-2672-3</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00840046v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les langues au cœur de l'éducation : principes, pratiques, propositions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Coste</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Auger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Et Al.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Cortil-Wodon (Belgique) Editions Modulaires Européennes, pp.230, 2013</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00963908v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Interactions et interculturalité : variété des corpus et des approches</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Auger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Béal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Demougin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Peter Lang, pp.398, 2012, Transversale (linguistique), volume 31</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00963914v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Processus d’enseignement-apprentissage et processus d’acquisition</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémi Sauvage</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Auger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christelle Dodane</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">PULM</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, Travaux de Didactique du Français Langue Etrangère (67-68), 2012, Processus d’enseignement-apprentissage et processus d’acquisition, Bruno Maurer</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01821766v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Acquisition et didactique des langues</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémi Sauvage</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christelle Dodane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Auger</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Presses Universitaires de la Méditerannée</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, Acquisition et Didactique des langues (65-66), 2011, Bruno Maurer</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01821799v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Élèves Nouvellement Arrivés en France. Réalités et perspectives en classe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Auger</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Editions des Archives Contemporaines, pp.155, 2010</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00956873v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pour une didactique des imaginaires dans l'enseignement-apprentissage des langues étrangères</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Auger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fred Dervin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Suomela-Salmi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">L'Harmattan, pp.219, 2009</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00963918v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId286" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">De l'impolitesse à la violence verbale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claudine Moïse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Auger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christina Schultz-Romain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Béatrice Fracchiolla</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">L'Harmattan, Collection Espaces Discursifs, pp.288, 2008</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId286" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00840095v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La violence verbale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Auger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claudine Moïse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Béatrice Fracchiolla</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christina Schultz-Romain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">L'Harmattan, 288 p., 2008</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03050943v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId288" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">De l'impolitesse à la violence verbale.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claudine Moïse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Auger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christina Schultz-Romain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Béatrice Fracchiolla</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">L'Harmattan, Collection Espaces Discursifs, pp.231, 2008</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId288" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00840079v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId289" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La violence verbale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Auger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claudine Moïse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Béatrice Fracchiolla</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christina Schultz-Romain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">L'Harmattan, 231 p., 2008</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId289" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03050944v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId290" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le manuel de langue : objet de construction de l'interculturel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Auger</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Editions Modulaires Européennes/InterCommunication, pp.250, 2007</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId290" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00956877v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId291" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Constructions de l’interculturel dans les manuels de langue</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Auger</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">EME, 234 p., 2007</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId291" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03050145v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId292" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Former les professeurs de langues à l'interculturel, à la rencontre des publics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Auger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">I. Belu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId294" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Louis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Cortil-Wodon (Belgique), Editions Modulaires Européennes/ InterCommunication, pp.269, 2006</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId292" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00963921v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId295" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les représentations interculturelles en didactique des langues-cultures, enquêtes et analyses</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Auger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId296" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M.C. Allen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId297" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Gardies</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId298" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Kotul</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">l'Harmattan, pp.143, 2003</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId295" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00963929v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId299" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les jeunes chercheurs et la langue : fonctionnements, représentations, enseignement & apprentissage</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId300" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Perea</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Auger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId301" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patricia Gardies</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId302" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sénamin Amedegnato</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId303" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandra Sramski</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2000</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId299" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03077353v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId304" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J'avance ! méthode de français, niveau II</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Auger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId305" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Amosu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId306" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y. Mojola</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId307" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Sonaiya</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Dokun Publishing House, Ibadan, Nigéria, pp.176, 1999</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId304" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00963930v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (57)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId308" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Inclusion et relations en contexte d’enseignement-apprentissage aux élèves allophones nouvellement arrivés en France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Auger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Miquel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Dans Bruley et Cadet L. (dir). Enseigner le français en contexte migratoire : ingénieries, littératie, inclusion</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Peter Lang Verlag, pp.387-410, 2024, </w:t></w:r><w:hyperlink r:id="rId309" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3726/b21443⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId308" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04955477v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId310" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oser s’écrire pour mieux se faire comprendre et viser une cohérence pour l’action</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Auger</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Auger, N. (2023). Oser s’écrire pour mieux se faire comprendre et viser une cohérence pour l’action », Autobiographie, réflexivité et construction des savoirs en didactique des langues, Muriel Molinié, Postface de Sabine Vanhulle</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, L’Harmattan, coll. Didactique des langues et des littératures, pp.221-230., 2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId310" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04955479v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId311" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Teaching interculturality : The ecology of self-reflection as a priority</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Auger</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">in Dervin F., Yuan M., Sude, Teaching interculturality “otherwise”</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Routledge, pp.187-199, 2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId311" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04955483v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId312" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Special Case of Education for Migrants: Children”</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Auger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId313" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Little</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">In Byram, M., Fleming, M., Sheils, J., Quality and equity in education: a practical guide to the council of europe vision of education for plurilingual, intercultural and democratic citizenship</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Multilingual Matters, pp.156-179, 2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId312" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04955487v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId314" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Familles migrantes en situation précaire, fracture numérique et éducation formelle, informelle et non-formelle. L’exemple du projet SIRIUS à Montpellier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémi Sauvage</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Auger</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pierre-Olivier Weiss &amp; Maurizio Ali. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L’Éducation aux marges en temps de pandémie : précarités, inégalités et fracture numérique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Presses universitaires des Antilles, pp.181-208, 2022, </w:t></w:r><w:hyperlink r:id="rId315" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/pua.weiss.2022.01.0181⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId314" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04446230v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId316" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Que faire en formation de la pluralité des langues ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Auger</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">in Françoise Lorcerie F. (dir), Education et diversité. Les fondamentaux de l’action.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Presses universitaires de Rennes, pp.235-249, 2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId316" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04955490v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId317" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La part langagière des migrations à l’école. Dynamiques des langues et du langage dans les classes plurilingues au travers de la lecture d’albums de jeunesse.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Auger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carole Fleuret</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Dans L. Le Ferrec et M. Veniard (Dirs.) La part langagière des migrations : perspectives pluridisciplinaires.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Lambert Lucas, pp.221-235., 2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId317" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04955493v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId318" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« La présence de la langue française dans le monde : enjeux des représentations »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Auger</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">le FLE et la francophonie dans le monde, J-L Chiss (dir)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Armand collin, pp. 81-113., 2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId318" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05241601v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId319" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Que faire en formation de la pluralité des langues ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Auger</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Françoise Lorcerie. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Education et diversité. Les fondamentaux de l’action</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Presses universitaires de Rennes, pp. 235-249., 2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId319" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02062869v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId320" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The future of plurilingual language education</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Auger</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">edited by Drs. Enrica Piccardo (OISE/University of Toronto), Aline Germain-Rutherford (University of Ottawa) and Geoff Lawrence (York University). </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Plurilingual Handbook in Language Education</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Routledge, pp.465-483., 2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId320" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02062867v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId321" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">“Examining the Nature and Potential of Plurilingual Language Education: Toward a Seven-step Plurilingual Language Education Framework”</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Auger</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Plurilingual Handbook in Language Education, edited by Drs. Enrica Piccardo, Aline Germain-Rutherford and Geoff Lawrence</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Routledge, pp.465-483, 2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId321" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04955495v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId322" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Translanguaging, recours aux langues et aux cultures de la classe autour de la littérature de jeunesse pour des publics allophones d’Ottawa (Canada) et de Montpellier (France) : opportunités et défis pour la classe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carole Fleuret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Auger</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">OLBI Working Papers</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, vol. 10, pp. 107-136., 2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId322" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02062848v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId323" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Épreuve d’analyse d’une situation professionnelle. Français Langue Étrangère et Seconde</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId324" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucile Cadet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Auger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémi Sauvage</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Anne Griffet. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Préparation au CAPES de Lettres Modernes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Ellipses, pp.357-392, 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId323" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03161855v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId325" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Inclusive Education for Non-French-Speaking Schoolchildren (in Metropolitan France):Obstacles, Institutional Opportunities and Present-Day Teaching Practices</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Auger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId326" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maryse Adam-Maillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId327" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Thamin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">HARRISON K., SADIKU M., TOCHON F. (dirs). </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Displacement Planet Earth: Plurilingual Education and Identity for 21st Century</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Deep University Press, Blue Mounds, University of Wisconsin, USA., 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId325" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02062870v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId328" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Théorie des opérations énonciatives »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Auger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId329" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Fauré</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">DETRIE C., VERINE B. &amp; STEUCKARDT A. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Termes et Concepts pour l’analyse du discours </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Honoré Champion, 2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId328" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01609905v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId330" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Developing competence for French as a foreign language within a plurilingual paradigm</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Auger</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Coffey S., Wingate U. (dir). </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">New Directions in Foreign Language Education Research.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Routledge (Taylor and Francis), pp.151-164, 2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId330" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02062872v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId331" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« multilinguisme »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId332" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chantal Charnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Auger</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">DETRIE C., VERINE B. &amp; STEUCKARDT A. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Termes et Concepts pour l’analyse du discours </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Honoré Champion, 2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId331" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01609911v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId333" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frontières linguistiques dans les approches de la langue en théorie et en pratique. L’impact des contextes migratoires pour repenser l’enseignement en France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Auger</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Gorovitz, S. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Frontières linguistiques en contextes migratoires. Citoyennetés en construction</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, L'Harmattan, pp.139-162, 2017, Frontières linguistiques en contextes migratoires. Citoyennetés en construction</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId333" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01609795v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId334" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« sociolinguistique », « variation linguistique », « Diglossie/bilinguisme »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId335" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Bres</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Auger</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">DETRIE C., VERINE B. &amp; STEUCKARDT A. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Termes et Concepts pour l’analyse du discours </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Honoré Champion, 2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId334" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01609907v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId336" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Que révèlent les parcours et les pratiques des enseignants en classe de français ? Éléments de réflexions sur les conflits cognitifs et méthodologiques face aux traditions didactiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Auger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId324" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucile Cadet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pégaz Paquet A. et Cadet L. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les langues à l’école, la langue de l’école</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Artois Presses Université, coll. Etudes linguistiques-didactique des langues, pp.47-66, 2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId336" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01609797v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId337" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tous pret des boches</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Auger</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Agnès Steuckardt </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Entre village et tranchées - L'écriture de Poilus ordinaires</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Inclinaison, pp.143-155, 2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId337" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01609803v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId338" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Violence scolaire langage et renversement de pratique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Auger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christina Romain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Dipralang. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Violence verbale et école</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId339" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'Harmattan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 2015, Enfance et langage, 978-2-343-04841-3</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId338" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01440856v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId340" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Violence verbale au travers des classes ZEP : enjeux des langues et des variations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Auger</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Auger N., Romain C. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Violence verbale et École</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, L’Harmattan, coll. Enfance et langages, pp.22-40, 2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId340" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01609801v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId341" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mises en œuvre possibles des approches plurielles dans des contextes sociaux et didactiques résonnants : des terrains de Michel Candelier à ceux des élèves nouvellement arrivés en France (ENA)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Auger</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Troncy C. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Didactique du plurilinguisme. Approches plurielles des langues et des cultures. Autour de Michel Candelier</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, P.U.R., pp.275-280, 2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId341" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01609804v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId342" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Exploring the use of migrant languages to support learning in mainstream classrooms in France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId343" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Leung C.</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId344" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Little D.</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Piet van Avermaet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Auger</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Managing Diversity in Education</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Multilingual matters, pp.328, 2013</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId342" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00963952v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId345" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le stéréotype en classe et dans les manuels de langues : un outil de réflexion pour la didactique/ O estereótipo na sala de aula e nos livros didáticos de línguas: uma ferramenta de reflexão para a didática</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId346" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria Lúcia Jacob D. de Barros</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId347" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Márcio Venício Barbosa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId348" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christianne Benatti Rochebois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Auger</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Recherches en didactique des langues - Thèmes majeurs - Pesquisas em didática de línguas estrangeiras grandes temas</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Ed. Bilíngue. Belo Horizonte : Faculdade de Letras/UFMG, pp.167, 2013</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId345" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00963956v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId349" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Violences verbales. Analyses, enjeux et perspectives. Introduction.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Béatrice Fracchiolla</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claudine Moïse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christina Romain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Auger</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Béatrice Fracchiolla, Claudine Moïse, Christina Romain et Nathalie Auger </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Violences verbales. Analyses, enjeux et perspectives.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId350" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Presses Universitaire de Rennes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.9-16, 2013, 978-2-7535-2672-3</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId349" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01845990v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId351" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Répertoires langagiers, interactions didactiques et co-construction du langage à l'école primaire : l'exemple de la discussion</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Auger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martine Kervran</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le plurilinguisme, 20 ans après ?,</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Ed. EME, pp.397, 2013</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId351" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00963960v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId352" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Favoriser les approches interculturelles et interlinguistiques : comment tirer parti des répertoires plurilingues et pluriculturelles des élèves ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Auger</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le français comme langue de scolarisation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, scérén CNDP-CRDP, pp.168, 2012</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId352" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00963962v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId353" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quelles constructions identitaires des élèves en classe d'immersion ? Perspectives comparées : Canada/France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Auger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvaine Roy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">construction identitaire à l'école. Perspectives didactiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, L'Harmattan, pp.222, 2012, coll. Enfance &amp; Langages</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId353" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00963961v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId354" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Présentation : la didactique interculturelle à l'épreuve de l'analyse des conversations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Auger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId355" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Béal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId356" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Demougin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Interactions et interculturalité : variété des corpus et des approches</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Peter Lang, pp.398, 2012</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId354" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00963966v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId357" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Introduction générale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Auger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId355" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Béal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId356" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Demougin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Interactions et interculturalité : variété des corpus et des approches</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Peter Lang, pp.398, 2012, coll. Transversale (linguistique), volume 31</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId357" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00963964v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId358" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analyse de dispositifs universitaires FLE/S d'accompagnement au développement de compétences réflexives</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId359" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Muriel Molinié</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Auger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId360" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Goï</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId361" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Guillaumin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Formation linguistique en contextes d'insertion. Compétences, posture, professionnalité : concevoir un cadre de référence(s)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Peter Lang Coll. Transversales (Langues, sociétés, cultures et apprentissages), pp.177-194., 2011</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId358" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01476553v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId362" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les manuels : analyser les discours</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId363" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Blanchet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId364" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Chardenet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Auger</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Guide pour la recherche en didactique des langues. Approches contextualisées</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, éditions des archives contemporaines, pp.523, 2011</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId362" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00963967v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId365" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Interculturalité et construction culturelle des catégories du genre en classe d’accueil</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Auger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Béatrice Fracchiolla</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Duchêne, Antoine et Moïse, Claudine (eds.). </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Genre, Language et sexualités</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nota Bene, p. 229-251., 2011</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId365" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01494510v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId366" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Malentendus interculturels et pratiques et tensions didactiques dans l’enseignement-apprentissage du français langue première et langue autre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Auger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christina Romain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">P. Blanchet et D. Coste (Eds.). </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Regards critiques sur la notion d’ « interculturalité » pour une didactique de la pluralité linguistique et culturelle</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, L'Harmattan, pp.97-114, 2010</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId366" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03573170v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId367" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le français, cette autre langue à comparer. Une question en miroir : l'apprentissage et l'enseignement du français aux Elèves Nouvellement Arrivés en France (ENA)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Auger</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Colette Corblin; Jérémi Sauvage. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'enseignement des langues vivantes étrangères à l'école. Impacts sur le développement de la langue maternelle</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, L'Harmattan, pp.79-96, 2010, coll. Enfance et langages, 978-2-296-11640-5</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId367" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00963977v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId368" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Malentendus interculturels et pratiques et tensions didactiques dans l'enseignement-apprentissage du français langue première et langue autre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Auger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christina Romain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ph. Blanchet &amp; D. Coste. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">"Regards critiques sur la notion d'«interculturalité» : Pour une didactique de la pluralité linguistique et culturelle"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, L'Harmattan, pp.97-115, 2010</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId368" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03113573v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId369" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Prise de conscience de la place et du rôle des imaginaires dans l'apprentissage d'une langue</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Auger</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Nathalie Auger; Fred Dervin et Eija Suomela-Salmi. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pour une didactique des imaginaires dans l'enseignement-apprentissage des langues étrangères</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, L'Harmattan, pp.59-73, 2009</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId369" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03055940v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId370" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D'une méthodologie ethnographique à la transformation des pratiques de classe : le cas des élèves migrants en France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Auger</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ecoles plurilingues - multilingual schools : Konzepte, Institutionen und Akteure</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Peter Lang, pp.432, 2008, cool. Langue, Multilinguisme et changement social</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId370" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00963985v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId371" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">De la violence verbale, pour une sociolinguistique des discours et des interactions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Auger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claudine Moïse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Béatrice Fracchiolla</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Schultz-Romain Christina</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Durand J. Habert, B. et Laks, B. (Eds). </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Actes du Congrès Mondial de Linguistique Française.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, pp.631-643, 2008, </w:t></w:r><w:hyperlink r:id="rId372" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/cmlf08140⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId371" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02504438v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId373" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le rôle des représentations dans l'intégration scolaire des enfants allophones ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Auger</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Immigration, École et didactique du français</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Didier, pp.303, 2008, collection Langues et didactique</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId373" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00963989v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId374" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'accueil et la scolarisation des enfants nouvellement arrivés en France : une minorité francophone en devenir aux besoins pédagogiques spécifiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Auger</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Francophonie, minorités et pédagogie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Les Presses de l'Université d'Ottawa, pp.342, 2008</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId374" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00963987v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId375" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comparons nos langues : un outil d'empowerment pour ne pas oublier son plurilinguisme</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Auger</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conscience du plurilinguisme</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Presses universitaires de Rennes, pp.280, 2008</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId375" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00963981v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId376" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Va te faire intégrer', des freins à l'intégration : pratiques interactionnelles et représentations dans le milieu scolaire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Auger</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La langue et l'intégration des immigrants (sociolinguistique, politiques linguistiques, didactique)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, l'Harmattan, pp.406, 2008, série Etudes Culturelles, Logiques sociales</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId376" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00963990v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId377" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Éléments de réflexion sur les pratiques méthodologiques en français langue seconde</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Auger</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le français langue seconde : un concept et des pratiques en évolution</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, De Boeck et Larcier, pp.252, 2007, coll. Perspectives en éducation et formation</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId377" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00963999v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId378" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Une didactique de l'interculturel possible auprès des enfants nouvellement arrivés</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Auger</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Langue scolaire, diversité linguistique et interculturalité</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Editions Modulaires Européennes/ InterCommunication, pp.242, 2007, coll. IRIS (Innovations dans les Relations Interculturelles et Socioéconomiques)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId378" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00963992v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId379" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Relation à l'altérité dans le choix des prénoms des enfants de couples mixtes franco-arabes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Auger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claudine Moïse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Bachir Koudhai. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La différence</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId380" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Université de Kaïrouan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.231-250, 2007, 9789973997739</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId379" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02498309v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId381" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les représentations de l'hispanité chez des élèves français</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Auger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId382" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Clerc</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Manuel Bruña Cuevas; María de Gracia Caballos Bejano; Inmaculada Illanes Ortega; Carmen Ramírez Gómez; Anna Raventós Barangé. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La cultura del otro : español en Francia, francés en España = La culture de l'autre : espagnol en France, français en Espagne</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Departamento de filología francesa, universidad de Sevilla; Asociación de profesores de francés de la universidad española (APFUE); Société des hispanistes français (SHF), pp.980-992, 2006</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId381" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03076990v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId383" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Résilience verbale et traumatisme du langage. Approche psycholinguistique dans la communication. Réactions au texte de Michelle Van Hooland</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Auger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Béatrice Fracchiolla</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claudine Moïse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Psychosociolinguistique, Les facteurs psychologiques dans les interactions verbales</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, L'Harmattan, pp.95-107, 2005</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId383" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02506164v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId384" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Violence verbale, malentendu ou mésentente ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Auger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claudine Moïse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">G. Bacha, G. Laroux et A. Séoud. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le malentendu</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Presses Internationales de la Faculté des Lettres de Sousse, pp.293-302, 2005</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId384" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02502373v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId385" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Réactions au texte de Michelle Van Hooland</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Auger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId386" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Fracchiolla</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId387" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Moïse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Psychosociolinguistique, Les facteurs psychologiques dans les interactions verbales</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, L'Harmattan, pp.212, 2005</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId385" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00964008v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId388" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quelle posture de l'enseignant pour la scolarisation des élèves nouvellement arrivés ou plurilingues ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Auger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId389" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Terrades O.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">École, langues et modes de pensée</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Scérén, CRDP Académie de Créteil, coll. Repères pour agir, pp.182, 2005, série " disciplines : valorisation des innovations pédagogiques</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId388" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00964013v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId390" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Identités méditerranéennes à l'épreuve de la migration : l'exemple de couples franco-arabes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Auger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claudine Moïse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Henri Boyer. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Langues et contacts de langues dans l’aire méditerranéenne</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId391" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'Harmattan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.39-51, 2004, Sociolinguistique</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId390" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02506217v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId392" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les interactions verbales : une problématique transversale pour l'enseignement du français</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Auger</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Langue et communication en classe de français</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Editions Modulaires Européennes, pp.236, 2003, collection Proximités - didactique, Cortil-Wodon (Belgique)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId392" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00964014v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId393" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les représentations interculturelles dans les manuels de français langue étrangère en usage dans l'Union européenne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Auger</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les représentations interculturelles en didactique des langues-cultures, Enquêtes et analyses</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, l'Harmattan, pp.146, 2003, coll. Langue et parole</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId393" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00964015v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId394" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claro qué y'a du miel' : mélange de langues chez des hispanophones en situation professionnelle en France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Auger</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Comment les langues se mélangent, codeswitching en francophonie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, l'Harmattan, pp.182, 2001</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId394" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00964016v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Autre publication scientifique (22)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId395" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Préface du livre de Cynthia EID et Judith PATOUMA.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Auger</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Plurilinguisme et pluriculturalisme - Techniques et pratiques de classe</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, pp.5-7</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId395" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04955502v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId396" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Listiac, des enseignements sensibles aux langues dans toutes les classes (de la maternelle au lycée, ressources vidéos, guides)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Auger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Pepiot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId396" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04976933v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId397" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">SITE WEB : LISTIAC (Linguistically Sensitive Teaching In All Classrooms), des enseignements sensibles aux langues dans toutes les classes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Auger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Pepiot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2023, https://listiac.univ-montp3.fr/</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId397" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04798360v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId398" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Challenges and practices for teachers’ education”, https://www.youtube.com/watch?v=uWC63faRTSc (minutes 29 à 49)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Auger</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId398" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04990407v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId399" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diversité, plurilinguisme et éducation, https://www.youtube.com/watch?v=FsHhCm1zASE</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Auger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Coste</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId400" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Gajo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId399" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04990404v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId401" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elizabeth SUEN et Barbara A. SUEN (2020), Intercultural Communication. A Canadian Perspective</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Auger</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId401" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03801052v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId402" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Postface du livre de Thibeault J., Fleuret</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Auger</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">C. Didactique du français en contextes minoritaires : Entre normes scolaires et plurilinguismes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, pp.273-279</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId402" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04955503v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId403" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Préface du livre de Lemoine-Bresson</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Auger</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Croyances et savoirs d’enseignants allemands et français. (Re)penser l’interculturel à l’école</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, pp.5-10</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId403" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04955505v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId404" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ces élèves (qui) nous élèvent : la recherche universitaire. Quels apports ? https://www.youtube.com/watch?v=BtEk01nQcCQ</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Auger</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId404" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04990414v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId405" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sirius Education et migration : https://siriusfrance.jimdofree.com</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Auger</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId405" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04976932v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId406" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">NESET, The future of language education in Europe: lessons learnt from case studies | NESET Webinar 4/4, https://www.youtube.com/watch?v=A0IPNq5CjMA</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Auger</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId406" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04990422v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId407" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">NESET, Multilingual children and online language learning tools ? NESET Webinar, Webinar 1 / 4 https://nesetweb.eu/fr/news/neset-reunit-des-experts-pour-discuter-de-lavenir-de-lenseignement-des-langues-en-europe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Auger</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId407" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04990419v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId408" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les ressources langagières des apprenants : facilitatrices de l’intégration et du succès scolaires en classe de français langue étrangère</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Auger</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2018, p. 23-36</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId408" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02062874v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId409" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">participation to the final report : National policy and research review for France. Prepared in the framework of data collection for the SIRIUS Watch 2018 ‘Role of non-formal education in migrant and refugee inclusion: links with schools’ ; PDF Role of non-formal education in migrant children inclusion: http://www.sirius-migrationeducation.org/wp-content/uploads/2018/11/SIRIUS-Watch_Full-report-1.pdf.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Auger</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId409" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02062885v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId410" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le MOOC MALEDIVE : un site d’auto-formation pour les enseignants de langue et de culture qui accueillent des élèves migrants dans leur classe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Auger</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2018, p. 61-69</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId410" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02062875v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId411" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">SMITH, H., AUGER N. et al. (2017), Romtels (Roma translanguaging enquiry learning spaces), Erasmus+. Handbook 1: Translanguaging Pedagogy: handbook for teacher, 38 pages, Handbook 2: Translanguaging Pedagogy: handbook for teacher educator, 30 pages, Handbook 3: Schools and Plurilingual Communities Working Together: handbook for schools, 28 pages, versions en anglais et en français. https://research.ncl.ac.uk/romtels</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Auger</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId411" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02062883v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId412" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enquête pour le Parlement européen sur la réussite scolaire des enfants migrants : Review and Monitoring of Migrant Education in the EU (MEMA). Expertise et rapport pour la France.http://www.europarl.europa.eu/thinktank/fr/document.html?reference=IPOL_STU(2017)585903, rapport en ligne http://www.europarl.europa.eu/RegData/etudes/STUD/2017/585903/IPOL_STU(2017)585903_EN.pdf, p. 95-100.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Auger</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2016, pp.95-100</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId412" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02062877v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId413" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">AALTO, E., A. ABEL, N. AUGER, D. GILLY, K. SCHNITZER (2016). Teaching the language of schooling in the context of diversity: Study materials for teacher development. Graz: European Centre for Modern languages / Council of Europe. Online publication available at http://maledive.ecml.at/.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Auger</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId413" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02062880v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId414" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Faire se rencontrer &amp;quot;Interculturalité&amp;quot; et &amp;quot;plurilinguisme&amp;quot; en contexte scolaire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Auger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId415" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Galligani</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId414" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01994607v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId416" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">AUGER N., (2015), Université Ouverte des Humanités (UOH) (création UPVM), « Langage, langues et enseignement : Perspectives sociolinguistique et didactique : ressource pour la formation des enseignants ». http://uoh.univ-montp3.fr/sociolinguistique/co/Langage_langues_et_enseignement_web.html</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Auger</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId416" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02062881v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId417" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comparons nos langues. Démarche d’apprentissage du français auprès d’enfants nouvellement arrivés</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Auger</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2015, https://www.youtube.com/watch?v=_ZlBiAoMTBo</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId417" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02062864v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId418" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ortolang, gypsylang, Corpus « « Paroles de locuteurs gitans et non gitans sur trois générations à Perpignan » https://www.ortolang.fr/market/corpora/prax000931</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Auger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId419" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martine Marquilló Larruy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Matheu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId420" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giancarlo Luxardo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId418" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02062873v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rapport (4)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId421" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Avoir deux langues et plus à l’école maternelle et primaire. Synthèse de la recherche et recommandations. thèse de la recherche et recommandations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Auger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId422" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ranka Bijeljac-Babic</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Conseil scientifique de l'Education nationale. 2025, 40 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId421" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04976924v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId423" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Avoir deux langues et plus à l’école maternelle et primaire. Synthèse de la recherche et recommandations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId422" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ranka Bijeljac-Babic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Auger</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Conseil Scientifique du Ministère de l'Education nationale (CSEN). 2025, 40 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId423" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04955518v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId424" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">AUGER N., (2014), « Oralité, langue et imaginaire chez les populations gitanes de Perpignan. Approches linguistiques et didactiques. » Bilan du projet financé par le Fond social européen (FSE) de la Commission européenne, en partenariat avec la Ville de Perpignan, l’EN, remis aux institutions partenaires, 88 pages.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Auger</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] Praxiling, UPVM. 2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId424" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02062878v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId425" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Projet Conbat+ (Conseil de l'Europe)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Auger</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] CELV. 2011, 59 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId425" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03077311v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId426"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
@@ -186,51 +186,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-05535275v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lina El Murr" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Khalil Saleh" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Pasquier" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Willekens" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alina Danu" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bulcan.2025.08.003" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04445936v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;mi Sauvage" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Auger" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie P&#233;piot" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04052839v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurine Dalle" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/lidil.11659" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04058818v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jose Ignacio Aguilar R&#237;o" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Margaret Bento" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cristelle Cavalla" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Mendon&#231;a Dias" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/glottopol.2894" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04955393v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-montpellier3-paul-valery.hal.science/hal-04852391v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Pepiot" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/lidil.11781" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04948752v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.14746/gl.2022.49.1.03" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04948746v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04948714v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francis John Troyan" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/15348458.2022.2152033" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04948708v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/09500782.2022.2145902" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04948794v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nell Foster" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Piet van Avermaet" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/09500782.2021.1958835" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04955400v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Fleuret" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04948783v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04955402v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02120262v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brahim Azaoui" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Genevi&#232;ve Zo&#239;a" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02062852v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01596428v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01685330v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Hou&#233;e" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Miquel" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/rdlc.3321" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02062855v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Dufour" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01596391v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01609918v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01609842v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Matheu" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01609876v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gail Prasad" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01609845v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katja Schnitzer" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01609884v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01609880v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02062861v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00964017v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00964031v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sauvage J." TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dodane Ch." TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01140735v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01142983v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Dodane" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00675301v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Reyal" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Guyader" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles Decraene" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlo Lucchesi" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/bcr3095" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01491745v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christina Romain" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00964032v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02504422v2" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;atrice Fracchiolla" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudine Mo&#239;se" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christina Schultz-Romain" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/corela.1023" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00725720v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martine Kervran" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00964040v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00964039v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis V." TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00439883v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Dufour" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Josette Cadusseau" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Varlet" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Laure Surena" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giselle P de Faria" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/stem.155" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00964037v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Sauvage" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00964036v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00964059v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00964041v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00964044v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00964058v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03061778v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00965357v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00965361v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00965331v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00964060v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Tallagrand" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Terrades" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00965333v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00965353v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00965379v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00965367v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00965370v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02506180v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00965537v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Doubli V." TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00965538v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00965540v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02508855v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Fillol" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juan Lopez" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00965612v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacobi D." TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00965619v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02512189v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00965632v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00965635v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05455124v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jovan Kostov" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04976940v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05408082v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=El&#233;da Robo" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Viviane Durand-Guerrier" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Berky Nguala" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Chalier" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04986774v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04986762v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04986715v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04990398v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04986792v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04986783v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04976941v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04986695v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04986684v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04724372v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Chesnais" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Jacques Salone" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04986788v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04986710v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04976938v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04986756v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04986861v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04053213v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04446335v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04446848v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04976937v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04986878v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04986873v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04986866v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04986857v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04986900v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04986883v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dani&#232;le Moore" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04446389v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04447273v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04986942v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04986916v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04446373v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04986911v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04986952v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04986970v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04987061v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04986924v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03565879v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Le Pichon-Vortsman" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04987065v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04446366v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04986965v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03565911v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04987158v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04987072v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04987157v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04987160v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04987161v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonas Erin" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01950605v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01609891v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01834508v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Mailles-Viard Metz" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01596567v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Guiraud" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02474815v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Mailles" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chrysta P&#233;lissier" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01609895v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01609897v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01609901v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricia Lamarre" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01596463v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Hirsch" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03075921v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03077312v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03072657v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00965921v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03075923v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01148831v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03072658v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03133240v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christina Romain-Schultz" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02910523v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00965927v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mo&#239;se C." TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02910522v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Phyllis Dalley" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Roy" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02910521v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00965930v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Dalley" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvaine Roy" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00965941v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00965943v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01139623v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00965948v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Kavadia" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Joannopoulou" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Tsangalidis" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00965989v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00965951v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00965938v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clerc S." TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03075924v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00965956v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00965957v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00965954v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00965964v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00965962v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00965970v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00965975v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00965967v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00965976v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00965968v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00965980v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00965978v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00965982v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00965990v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00965985v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00965983v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00965987v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00965991v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00965986v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04986890v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01853804v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03076450v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04955451v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04955511v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04955514v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04955510v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04955473v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Le Pichon" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02062865v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Tochon" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01609806v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00963908v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Coste" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Et Al." TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00840046v1" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Schultz-Romain Christina" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01821766v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://revue-tdfle.fr/" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00963914v1" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine B&#233;al" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Demougin" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01821799v1" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00956873v1" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00963918v1" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fred Dervin" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Suomela-Salmi" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03050944v1" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00840095v1" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03050943v1" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00840079v1" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03050145v1" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00956877v1" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00963921v1" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Belu" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Louis" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00963929v1" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.C. Allen" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Gardies" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Kotul" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03077353v1" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Perea" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricia Gardies" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;namin Amedegnato" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandra Sramski" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00963930v1" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Amosu" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Mojola" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Sonaiya" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04955477v1" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3726/b21443" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04955479v1" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04955483v1" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04955487v1" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Little" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04446230v1" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/pua.weiss.2022.01.0181" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04955490v1" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04955493v1" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05241601v1" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02062869v1" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02062867v1" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04955495v1" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02062848v1" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03161855v1" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucile Cadet" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02062870v1" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maryse Adam-Maillet" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Thamin" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01609905v1" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Faur&#233;" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02062872v1" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01609795v1" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01609911v1" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chantal Charnet" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01609907v1" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Bres" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01609797v1" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01609803v1" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01440856v1" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.harmattan.fr " TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01609801v1" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01609804v1" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00963952v1" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leung C." TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Little D." TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00963956v1" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria L&#250;cia Jacob D. de Barros" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#225;rcio Ven&#237;cio Barbosa" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christianne Benatti Rochebois" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00963960v1" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01845990v1" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.pur-editions.fr/detail.php?idOuv=3204" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00963962v1" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00963961v1" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00963966v1" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. B&#233;al" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Demougin" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00963964v1" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01494510v1" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-sorbonne-nouvelle.hal.science/hal-01476553v1" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muriel Molini&#233;" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Go&#239;" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Guillaumin" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00963967v1" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Blanchet" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Chardenet" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03113573v1" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03573170v1" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00963977v1" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03055940v1" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00963990v1" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00963985v1" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02504438v1" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/cmlf08140" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00963989v1" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00963987v1" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00963981v1" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00963999v1" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00963992v1" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02498309v1" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.flshk.rnu.tn/fra/pages/192/Publications" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03076990v1" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Clerc" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02506164v1" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02502373v1" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00964008v1" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Fracchiolla" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Mo&#239;se" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00964013v1" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Terrades O." TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02506217v1" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.editions-harmattan.fr/index.asp?navig=catalogue&amp;amp;obj=livre&amp;amp;no=17177&amp;amp;razSqlClone=1" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00964014v1" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00964015v1" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00964016v1" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04955502v1" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04976933v1" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04798360v1" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04990407v1" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04990404v1" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Gajo" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03801052v1" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04955505v1" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04955503v1" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04990419v1" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04990414v1" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04976932v1" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04990422v1" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02062874v1" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02062885v1" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02062875v1" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02062883v1" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02062877v1" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02062880v1" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01994607v1" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Galligani" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02062873v1" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martine Marquill&#243; Larruy" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giancarlo Luxardo" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02062864v1" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02062881v1" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04976924v1" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ranka Bijeljac-Babic" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04955518v1" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02062878v1" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03077311v1" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-05535275v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lina El Murr" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Khalil Saleh" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Pasquier" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Willekens" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alina Danu" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bulcan.2025.08.003" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04445936v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;mi Sauvage" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Auger" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie P&#233;piot" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04052839v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurine Dalle" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/lidil.11659" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04058818v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jose Ignacio Aguilar R&#237;o" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Margaret Bento" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cristelle Cavalla" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Mendon&#231;a Dias" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/glottopol.2894" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04955393v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-montpellier3-paul-valery.hal.science/hal-04852391v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Pepiot" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/lidil.11781" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04948752v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.14746/gl.2022.49.1.03" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04948746v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04948714v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francis John Troyan" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/15348458.2022.2152033" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04948708v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/09500782.2022.2145902" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04948794v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nell Foster" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Piet van Avermaet" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/09500782.2021.1958835" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04955400v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Fleuret" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04948783v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02120262v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brahim Azaoui" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Genevi&#232;ve Zo&#239;a" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04955402v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01596428v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01685330v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Hou&#233;e" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Miquel" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/rdlc.3321" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02062852v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01596391v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Dufour" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01609918v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02062855v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01609842v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Matheu" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01609876v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gail Prasad" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01609845v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katja Schnitzer" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01609880v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02062861v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01609884v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00964031v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sauvage J." TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dodane Ch." TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00964017v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00675301v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Reyal" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Guyader" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles Decraene" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlo Lucchesi" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/bcr3095" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01142983v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Dodane" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01140735v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01491745v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christina Romain" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00964032v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02504422v2" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;atrice Fracchiolla" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudine Mo&#239;se" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christina Schultz-Romain" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/corela.1023" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00725720v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martine Kervran" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00964040v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00964039v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis V." TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00439883v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Dufour" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Josette Cadusseau" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Varlet" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Laure Surena" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giselle P de Faria" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/stem.155" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00964037v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Sauvage" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00964036v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00964041v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00964044v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00964058v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00964059v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03061778v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00965357v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00965361v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00965331v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00964060v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Tallagrand" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Terrades" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00965333v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00965353v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00965379v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00965367v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00965370v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02506180v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00965537v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Doubli V." TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00965538v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00965540v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02508855v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Fillol" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juan Lopez" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00965612v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacobi D." TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00965619v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02512189v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00965632v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00965635v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05455124v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jovan Kostov" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05408082v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=El&#233;da Robo" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Viviane Durand-Guerrier" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Berky Nguala" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Chalier" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04976940v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04986774v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04986762v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04986715v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04990398v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04986792v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04986783v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04976941v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04986695v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04986684v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04724372v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Chesnais" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Jacques Salone" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04976938v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04986710v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04986788v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04986756v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04053213v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04446335v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04446848v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04976937v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04986878v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04986873v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04986866v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04986900v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04986857v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04986883v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dani&#232;le Moore" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04447273v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04446389v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04986861v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04986942v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04986916v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04446373v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04986911v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04986952v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04986970v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04987061v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04986924v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03565879v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Le Pichon-Vortsman" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04987065v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04446366v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04986965v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03565911v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04987158v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04987072v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04987160v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04987157v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04987161v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonas Erin" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01950605v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01609891v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01834508v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Mailles-Viard Metz" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01596567v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Guiraud" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02474815v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Mailles" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chrysta P&#233;lissier" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01609895v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01609897v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01596463v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Hirsch" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01609901v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricia Lamarre" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03075921v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03077312v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03072657v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00965921v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03075923v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01148831v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03072658v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03133240v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christina Romain-Schultz" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02910523v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00965927v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mo&#239;se C." TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02910522v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Phyllis Dalley" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Roy" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02910521v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00965930v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Dalley" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvaine Roy" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00965943v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01139623v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00965948v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Kavadia" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Joannopoulou" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Tsangalidis" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00965989v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00965951v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00965938v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clerc S." TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03075924v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00965941v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00965956v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00965957v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00965954v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00965964v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00965962v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00965970v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00965967v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00965975v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00965976v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00965968v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00965980v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00965978v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00965982v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00965990v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00965983v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00965985v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00965987v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00965991v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00965986v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04986890v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01853804v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03076450v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04955451v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04955511v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04955514v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04955510v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04955473v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Le Pichon" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02062865v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Tochon" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01609806v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00840046v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Schultz-Romain Christina" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00963908v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Coste" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Et Al." TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00963914v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine B&#233;al" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Demougin" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01821766v1" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://revue-tdfle.fr/" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01821799v1" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00956873v1" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00963918v1" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fred Dervin" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Suomela-Salmi" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00840095v1" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03050943v1" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00840079v1" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03050944v1" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00956877v1" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03050145v1" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00963921v1" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Belu" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Louis" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00963929v1" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.C. Allen" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Gardies" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Kotul" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03077353v1" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Perea" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricia Gardies" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;namin Amedegnato" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandra Sramski" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00963930v1" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Amosu" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Mojola" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Sonaiya" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04955477v1" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3726/b21443" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04955479v1" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04955483v1" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04955487v1" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Little" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04446230v1" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/pua.weiss.2022.01.0181" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04955490v1" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04955493v1" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05241601v1" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02062869v1" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02062867v1" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04955495v1" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02062848v1" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03161855v1" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucile Cadet" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02062870v1" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maryse Adam-Maillet" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Thamin" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01609905v1" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Faur&#233;" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02062872v1" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01609911v1" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chantal Charnet" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01609795v1" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01609907v1" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Bres" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01609797v1" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01609803v1" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01440856v1" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.harmattan.fr " TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01609801v1" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01609804v1" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00963952v1" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leung C." TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Little D." TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00963956v1" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria L&#250;cia Jacob D. de Barros" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#225;rcio Ven&#237;cio Barbosa" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christianne Benatti Rochebois" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01845990v1" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.pur-editions.fr/detail.php?idOuv=3204" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00963960v1" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00963962v1" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00963961v1" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00963966v1" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. B&#233;al" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Demougin" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00963964v1" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-sorbonne-nouvelle.hal.science/hal-01476553v1" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muriel Molini&#233;" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Go&#239;" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Guillaumin" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00963967v1" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Blanchet" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Chardenet" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01494510v1" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03573170v1" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00963977v1" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03113573v1" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03055940v1" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00963985v1" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02504438v1" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/cmlf08140" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00963989v1" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00963987v1" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00963981v1" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00963990v1" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00963999v1" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00963992v1" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02498309v1" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.flshk.rnu.tn/fra/pages/192/Publications" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03076990v1" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Clerc" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02506164v1" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02502373v1" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00964008v1" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Fracchiolla" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Mo&#239;se" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00964013v1" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Terrades O." TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02506217v1" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.editions-harmattan.fr/index.asp?navig=catalogue&amp;amp;obj=livre&amp;amp;no=17177&amp;amp;razSqlClone=1" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00964014v1" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00964015v1" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00964016v1" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04955502v1" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04976933v1" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04798360v1" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04990407v1" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04990404v1" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Gajo" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03801052v1" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04955503v1" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04955505v1" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04990414v1" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04976932v1" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04990422v1" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04990419v1" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02062874v1" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02062885v1" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02062875v1" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02062883v1" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02062877v1" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02062880v1" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01994607v1" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Galligani" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02062881v1" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02062864v1" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02062873v1" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martine Marquill&#243; Larruy" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giancarlo Luxardo" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04976924v1" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ranka Bijeljac-Babic" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04955518v1" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02062878v1" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03077311v1" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>