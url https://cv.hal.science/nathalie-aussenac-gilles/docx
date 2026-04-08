--- v0 (2026-03-17)
+++ v1 (2026-04-08)
@@ -892,248 +892,248 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02921997v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Introduction (RSTI 37 : Numéro spécial TSI )</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Un modèle pour l'intégration spatiale et temporelle de données géolocalisées</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Helbert Arenas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cassia Trojahn dos Santos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Comparot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Aussenac-Gilles</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Lynda Tamine</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Revue des Sciences et Technologies de l'Information - Série TSI : Technique et Science Informatiques</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3166/tsi37-0006⟩</w:t>
+              <w:t xml:space="preserve">Revue Internationale de Géomatique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 28 (2), pp.243-266. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3166/rig.2018.00055⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02924569v1</w:t>
+                <w:t xml:space="preserve">hal-02398679v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Un modèle pour l'intégration spatiale et temporelle de données géolocalisées</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Introduction (RSTI 37 : Numéro spécial TSI )</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Aussenac-Gilles</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Bricon-Souf</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Helbert Arenas</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Nathalie Aussenac-Gilles</w:t>
+                <w:t xml:space="preserve">Lynda Tamine</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Revue Internationale de Géomatique</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2018, 28 (2), pp.243-266. </w:t>
+              <w:t xml:space="preserve">Revue des Sciences et Technologies de l'Information - Série TSI : Technique et Science Informatiques</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, Information médicale : représentation et traitement, 37 : Numéro spécial TSI - Technique et Science Informatiques (1-6), pp.7--9. </w:t>
             </w:r>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3166/rig.2018.00055⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3166/tsi37-0006⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId38" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02398679v1</w:t>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02924569v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A study on LIWC categories for opinion mining in Spanish reviews</w:t>
               </w:r>
@@ -2747,191 +2747,191 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Interpreting User Needs with LLMs-based Conversational Agents and Knowledge Graphs: An Earth Observation Use Case</w:t>
+                <w:t xml:space="preserve">The contribution of LLMs to relation extraction in the economic field</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Antoine Dupuy</w:t>
+                <w:t xml:space="preserve">Mohamed Ettaleb</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Véronique Moriceau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mouna Kamel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Aussenac-Gilles</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Cassia Trojahn</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">24th ISWC Poster and demo track</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2025, Nara, Japan. pp.265-270</w:t>
+              <w:t xml:space="preserve">FIN-NLP2025 - Joint Workshop of the 9th Financial Technology and Natural Language Processing (FinNLP)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Chung-Chi Chen; Antonio Moreno-Sandoval; Qianqian Xie; Jimin Huang; Sophia Ananiadou; Hsin-Hsi Chen, Jan 2025, Abu Dhabi, United Arab Emirates. pp.175-183</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05448470v1</w:t>
+                <w:t xml:space="preserve">hal-04940817v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La contribution des LLM à l'extraction de relations dans le domaine financier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId101" w:history="1">
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed Ettaleb</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mouna Kamel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId102" w:history="1">
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Moriceau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Aussenac-Gilles</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -2955,913 +2955,913 @@
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04940352v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId103" w:history="1">
+            <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The contribution of LLMs to relation extraction in the economic field</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Interpreting User Needs with LLMs-based Conversational Agents and Knowledge Graphs: An Earth Observation Use Case</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Véronique Moriceau</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Mouna Kamel</w:t>
+                <w:t xml:space="preserve">Antoine Dupuy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Aussenac-Gilles</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Baehr</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cassia Trojahn</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">FIN-NLP2025 - Joint Workshop of the 9th Financial Technology and Natural Language Processing (FinNLP)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Chung-Chi Chen; Antonio Moreno-Sandoval; Qianqian Xie; Jimin Huang; Sophia Ananiadou; Hsin-Hsi Chen, Jan 2025, Abu Dhabi, United Arab Emirates. pp.175-183</w:t>
+              <w:t xml:space="preserve">24th ISWC Poster and demo track</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2025, Nara, Japan. pp.265-270</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId103" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04940817v1</w:t>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05448470v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Combining LLMs-based Conversational Agents and Ontologies for Open Data Research</w:t>
+                <w:t xml:space="preserve">Défi TextMine 2025 : Utilisation des Grands Modèles de Langue pour l'Extraction de Relations dans les Rapports de Renseignement</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Antoine Dupuy</w:t>
+                <w:t xml:space="preserve">Mohamed Ettaleb</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mouna Kamel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Véronique Moriceau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Aussenac-Gilles</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Cassia Trojahn</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">19th Metadata and Semantics Research Conference (MTSR 2025)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">EGC - Atelier TextMine 2025</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Pascal Cuxac; Cédric Lopez; Adrien Guille, Jan 2025, Strasbourg, France. pp.57-58, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.48550/ARXIV.2407.21783⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05448240v1</w:t>
+                <w:t xml:space="preserve">hal-04940482v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId105" w:history="1">
+            <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pipeline d'Aide à la Découverte et l'Utilisation de Données Ouvertes basées sur les LLM</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId98" w:history="1">
+                <w:t xml:space="preserve">Combining LLMs-based Conversational Agents and Ontologies for Open Data Research</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Dupuy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Aussenac-Gilles</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId99" w:history="1">
+            <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Baehr</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cassia Trojahn</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Atelier IACD @EGC 2025 : Intelligence Artificielle Centrée sur les Données</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sana Sellami; Frédéric Flouvat, Jan 2025, Strasbourg, France. 10 p</w:t>
+              <w:t xml:space="preserve">19th Metadata and Semantics Research Conference (MTSR 2025)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2025, Thessaloniki, Greece</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId105" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05300087v1</w:t>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05448240v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId106" w:history="1">
+            <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">DATA-FW: An Ontology Network for Annotating Open Datasets</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId98" w:history="1">
+            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Dupuy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Aussenac-Gilles</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId99" w:history="1">
+            <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Baehr</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cassia Trojahn</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Metadata and Semantic Research. MTSR 2024</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2024, Athens, Greece. pp.15-27, </w:t>
             </w:r>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-031-81974-2_2⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId107" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05296368v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId108" w:history="1">
+            <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Défi TextMine 2025 : Utilisation des Grands Modèles de Langue pour l'Extraction de Relations dans les Rapports de Renseignement</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Pipeline d'Aide à la Découverte et l'Utilisation de Données Ouvertes basées sur les LLM</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Véronique Moriceau</w:t>
+                <w:t xml:space="preserve">Antoine Dupuy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Aussenac-Gilles</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Baehr</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cassia Trojahn</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EGC - Atelier TextMine 2025</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Atelier IACD @EGC 2025 : Intelligence Artificielle Centrée sur les Données</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sana Sellami; Frédéric Flouvat, Jan 2025, Strasbourg, France. 10 p</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.48550/ARXIV.2407.21783⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-04940482v1</w:t>
+                <w:t xml:space="preserve">hal-05300087v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Diachronical geometry without polygons: the extended HHT ontology for heterogeneous geometrical representations</w:t>
+                <w:t xml:space="preserve">A decision-support system applied to Law: Reasoning and explicability of the decision</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">William Charles</w:t>
+                <w:t xml:space="preserve">Jérémy Bouché-Pillon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascale Zaraté</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yannick Chevalier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Aussenac-Gilles</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Nathalie Jane Hernandez</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The Semantic Web – ISWC 2024 23rd International Semantic Web Conference, Baltimore, MD, USA, November 11–15, 2024, Proceedings,</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">11th International Conference on Decision Support System Technology, ICDSST 2025</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sandro Radovanović; Boris Delibašić; Ana Paula Cabral Seixas Costa; Jason Papathanasiou; María Teresa Escobar, May 2025, Belgrade, Serbia, Serbia. pp.165-172</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04801045v1</w:t>
+                <w:t xml:space="preserve">hal-05103359v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A decision-support system applied to Law: Reasoning and explicability of the decision</w:t>
+                <w:t xml:space="preserve">Diachronical geometry without polygons: the extended HHT ontology for heterogeneous geometrical representations</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jérémy Bouché-Pillon</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Yannick Chevalier</w:t>
+                <w:t xml:space="preserve">William Charles</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Aussenac-Gilles</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Jane Hernandez</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">11th International Conference on Decision Support System Technology, ICDSST 2025</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">The Semantic Web – ISWC 2024 23rd International Semantic Web Conference, Baltimore, MD, USA, November 11–15, 2024, Proceedings,</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2024, Baltimore (MA), United States. pp.80-96, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-031-77847-6_5⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05103359v1</w:t>
+                <w:t xml:space="preserve">hal-04801045v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Interopérabilité des métadonnées de la Science Ouverte : qu'en est-il de la réalité ?</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Vincent-Nam Dang</w:t>
+                <w:t xml:space="preserve">An ontology for legal reasoning on data sharing and processing between law enforcement agencies</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérémy Bouché-Pillon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Aussenac-Gilles</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Franck Ravat</w:t>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yannick Chevalier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascale Zaraté</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">42e congrès INFormatique des ORganisations et Systèmes d'Information et de Décision (INFORSID 2024)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, INFORSID, May 2024, Nancy, France. pp.55--56</w:t>
+              <w:t xml:space="preserve">3rd international workshop on Knowledge Management and Process Mining for Law (KM4LAW 2024)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, IAOA, Jul 2024, Enschede, Netherlands. https://ceur-ws.org/Vol-3882/km4law-3.pdf</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04654128v1</w:t>
+                <w:t xml:space="preserve">hal-04654770v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Enabling interdisciplinary research in Open Science: Open Science Data Network</w:t>
               </w:r>
@@ -3990,51 +3990,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jeremy Bouche-Pillon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Aussenac-Gilles</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId115" w:history="1">
+            <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yannick Chevalier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascale Zarate</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -4075,135 +4075,135 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04828125v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">An ontology for legal reasoning on data sharing and processing between law enforcement agencies</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Jérémy Bouché-Pillon</w:t>
+                <w:t xml:space="preserve">Interopérabilité des métadonnées de la Science Ouverte : qu'en est-il de la réalité ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent-Nam Dang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Aussenac-Gilles</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId115" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Pascale Zaraté</w:t>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Imen Megdiche</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Franck Ravat</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">3rd international workshop on Knowledge Management and Process Mining for Law (KM4LAW 2024)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, IAOA, Jul 2024, Enschede, Netherlands. https://ceur-ws.org/Vol-3882/km4law-3.pdf</w:t>
+              <w:t xml:space="preserve">42e congrès INFormatique des ORganisations et Systèmes d'Information et de Décision (INFORSID 2024)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, INFORSID, May 2024, Nancy, France. pp.55--56</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04654770v1</w:t>
+                <w:t xml:space="preserve">hal-04654128v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">OSDN: an Open Science Data Network for Interdisciplinary Research (demonstration)</w:t>
               </w:r>
@@ -4421,736 +4421,736 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04653598v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">HHT: An Approach for Representing Temporally-Evolving Historical Territories</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId111" w:history="1">
+                <w:t xml:space="preserve">Temporalité et graphes de connaissances : analyse théorique et enjeux pratiques</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">William Charles</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Aussenac-Gilles</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Jane Hernandez</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">20th International Conference on The Semantic Web (ESWC 2023)</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">34es Journées francophones d'Ingénierie des Connaissances (IC 2023) @ PFIA 2023</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Collège SIC (Science de l'Ingénierie des Connaissances) de l'AFIA, Jul 2023, Strasbourg, France. pp.1-10</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04283672v1</w:t>
+                <w:t xml:space="preserve">hal-04153044v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId132" w:history="1">
+            <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Comprehensive Survey on Ontologies about Event</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Rajesh Piryani</w:t>
+                <w:t xml:space="preserve">Améliorer la FAIRisation des données météorologiques à l'aide de la ressource lexicale INMEVO</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mouna Kamel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Aussenac-Gilles</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId64" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Nathalie Jane Hernandez</w:t>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cassia Trojahn</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ESWC Workshops on Semantic Methods for Events and Stories (SEMMES @ ESWC 2023)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Pasquale Lisena; Ilaria Tiddi; Simon Gottschalk; Luc Steels, May 2023, Hersonissos, Greece. pp.1-15</w:t>
+              <w:t xml:space="preserve">34èmes Journées francophones d'Ingénierie des Connaissances (IC 2023) @ PFIA 2023</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Collège SIC (Science de l'Ingénierie des Connaissances) de l'AFIA, Jul 2023, Strasbourg, France. pp.1-10</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId132" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04283673v1</w:t>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04151915v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId133" w:history="1">
+            <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Améliorer la FAIRisation des données météorologiques à l'aide de la ressource lexicale INMEVO</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Mouna Kamel</w:t>
+                <w:t xml:space="preserve">Interoperability of Open Science Metadata: What About the Reality?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent-Nam Dang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Aussenac-Gilles</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Cassia Trojahn</w:t>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Imen Megdiche</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Franck Ravat</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">34èmes Journées francophones d'Ingénierie des Connaissances (IC 2023) @ PFIA 2023</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">17th International Conference International on Research Challenges in Information Science (RCIS 2023)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2023, Corfu, Greece. pp.467-482, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-031-33080-3_28⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId133" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04151915v1</w:t>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04107731v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Temporalité et graphes de connaissances : analyse théorique et enjeux pratiques</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">William Charles</w:t>
+                <w:t xml:space="preserve">FAIRification of Multidimensional and Tabular Data by Instantiating a Core Semantic Model with Domain Knowledge: Case of Meteorology</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cassia Trojahn</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mouna Kamel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amina Annane</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Aussenac-Gilles</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId64" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bao-Long Nguyen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">34es Journées francophones d'Ingénierie des Connaissances (IC 2023) @ PFIA 2023</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">16th International Conference on Metadata and Semantics Research (MTSR 2022)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2022, London, United Kingdom. à paraître, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-031-39141-5_14⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04153044v1</w:t>
+                <w:t xml:space="preserve">hal-03872638v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId135" w:history="1">
+            <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Interoperability of Open Science Metadata: What About the Reality?</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Vincent-Nam Dang</w:t>
+                <w:t xml:space="preserve">HHT: An Approach for Representing Temporally-Evolving Historical Territories</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">William Charles</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Aussenac-Gilles</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Franck Ravat</w:t>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Jane Hernandez</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">17th International Conference International on Research Challenges in Information Science (RCIS 2023)</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/978-3-031-33080-3_28⟩</w:t>
+              <w:t xml:space="preserve">20th International Conference on The Semantic Web (ESWC 2023)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Catia Pesquita; Jamie McCusker; Ernesto Jimenez-Ruiz; Sven Hertling; Mauro Dragoni; Anastasia Dimou; Raphael Troncy, May 2023, Hersonissos (Crete), Greece. pp.419-435, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-031-33455-9_25⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId135" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04107731v1</w:t>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04283672v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId137" w:history="1">
+            <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">FAIRification of Multidimensional and Tabular Data by Instantiating a Core Semantic Model with Domain Knowledge: Case of Meteorology</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Amina Annane</w:t>
+                <w:t xml:space="preserve">Comprehensive Survey on Ontologies about Event</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rajesh Piryani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Aussenac-Gilles</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId138" w:history="1">
-[...11 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Jane Hernandez</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">16th International Conference on Metadata and Semantics Research (MTSR 2022)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">ESWC Workshops on Semantic Methods for Events and Stories (SEMMES @ ESWC 2023)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Pasquale Lisena; Ilaria Tiddi; Simon Gottschalk; Luc Steels, May 2023, Hersonissos, Greece. pp.1-15</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/978-3-031-39141-5_14⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-03872638v1</w:t>
+                <w:t xml:space="preserve">hal-04283673v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Éléments d'état de l'art sur l'extraction et la modélisation de règles formelles à partir de textes légaux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Aussenac-Gilles</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId114" w:history="1">
+            <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérémy Bouché-Pillon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascale Zaraté</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId115" w:history="1">
+            <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yannick Chevalier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Yves Gicquel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -5286,995 +5286,995 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04240343v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Graphes de connaissances pour représenter et analyser l'évolution des territoires en Histoire</w:t>
+                <w:t xml:space="preserve">HHT : une ontologie modulaire pour représenter l'évolution des territoires en Histoire</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucas Bourel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId111" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Jane Hernandez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Aussenac-Gilles</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">William Charles</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...41 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journées humanités numériques et Web sémantique 2022</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">33ème Journées Francophones d'Ingénierie des Connaissances (IC 2022)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Collège SIC (Science de l’Ingénierie des Connaissances) de l’AFIA, Jun 2022, Saint-Etienne, France. pp.131-136</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03760353v1</w:t>
+                <w:t xml:space="preserve">hal-03760559v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId148" w:history="1">
+            <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Closer Look to Your Business Network: Multitask Relation Extraction from Economic and Financial French Content</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">How's Business Going Worldwide ? A Multilingual Annotated Corpus for Business Relation Extraction</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hadjer Khaldi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Farah Benamara</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hadjer Khaldi</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Farah Benamara</w:t>
+                <w:t xml:space="preserve">Grégoire Siegel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Camille Pradel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Aussenac-Gilles</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Workshop on Knowledge Discovery from Unstructured Data in Financial Services (KDF @ AAAI 2022)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, AAAI: Association for the Advancement of Artificial Intelligence, Mar 2022, Vancouver, Canada</w:t>
+              <w:t xml:space="preserve">13th Conference on Language Resources and Evaluation (LREC 2022)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2022, Marseille, France. pp.3696-3705</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId148" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03730345v1</w:t>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03762764v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId151" w:history="1">
+            <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A FAIR Core Semantic Metadata Model for FAIR Multidimensional Tabular Datasets</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">eCISE-OWL : Représentation OWL du Schéma de Données de l'Environnement Commun d'Échange d'Information pour le Domaine Maritime</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Aussenac-Gilles</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId138" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Comparot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Dupuy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId151" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nabil El Malki</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ronan Tournier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">23rd International Conference on Knowledge Engineering and Knowledge Management (EKAW 2022)</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">33èmes Journées Francophones d'Ingénierie des Connaissances (IC 2022)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2022, Saint-Etienne, France. pp.82-91</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId151" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03872685v1</w:t>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03760512v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ontologies and Rules for Access Control: a Feature Oriented Survey</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Pascale Zaraté</w:t>
+                <w:t xml:space="preserve">Graphes de connaissances pour représenter et analyser l'évolution des territoires en Histoire</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucas Bourel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Jane Hernandez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Aussenac-Gilles</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId115" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Yannick Chevalier</w:t>
+            <w:hyperlink r:id="rId154" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Victor Gay</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Poublanc</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">1st Workshop on Collaboration in knowledge discovery and decision making: Applications to sustainable agriculture (DECISIONING 2022)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2022, La Plata, Argentina. pp.1-12</w:t>
+              <w:t xml:space="preserve">Atelier du GT DALHIA - Digital Humanities and Cultural Heritage - à EGC2022</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Association Internationale Francophone d'Extraction et de Gestion des Connaissances, Jan 2022, Blois, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03762626v1</w:t>
+                <w:t xml:space="preserve">hal-03683727v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId154" w:history="1">
+            <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">eCISE-OWL : Représentation OWL du Schéma de Données de l'Environnement Commun d'Échange d'Information pour le Domaine Maritime</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">A FAIR Core Semantic Metadata Model for FAIR Multidimensional Tabular Datasets</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cassia Trojahn</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mouna Kamel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amina Annane</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Aussenac-Gilles</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
-[...50 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bao-Long Nguyen</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">33èmes Journées Francophones d'Ingénierie des Connaissances (IC 2022)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">23rd International Conference on Knowledge Engineering and Knowledge Management (EKAW 2022)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2022, Bolzano, Italy. pp.174 - 181, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId157" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-031-17105-5_13⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId154" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03760512v1</w:t>
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03872685v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId157" w:history="1">
+            <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Graphes de connaissances pour représenter et analyser l'évolution des territoires en Histoire</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Nathalie Jane Hernandez</w:t>
+                <w:t xml:space="preserve">Ontologies and Rules for Access Control: a Feature Oriented Survey</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre-Yves Gicquel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérémy Bouché-Pillon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascale Zaraté</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Aussenac-Gilles</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId146" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Sébastien Poublanc</w:t>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yannick Chevalier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Atelier du GT DALHIA - Digital Humanities and Cultural Heritage - à EGC2022</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Association Internationale Francophone d'Extraction et de Gestion des Connaissances, Jan 2022, Blois, France</w:t>
+              <w:t xml:space="preserve">1st Workshop on Collaboration in knowledge discovery and decision making: Applications to sustainable agriculture (DECISIONING 2022)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2022, La Plata, Argentina. pp.1-12</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId157" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03683727v1</w:t>
+            <w:hyperlink r:id="rId158" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03762626v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">How's Business Going Worldwide ? A Multilingual Annotated Corpus for Business Relation Extraction</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Camille Pradel</w:t>
+                <w:t xml:space="preserve">Graphes de connaissances pour représenter et analyser l'évolution des territoires en Histoire</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucas Bourel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">William Charles</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Jane Hernandez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Aussenac-Gilles</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId154" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Victor Gay</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">13th Conference on Language Resources and Evaluation (LREC 2022)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Journées humanités numériques et Web sémantique 2022</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Laboratoire AHP-PReST : Archives Henri-Poincaré - Philosophie et Recherches sur les Sciences et les Technologies; LORIA : Laboratoire Lorrain de Recherche en Informatique et ses Applications, Jun 2022, Nancy, France. pp.23-37, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId160" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.5281/zenodo.7014341⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03762764v1</w:t>
+                <w:t xml:space="preserve">hal-03760353v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">HHT : une ontologie modulaire pour représenter l'évolution des territoires en Histoire</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Nathalie Jane Hernandez</w:t>
+                <w:t xml:space="preserve">A Closer Look to Your Business Network: Multitask Relation Extraction from Economic and Financial French Content</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hadjer Khaldi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Farah Benamara</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Camille Pradel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Aussenac-Gilles</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">William Charles</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">33ème Journées Francophones d'Ingénierie des Connaissances (IC 2022)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Collège SIC (Science de l’Ingénierie des Connaissances) de l’AFIA, Jun 2022, Saint-Etienne, France. pp.131-136</w:t>
+              <w:t xml:space="preserve">Workshop on Knowledge Discovery from Unstructured Data in Financial Services (KDF @ AAAI 2022)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, AAAI: Association for the Advancement of Artificial Intelligence, Mar 2022, Vancouver, Canada</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03760559v1</w:t>
+                <w:t xml:space="preserve">hal-03730345v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">CALLISTO</w:t>
               </w:r>
@@ -6493,64 +6493,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">How Can a Teacher Make Learning From Sparse Data Softer? Application to Business Relation Extraction</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId150" w:history="1">
+            <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Farah Benamara</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId149" w:history="1">
+            <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hadjer Khaldi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Camille Pradel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6595,511 +6595,511 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03730414v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Semantic Integration of Raster Data for Earth Observation on Territorial Units</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Prototype de plateforme contribuant à la Science Ouverte par la valorisation de données et de pratiques interdisciplinaires</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId170" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Dayre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Aussenac-Gilles</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId165" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michelle Sibilla</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ba-Huy Tran</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
-[...33 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId171" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emilie Lerigoleur</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">4th International workshop on GeoSpatial Linked Data (GeoLD 2021@ESWC 2021)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mohamed Ahmed Sherif; Beyza Yaman; Armin Haller; Axel-Cyrille Ngonga Ngomo, Jun 2021, Hersonissos, Greece. pp.1-12</w:t>
+              <w:t xml:space="preserve">JCAD 2021 (Journées CAlcul Données)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2021, Dijon (FR), France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03327692v1</w:t>
+                <w:t xml:space="preserve">hal-05291621v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId170" w:history="1">
+            <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">From EO Change Rasters to Knowledge Graphs: An approach Based on Regions of Interest</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Jordane Dorne</w:t>
+                <w:t xml:space="preserve">Multilevel Entity-Informed Business Relation Extraction</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hadjer Khaldi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Farah Benamara</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId173" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amine Abdaoui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Aussenac-Gilles</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Cassia Trojahn</w:t>
+            <w:hyperlink r:id="rId174" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eunbee Kang</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">4th International Workshop on Geospatial Linked Data (GeoLD 2021@ESWC 2021)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">26th International Conference on Applications of Natural Language to Information Systems (NLDB 2021)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2021, Saarbrücken (on line), Germany. pp.105-118, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId175" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-030-80599-9_10⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId170" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03327705v1</w:t>
+            <w:hyperlink r:id="rId172" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03329307v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId173" w:history="1">
+            <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Multilevel Entity-Informed Business Relation Extraction</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Amine Abdaoui</w:t>
+                <w:t xml:space="preserve">From EO Change Rasters to Knowledge Graphs: An approach Based on Regions of Interest</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId177" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jordane Dorne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Aussenac-Gilles</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId175" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Eunbee Kang</w:t>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Comparot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId178" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romain Hugues</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cassia Trojahn</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">26th International Conference on Applications of Natural Language to Information Systems (NLDB 2021)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">4th International Workshop on Geospatial Linked Data (GeoLD 2021@ESWC 2021)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Beyza Yaman; Mohamed Ahmed Sherif; Axel-Cyrille Ngonga Ngomo; Armin Haller, Jun 2021, Hersonissos, Greece. pp.67-79</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/978-3-030-80599-9_10⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-03329307v1</w:t>
+                <w:t xml:space="preserve">hal-03327705v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId177" w:history="1">
+            <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Prototype de plateforme contribuant à la Science Ouverte par la valorisation de données et de pratiques interdisciplinaires</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Pascal Dayre</w:t>
+                <w:t xml:space="preserve">Semantic Integration of Raster Data for Earth Observation on Territorial Units</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ba-Huy Tran</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Aussenac-Gilles</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId165" w:history="1">
-[...37 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Comparot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cassia Trojahn</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">JCAD 2021 (Journées CAlcul Données)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Dec 2021, Dijon (FR), France</w:t>
+              <w:t xml:space="preserve">4th International workshop on GeoSpatial Linked Data (GeoLD 2021@ESWC 2021)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mohamed Ahmed Sherif; Beyza Yaman; Armin Haller; Axel-Cyrille Ngonga Ngomo, Jun 2021, Hersonissos, Greece. pp.1-12</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId177" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05291621v1</w:t>
+            <w:hyperlink r:id="rId179" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03327692v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Un modèle sémantique en vue d’améliorer la FAIRisation des données météorologiques</w:t>
               </w:r>
@@ -7568,51 +7568,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Giving meaning to unsupervised EO change detection rasters : a semantic-driven approach</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId171" w:history="1">
+            <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jordane Dorne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Aussenac-Gilles</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -7620,51 +7620,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Comparot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cassia Trojahn</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId172" w:history="1">
+            <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Hugues</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">9th ACM SIGSPATIAL International Workshop on Analytics for Big Geospatial Data (BIGSPATIAL 2020)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, ACM SIGSPATIAL : Special Interest Group on Spatial Information, Nov 2020, Seattle Washington, United States. pp.1-10, </w:t>
             </w:r>
             <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
@@ -7698,77 +7698,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Classification de relations pour l'intelligence économique et concurrentielle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId149" w:history="1">
+            <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hadjer Khaldi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId174" w:history="1">
+            <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amine Abdaoui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId150" w:history="1">
+            <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Farah Benamara</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Grégoire Sigel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -8224,290 +8224,290 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02284535v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Une approche sémantique pour représenter l'indice de végétation d'images Sentinel-2 et son évolution</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Jordane Dorne</w:t>
+                <w:t xml:space="preserve">Ontologie pour l'intégration de données d'observation de la Terre et contextuelles basée sur les relations topologiques</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Helbert Arenas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Aussenac-Gilles</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Comparot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId172" w:history="1">
-[...24 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cassia Trojahn dos Santos</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Spatial Analytics and GEOmatics (SAGEO 2018)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2018, Montpellier, France. pp.49-54</w:t>
+              <w:t xml:space="preserve">29es Journées Francophones d'Ingénierie des Connaissances, IC 2018</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, AFIA, Jul 2018, Nancy, France. pp.5-20</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02181917v1</w:t>
+                <w:t xml:space="preserve">hal-01839542v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId201" w:history="1">
+            <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ontologie pour l'intégration de données d'observation de la Terre et contextuelles basée sur les relations topologiques</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Helbert Arenas</w:t>
+                <w:t xml:space="preserve">Une approche sémantique pour représenter l'indice de végétation d'images Sentinel-2 et son évolution</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId177" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jordane Dorne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Aussenac-Gilles</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Comparot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId178" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romain Hugues</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId201" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Guy Planès</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">29es Journées Francophones d'Ingénierie des Connaissances, IC 2018</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, AFIA, Jul 2018, Nancy, France. pp.5-20</w:t>
+              <w:t xml:space="preserve">Spatial Analytics and GEOmatics (SAGEO 2018)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2018, Montpellier, France. pp.49-54</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId201" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01839542v1</w:t>
+            <w:hyperlink r:id="rId200" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02181917v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Relations topologiques pour l'intégration sémantique de données et images d'observation de la Terre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Helbert Arenas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Aussenac-Gilles</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -8565,342 +8565,342 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02305344v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId203" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Extraction de relations : combiner les techniques pour s'adapter à la diversité du texte</w:t>
-[...56 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Semantic relations at the Machine learning era: where are the (good old) patterns gone? (keynote talk)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Aussenac-Gilles</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">28èmes Journées francophones d'Ingénierie des Connaissances (IC 2017)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, AFIA : Association française pour l'intelligence artificielle, Jul 2017, Caen, France. pp.86-97</w:t>
+              <w:t xml:space="preserve">Workshop Information Retrieval in Terminology Using Lexical Knowledge Patterns (WS2 @ LSP2017)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, IITF (International Institute of Terminology Research, Jun 2017, Bergen, Norway</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId203" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01570070v1</w:t>
+                <w:t xml:space="preserve">hal-03116292v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId206" w:history="1">
+            <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Exploring the Impact of Pragmatic Phenomena on Irony Detection in Tweets: A Multilingual Corpus Study</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Extraction de relations : combiner les techniques pour s'adapter à la diversité du texte</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId205" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adel Ghamnia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mouna Kamel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cassia Trojahn dos Santos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId206" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Fabre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Aussenac-Gilles</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">15th Conference of the European Chapter of the Association for Computational Linguistics (EACL 2017)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, ACL: Association for Computational Linguistics, Apr 2017, Valencia, Spain. pp.262 - 272</w:t>
+              <w:t xml:space="preserve">28èmes Journées francophones d'Ingénierie des Connaissances (IC 2017)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, AFIA : Association française pour l'intelligence artificielle, Jul 2017, Caen, France. pp.86-97</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId206" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01686475v1</w:t>
+            <w:hyperlink r:id="rId204" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01570070v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId211" w:history="1">
+            <w:hyperlink r:id="rId207" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Semantic relations at the Machine learning era: where are the (good old) patterns gone? (keynote talk)</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Exploring the Impact of Pragmatic Phenomena on Irony Detection in Tweets: A Multilingual Corpus Study</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId208" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jihen Karoui</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Farah Benamara</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId209" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Veronique Moriceau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId210" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Viviana Patti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId211" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cristina Bosco</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Workshop Information Retrieval in Terminology Using Lexical Knowledge Patterns (WS2 @ LSP2017)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, IITF (International Institute of Terminology Research, Jun 2017, Bergen, Norway</w:t>
+              <w:t xml:space="preserve">15th Conference of the European Chapter of the Association for Computational Linguistics (EACL 2017)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, ACL: Association for Computational Linguistics, Apr 2017, Valencia, Spain. pp.262 - 272</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId211" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03116292v1</w:t>
+            <w:hyperlink r:id="rId207" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01686475v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId212" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">New convergences between Natural language processing and knowledge engineering at the era of the Semantic Web (SEMANTICS 2017)</w:t>
               </w:r>
@@ -9273,537 +9273,537 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01913664v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId217" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Distant Learning Approach for Extracting Hypernym Relations from Wikipedia Disambiguation Pages</w:t>
+                <w:t xml:space="preserve">Extracting hypernym relations from Wikipedia disambiguation pages: comparing symbolic and machine learning approaches</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mouna Kamel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cassia Trojahn dos Santos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId204" w:history="1">
+            <w:hyperlink r:id="rId205" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adel Ghamnia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Aussenac-Gilles</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId205" w:history="1">
+            <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Fabre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">21st International Conference on Knowledge-Based and Intelligent Information &amp; Engineering Systems (KES 2017)</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">International Conference on Computational Semantics (IWCS 2017)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2017, Montpellier, France. pp.1-12</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId217" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01919073v1</w:t>
+                <w:t xml:space="preserve">hal-02355277v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId219" w:history="1">
+            <w:hyperlink r:id="rId218" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Extracting hypernym relations from Wikipedia disambiguation pages: comparing symbolic and machine learning approaches</w:t>
+                <w:t xml:space="preserve">A Distant Learning Approach for Extracting Hypernym Relations from Wikipedia Disambiguation Pages</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mouna Kamel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cassia Trojahn dos Santos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId204" w:history="1">
+            <w:hyperlink r:id="rId205" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adel Ghamnia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Aussenac-Gilles</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId205" w:history="1">
+            <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Fabre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Conference on Computational Semantics (IWCS 2017)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">21st International Conference on Knowledge-Based and Intelligent Information &amp; Engineering Systems (KES 2017)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2017, Marseille, France. pp.1764-1773, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId219" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.procs.2017.08.208⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId219" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02355277v1</w:t>
+            <w:hyperlink r:id="rId218" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01919073v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId220" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The OntoEnrich platform: using workflows for quality assurance and axiomatic enrichment of ontologies</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Robert Stevens</w:t>
+                <w:t xml:space="preserve">Visualisation d'événements enrichis par des images satellites et des données ouvertes : application aux données sismiques</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Helbert Arenas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Aussenac-Gilles</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId224" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Daniel Karlsson</w:t>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Comparot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cassia Trojahn dos Santos</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Uk Ontology network meeting (UKON 2016)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2016, Newcastle, Royaume-Uni</w:t>
+              <w:t xml:space="preserve">Conference Spatial Analytics and GEOmatics (SAGEO 2016)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2016, Nice, France. pp.1-7</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId220" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03155057v1</w:t>
+                <w:t xml:space="preserve">hal-01709128v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId225" w:history="1">
+            <w:hyperlink r:id="rId221" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Visualisation d'événements enrichis par des images satellites et des données ouvertes : application aux données sismiques</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Helbert Arenas</w:t>
+                <w:t xml:space="preserve">The OntoEnrich platform: using workflows for quality assurance and axiomatic enrichment of ontologies</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId222" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Manuel Quesada Martinez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId223" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jesualdo Tomas Fernandez Breis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId224" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Robert Stevens</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Aussenac-Gilles</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Cassia Trojahn dos Santos</w:t>
+            <w:hyperlink r:id="rId225" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniel Karlsson</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Conference Spatial Analytics and GEOmatics (SAGEO 2016)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Dec 2016, Nice, France. pp.1-7</w:t>
+              <w:t xml:space="preserve">Uk Ontology network meeting (UKON 2016)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2016, Newcastle, Royaume-Uni</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId225" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01709128v1</w:t>
+            <w:hyperlink r:id="rId221" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03155057v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId226" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Un modèle pour l'intégration sémantique de données géolocalisées liées à l'observation de la terre (Atelier SAGEO 2016)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Helbert Arenas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Aussenac-Gilles</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -9867,51 +9867,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId227" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Semantic Integration of Geospatial Data from Earth Observations</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Helbert Arenas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Aussenac-Gilles</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -10086,455 +10086,455 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03176421v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId230" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Distributional semantics for ontology verification</w:t>
+                <w:t xml:space="preserve">Trimming a consistent OWL knowledge base, relying on linguistic evidence</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId231" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Corman</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Aussenac-Gilles</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laure Vieu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">4th Joint Conference on Lexical and Computational Semantics (SEM 2015)</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">1st Workshop on Language and Ontologies @ 11th International Conference on Computational Semantics (IWCS 2015)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2015, London, United Kingdom. pp.36-42</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId230" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01343043v1</w:t>
+                <w:t xml:space="preserve">hal-01343041v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId233" w:history="1">
+            <w:hyperlink r:id="rId232" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Détection automatique de l'ironie dans les tweets en français</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId207" w:history="1">
+            <w:hyperlink r:id="rId208" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jihen Karoui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId150" w:history="1">
+            <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Farah Benamara</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId102" w:history="1">
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Moriceau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Aussenac-Gilles</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId234" w:history="1">
+            <w:hyperlink r:id="rId233" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lamia Hadrich Belguith</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">22ème Conference sur le Traitement Automatique des Langues Naturelles (TALN 2015)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, GREYC (Groupe de recherche en informatique, image, automatique et instrumentation de Caen); CRISCO (Centre de Recherches Inter-langues sur la Signification en COntexte); ATALA, Jun 2015, Caen, France. pp.144-149</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId233" w:history="1">
+            <w:hyperlink r:id="rId232" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01334721v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId235" w:history="1">
+            <w:hyperlink r:id="rId234" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">OntoEnrich: A Platform for the Lexical Analysis of Ontologies</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId221" w:history="1">
+            <w:hyperlink r:id="rId222" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Manuel Quesada Martinez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId236" w:history="1">
+            <w:hyperlink r:id="rId235" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jesualdo Tomás Fernández Breis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId223" w:history="1">
+            <w:hyperlink r:id="rId224" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Robert Stevens</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Aussenac-Gilles</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">19th International Conference on Knowledge Engineering and Knowledge Management (EKAW 2014)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2014, Linköping, Sweden. pp.172-176</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId235" w:history="1">
+            <w:hyperlink r:id="rId234" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01363345v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId237" w:history="1">
+            <w:hyperlink r:id="rId236" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Trimming a consistent OWL knowledge base, relying on linguistic evidence</w:t>
+                <w:t xml:space="preserve">Distributional semantics for ontology verification</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId231" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Corman</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Aussenac-Gilles</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laure Vieu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">1st Workshop on Language and Ontologies @ 11th International Conference on Computational Semantics (IWCS 2015)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">4th Joint Conference on Lexical and Computational Semantics (SEM 2015)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2015, Denver, Colorado, United States. pp.30-39, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId237" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.18653/v1/S15-1004⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId237" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01343041v1</w:t>
+            <w:hyperlink r:id="rId236" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01343043v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId238" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Prioritized base Debugging in Description Logics</w:t>
               </w:r>
@@ -10615,103 +10615,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId239" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Towards a Contextual Pragmatic Model to Detect Irony in Tweets</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId207" w:history="1">
+            <w:hyperlink r:id="rId208" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jihen Karoui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId150" w:history="1">
+            <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Farah Benamara</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId102" w:history="1">
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Moriceau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Aussenac-Gilles</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId234" w:history="1">
+            <w:hyperlink r:id="rId233" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lamia Hadrich Belguith</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">53rd Annual Meeting of the Association for Computational Linguistics (ACL 2015)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, ACL: Association for Computational Linguistics, Jul 2015, Beijing, China. pp.644-650, </w:t>
             </w:r>
             <w:hyperlink r:id="rId240" w:history="1">
               <w:r>
                 <w:rPr>
@@ -10903,165 +10903,165 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03209344v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId243" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ontology and natural language analysis: Collaboration opportunities between EOG and Melodi (2014)</w:t>
+                <w:t xml:space="preserve">De la pénurie à la surabondance de connaissances : évolution de l'ingénierie des connaissances en France depuis 25 ans (IC 2014)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Aussenac-Gilles</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Workshop on Knowledge, Reasoning and Computation 2014</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2014, Madrid, Spain</w:t>
+              <w:t xml:space="preserve">25ème Conférence francophone sur l'Ingénierie des Connaissances : Connaissances pervasives (IC 2014)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, IRSTEA; Université Blaise Pascal; IRIT; LIMOS, May 2014, Clermont-Ferrand, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId243" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03256405v1</w:t>
+                <w:t xml:space="preserve">hal-03236146v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId244" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">De la pénurie à la surabondance de connaissances : évolution de l'ingénierie des connaissances en France depuis 25 ans (IC 2014)</w:t>
+                <w:t xml:space="preserve">Ontology and natural language analysis: Collaboration opportunities between EOG and Melodi (2014)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Aussenac-Gilles</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">25ème Conférence francophone sur l'Ingénierie des Connaissances : Connaissances pervasives (IC 2014)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, IRSTEA; Université Blaise Pascal; IRIT; LIMOS, May 2014, Clermont-Ferrand, France</w:t>
+              <w:t xml:space="preserve">Workshop on Knowledge, Reasoning and Computation 2014</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2014, Madrid, Spain</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId244" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03236146v1</w:t>
+                <w:t xml:space="preserve">hal-03256405v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId245" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Communicating text structure to blind people with Text-To-Speech</w:t>
               </w:r>
@@ -11298,77 +11298,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId253" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le langage figuratif dans le web social : cas de l'ironie et du sarcasme</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId207" w:history="1">
+            <w:hyperlink r:id="rId208" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jihen Karoui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Aussenac-Gilles</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId150" w:history="1">
+            <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Farah Benamara</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId254" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lamia Belguith</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -11707,252 +11707,252 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01548590v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId261" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Improving the accessibility of digital documents for visually impaired users : Contributions of the Textual Architecture Model</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Mustapha Mojahid</w:t>
+                <w:t xml:space="preserve">Apprentissage supervisé pour l'identification de relations sémantiques au sein de structures énumératives parallèles</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId252" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Philippe Fauconnier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mouna Kamel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId262" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernard Rothenburger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Aussenac-Gilles</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Julie Lemarié</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">7th International Conference on Universal Access in Human-Computer Interaction (UAHCI 2013)</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">20ème Conférence Traitement Automatique des Langues Naturelles (TALN 2013)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2013, Les Sables d'Olonne, France. pp.132-145</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId261" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01264527v1</w:t>
+                <w:t xml:space="preserve">hal-04083853v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId263" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Apprentissage supervisé pour l'identification de relations sémantiques au sein de structures énumératives parallèles</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Bernard Rothenburger</w:t>
+                <w:t xml:space="preserve">Improving the accessibility of digital documents for visually impaired users : Contributions of the Textual Architecture Model</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId246" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Sorin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId248" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mustapha Mojahid</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Aussenac-Gilles</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId247" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julie Lemarié</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">20ème Conférence Traitement Automatique des Langues Naturelles (TALN 2013)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">7th International Conference on Universal Access in Human-Computer Interaction (UAHCI 2013)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2013, Las Vegas, NV, United States. pp.399-407, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId264" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-642-39194-1_47⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId263" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04083853v1</w:t>
+                <w:t xml:space="preserve">hal-01264527v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId265" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Construction d'ontologies à partir d'une collection de pages web structurées</w:t>
               </w:r>
@@ -12122,159 +12122,159 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00924997v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId267" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">EvOnto : évolution de ressource termino- ontologique pour l'annotation sémantique</w:t>
+                <w:t xml:space="preserve">EvOnto une approche pour maintenir la cohérence entre une ressource termino-ontologique et des annotations sémantiques</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anis Tissaoui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Aussenac-Gilles</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Jane Hernandez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Laublet</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Nathalie Jane Hernandez</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journées Francophones sur les Ontologies (JFO 2011)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2011, Montréal, Canada. pp.1-13</w:t>
+              <w:t xml:space="preserve">9th International Conference on Terminology and Artificial Intelligence (TIA 2011)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2011, Paris, France. pp.23-30</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId267" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03011749v1</w:t>
+                <w:t xml:space="preserve">hal-03011692v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId268" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">EvOnto une approche pour maintenir la cohérence entre une ressource termino-ontologique et des annotations sémantiques</w:t>
+                <w:t xml:space="preserve">EVONTO - Joint Evolution of Ontologies and Semantic Annotations</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anis Tissaoui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Aussenac-Gilles</w:t>
@@ -12292,190 +12292,190 @@
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Jane Hernandez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Laublet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">9th International Conference on Terminology and Artificial Intelligence (TIA 2011)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">International Conference on Knowledge Engineering and Ontology Development</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2011, Paris, France. pp.226-231, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId269" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.5220/0003658602260231⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId268" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03011692v1</w:t>
+                <w:t xml:space="preserve">hal-03011657v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId269" w:history="1">
+            <w:hyperlink r:id="rId270" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">EVONTO - Joint Evolution of Ontologies and Semantic Annotations</w:t>
+                <w:t xml:space="preserve">EvOnto : évolution de ressource termino- ontologique pour l'annotation sémantique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anis Tissaoui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Aussenac-Gilles</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Laublet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Jane Hernandez</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Philippe Laublet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Conference on Knowledge Engineering and Ontology Development</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Journées Francophones sur les Ontologies (JFO 2011)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2011, Montréal, Canada. pp.1-13</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId270" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.5220/0003658602260231⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-03011657v1</w:t>
+                <w:t xml:space="preserve">hal-03011749v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId271" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ontologies et Recherche d'Information : une application au diagnostic automobile</w:t>
               </w:r>
@@ -12766,243 +12766,243 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03798555v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId279" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Construction et enrichissement automatique d'ontologie à partir de ressources externes</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Construction automatique d'ontologies à partir de spécifications de bases de données</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mouna Kamel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId281" w:history="1">
-[...24 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Aussenac-Gilles</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">3èmes Journées Francophones sur les Ontologies (JFO 2009)</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">20èmes Journées Francophones d'Ingénierie des Connaissances : Connaissance et communautés en ligne (IC 2009)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2009, Hammamet, Tunisie. pp.85 - 96</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId279" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00451980v1</w:t>
+                <w:t xml:space="preserve">hal-00377466v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId283" w:history="1">
+            <w:hyperlink r:id="rId280" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Construction automatique d'ontologies à partir de spécifications de bases de données</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Construction et enrichissement automatique d'ontologie à partir de ressources externes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId281" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Kergosien</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mouna Kamel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId282" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Sallaberry</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Noelle Bessagnet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Aussenac-Gilles</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">20èmes Journées Francophones d'Ingénierie des Connaissances : Connaissance et communautés en ligne (IC 2009)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">3èmes Journées Francophones sur les Ontologies (JFO 2009)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2009, Poitiers, France. pp.1-10, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId283" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.48550/arXiv.1002.0239⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId283" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00377466v1</w:t>
+            <w:hyperlink r:id="rId280" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00451980v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId284" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dynamic ontology co-construction based on adaptive multi-agent technology</w:t>
               </w:r>
@@ -16037,77 +16037,77 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Aussenac-Gilles</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michelle Sibilla</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId99" w:history="1">
+            <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Baehr</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId338" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marianna Braza</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId178" w:history="1">
+            <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Dayre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">18th Plenary Meeting Research Data Alliance (RDA 2021)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2021, On line, United Kingdom</w:t>
@@ -16136,90 +16136,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId342" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">LandCover2RDF: an API for computing the land cover of a geographical area and generating the RDF graph</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId171" w:history="1">
+            <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jordane Dorne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Aussenac-Gilles</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Comparot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId172" w:history="1">
+            <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Hugues</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cassia Trojahn dos Santos</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -17478,199 +17478,199 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03104862v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId375" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les enjeux de l'Ingénierie des connaissances</w:t>
+                <w:t xml:space="preserve">Donner du sens à des documents semi-structurés : de la construction d'ontologies à l'annotation sémantique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Aussenac-Gilles</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...30 lines deleted...]
-              <w:t xml:space="preserve">Florence Sèdes; Jean-Marc Ogier; Pierre Marquis. </w:t>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Lisette Calderan; Pascale Laurent; Hélène Lowinger; Jacques Millet. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Information, Interaction, Intelligence - Le point sur le i(3)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Cépaduès, Toulouse, 2012, 978-23649300094</w:t>
+              <w:t xml:space="preserve">Le document numérique à l'heure du web de données - Séminaire Inria, Carnac, 1er - 5 octobre 2012</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, ADBS, pp.105-140, 2012, Sciences et techniques de l'information, 978-2-84365-142-7</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId375" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00787425v1</w:t>
+                <w:t xml:space="preserve">hal-00843817v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId376" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Donner du sens à des documents semi-structurés : de la construction d'ontologies à l'annotation sémantique</w:t>
+                <w:t xml:space="preserve">Les enjeux de l'Ingénierie des connaissances</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Aussenac-Gilles</w:t>
               </w:r>
             </w:hyperlink>
-          </w:p>
-[...4 lines deleted...]
-              <w:t xml:space="preserve">Lisette Calderan; Pascale Laurent; Hélène Lowinger; Jacques Millet. </w:t>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId287" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Charlet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId316" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chantal Reynaud</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Florence Sèdes; Jean-Marc Ogier; Pierre Marquis. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Le document numérique à l'heure du web de données - Séminaire Inria, Carnac, 1er - 5 octobre 2012</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, ADBS, pp.105-140, 2012, Sciences et techniques de l'information, 978-2-84365-142-7</w:t>
+              <w:t xml:space="preserve">Information, Interaction, Intelligence - Le point sur le i(3)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Cépaduès, Toulouse, 2012, 978-23649300094</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId376" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00843817v1</w:t>
+                <w:t xml:space="preserve">hal-00787425v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId377" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Variation syntaxique et contextuelle dans la mise au point de patrons de relations sémantiques</w:t>
               </w:r>
@@ -18283,238 +18283,238 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03990155v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId389" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Le Schéma du modèle conceptuel : une étape dans la modélisation des connaissances</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">L'acquisition des connaissances : une composante à part entière de l'informatique du futur</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Aussenac-Gilles</w:t>
               </w:r>
             </w:hyperlink>
-          </w:p>
-[...4 lines deleted...]
-              <w:t xml:space="preserve">Aussenac-Gilles, N. and Laublet, P. and Reynaud, C. </w:t>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Laublet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId316" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chantal Reynaud</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Aussenac-Gilles, Nathalie; Laublet, Philippe; Reynaud, Chantal. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Acquisition et ingénierie des connaissances : tendances actuelles</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
             <w:hyperlink r:id="rId357" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Éditions Cépaduès, Toulouse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, pp.29--48, 1996, 978-2854284171</w:t>
+              <w:t xml:space="preserve">, pp.3--25, 1996, ‎978-2854284171</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId389" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03990164v1</w:t>
+                <w:t xml:space="preserve">hal-03990162v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId390" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L'acquisition des connaissances : une composante à part entière de l'informatique du futur</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Le Schéma du modèle conceptuel : une étape dans la modélisation des connaissances</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nada Matta</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Aussenac-Gilles</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...30 lines deleted...]
-              <w:t xml:space="preserve">Aussenac-Gilles, Nathalie; Laublet, Philippe; Reynaud, Chantal. </w:t>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Aussenac-Gilles, N. and Laublet, P. and Reynaud, C. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Acquisition et ingénierie des connaissances : tendances actuelles</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
             <w:hyperlink r:id="rId357" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Éditions Cépaduès, Toulouse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, pp.3--25, 1996, ‎978-2854284171</w:t>
+              <w:t xml:space="preserve">, pp.29--48, 1996, 978-2854284171</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId390" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03990162v1</w:t>
+                <w:t xml:space="preserve">hal-03990164v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId391" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Modélisation de la résolution de problèmes : comparaison expérimentale de KADS et MACAO</w:t>
               </w:r>
@@ -18657,64 +18657,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Aussenac-Gilles</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Comparot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId98" w:history="1">
+            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Dupuy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId156" w:history="1">
+            <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ronan Tournier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ba-Huy Tran</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -19290,77 +19290,77 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId402" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Combining LLMs-based Conversational Agents and Ontologies for Open Data Research</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId98" w:history="1">
+            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Dupuy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Aussenac-Gilles</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId99" w:history="1">
+            <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Baehr</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cassia Trojahn</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -19680,64 +19680,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">SEMPEDIA : Sémantisation à partir des documents semi-structurés - Enrichissement de DBPédia</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Aussenac-Gilles</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId206" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Fabre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId205" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adel Ghamnia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mouna Kamel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -20008,51 +20008,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">CRE-Orange : Lot1 - Etat de l'art sur les techniques d'extraction de relations n-aires autour de frame - A survey of extraction techniques for n-ary relations and their links with frames</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Aussenac-Gilles</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId150" w:history="1">
+            <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Farah Benamara</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[Contract] IRIT. 2019</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport contrat/projet)</w:t>
@@ -20087,51 +20087,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">SparkinData - Livrable 4.5.1 Inventaire des ressources et des approches d'alignement - Inventory of resources ans approaches for ontology matching</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cassia Trojahn dos Santos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Helbert Arenas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Comparot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -20175,51 +20175,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId415" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">SparkinData - Document présentant le livrable 4.2.2 : V1 de l'ontologie des métadonnées des images satellite</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Helbert Arenas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Comparot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -21391,51 +21391,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Jane Hernandez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucas Bourel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId111" w:history="1">
+            <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">William Charles</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2022</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article de blog scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -21543,51 +21543,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="3A83E46A"/>
+    <w:nsid w:val="217634AC"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -21774,51 +21774,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/nathalie-aussenac-gilles" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-3653-3223" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/034874984" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://viaf.org/viaf/64686499" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05486368v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent-Nam Dang" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Aussenac-Gilles" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Imen Megdiche" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Ravat" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.datak.2025.102552" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04420766v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amina Annane" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mouna Kamel" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cassia Trojahn" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Comparot" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1504/IJMSO.2023.135332" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ut3-toulouseinp.hal.science/hal-03588537v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ba-Huy Tran" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ijgi11020149" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04726302v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Zarat&#233;" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ut3-toulouseinp.hal.science/hal-03762656v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Vieu" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02921997v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cassia Trojahn dos Santos" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ijgi9090503" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02924569v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Bricon-Souf" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lynda Tamine" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/tsi37-0006" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02398679v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Helbert Arenas" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/rig.2018.00055" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03520673v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mar&#237;a del Pilar Salas-Z&#225;rate" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Estanislao L&#243;pez-L&#243;pez" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rafael Valencia-Garcia" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#193;ngela Almela" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/0165551514547842" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01137318v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zied Sellami" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Camps" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s13740-013-0025-1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01124416v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Gandon" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijhcs.2012.10.009" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01119497v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Astrid Duque-Ramos" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jesualdo Tom&#225;s Fern&#225;ndez-Breis" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Miguela Iniesta" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Dumontier" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mikel Ega&#241;a Arangurend" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.eswa.2012.11.004" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03011311v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anis Tissaoui" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Laublet" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Jane Hernandez" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/tsi.32.817-840" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/472911D1B8E8F30C2369618B135D216BC12FA3C3/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03271209v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Pierre Gleizes" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/tsi.31.97-124" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/91F239D68F17166ACA20744DD8165D408A32FB96/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00595964v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Musti&#232;re S&#233;bastien" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Abadie" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Noelle Bessagnet" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/RIG.21.155-179" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03798550v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K&#233;vin Ottens" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/logcom/exn050" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01983719v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Paule Jacques" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1075/term.14.1.04aus" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01983738v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archivesic.ccsd.cnrs.fr/sic_00001016v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Condamines" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03990148v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03990172v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nada Matta" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1006/ijhc.1994.1010" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-PBLWZZQT-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03990174v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Frontin" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Soubie" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-H&#233;l&#232;ne Rivi&#232;re" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03990175v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Paul Krivine" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Sallantin" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05448470v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Dupuy" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Baehr" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04940352v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Ettaleb" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Moriceau" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04940817v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05448240v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05300087v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05296368v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-81974-2_2" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04940482v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.48550/ARXIV.2407.21783" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04801045v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=William Charles" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-77847-6_5" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05103359v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;my Bouch&#233;-Pillon" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick Chevalier" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04654128v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04654392v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-59465-6_2" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04828125v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeremy Bouche-Pillon" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Zarate" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3233/faia241231" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04654770v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04654699v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04653598v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rajesh Piryani" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Lopez" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Pradel" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3233/SSW240017" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04283672v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-33455-9_25" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04283673v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04151915v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04153044v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04107731v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-33080-3_28" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03872638v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bao-Long Nguyen" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-39141-5_14" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04153047v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Yves Gicquel" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04240343v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-42941-5_7" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ut3-toulouseinp.hal.science/hal-03760353v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucas Bourel" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victor Gay" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5281/zenodo.7014341" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03730345v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hadjer Khaldi" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Farah Benamara" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03872685v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-17105-5_13" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ut3-toulouseinp.hal.science/hal-03762626v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03760512v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nabil El Malki" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ronan Tournier" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03683727v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Poublanc" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ut3-toulouseinp.hal.science/hal-03762764v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;goire Siegel" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03760559v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03898977v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Louge" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Courcelle" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michelle Sibilla" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Marteau" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03760543v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03730414v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03327692v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03327705v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jordane Dorne" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Hugues" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03329307v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amine Abdaoui" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eunbee Kang" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-80599-9_10" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05291621v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Dayre" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Lerigoleur" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03409597v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-03260061v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03001582v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Rolland" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Castel" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Haugommard" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michelle Aubrun" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wei Yao" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02947790v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03283107v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3423336.3429347" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02784753v3" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;goire Sigel" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02947731v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5220/0008978706340643" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03001584v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IGARSS39084.2020.9324064" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02365012v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02284535v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02181917v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Guy Plan&#232;s" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01839542v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02305344v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01570070v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adel Ghamnia" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Fabre" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01686475v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jihen Karoui" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Veronique Moriceau" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Viviana Patti" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cristina Bosco" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03116292v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03128325v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03116274v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elena Manishina" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03131873v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01913664v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01919073v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.procs.2017.08.208" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02355277v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03155057v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuel Quesada Martinez" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jesualdo Tomas Fernandez Breis" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Stevens" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Karlsson" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01709128v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01709127v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01692720v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-58694-6_8" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03176421v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01343043v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Corman" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.18653/v1/S15-1004" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01334721v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lamia Hadrich Belguith" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01363345v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jesualdo Tom&#225;s Fern&#225;ndez Breis" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01343041v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01343042v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01334719v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3115/v1/P15-2106" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01343045v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03209344v2" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03256405v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03236146v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01148844v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Sorin" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Lemari&#233;" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mustapha Mojahid" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Oriola" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-08596-8_10" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01144178v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe Fauconnier" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01686491v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lamia Belguith" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04084516v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Davide Buscaldi" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01264565v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/2479832.2479856" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01548590v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentine Roux" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01264527v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-39194-1_47" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04083853v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Rothenburger" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00854428v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00924997v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03011749v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03011692v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03011657v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5220/0003658602260231" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00487737v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Axel Reymonet" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Thomas" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00487735v1" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Laignelet" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03798555v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Rougemaille" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Mbarki" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00451980v1" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Kergosien" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Sallaberry" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.48550/arXiv.1002.0239" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00377466v1" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03798553v1" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03798557v1" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04136644v1" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Charlet" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Szulman" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adeline Nazarenko" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00432628v1" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Musti&#232;re" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00423532v1" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guy Pierra" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadia Nadah" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henry Valery Teguiak" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03800717v1" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00365888v1" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01026238v1" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03990173v1" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/3-540-58487-0_14" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HCB-WNTDWMGB-L/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archivesic.ccsd.cnrs.fr/sic_00001257v1" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03812468v1" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Glize" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00089149v1" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brigitte Bi&#233;bow" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00262841v1" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Bourigault" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;gine Teulier" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00510453v1" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03990149v1" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03990150v1" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick S&#233;gu&#233;la" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03990159v1" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03990156v1" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chantal Reynaud" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Tort" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01437198v1" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Tchounikine" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francky Trichet" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01437210v1" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/BFb0026788" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03990152v1" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03990158v1" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03990166v1" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniela Garcia" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Courcelle" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03990167v1" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Gros" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Houssem Assadi" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03990171v1" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03990178v1" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne Chabaud" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03990179v1" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03990181v1" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03433745v1" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Baptiste T&#244;" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marianna Braza" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Loup Farges" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03761722v1" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03761701v1" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02938617v1" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://2020.eswc-conferences.org/" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-62327-2_13" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00718092v1" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henri V. Teguiak" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Sardet" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://ceur-ws.org/Vol-674/Paper95.pdf" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00525527v1" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ut3-toulouseinp.hal.science/hal-04748891v1" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Adam" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Guyet" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Le Blanc" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Longin" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadia Abchiche-Mimouni" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03990161v1" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.cepadues.com/livres/sciences/donnees-informatique-ia-ihm/335-acquisition-et-ingenierie-des-connaissances-2854284178.html" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03683695v1" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://link.springer.com/chapter/10.1007/978-3-030-98876-0_7" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-98876-0_7" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03099568v1" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Mazzega" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Lajaunie" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisa Piccinini" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Rohrbacher" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Muller" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.editoraprocesso.com.br/obras/a-funcao-do-direito-na-gestao-sustentavel-dos-rescursos-minerais-marinhos/130" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03222689v1" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02857757v1" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://link.springer.com/chapter/10.1007/978-3-030-06164-7_23" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-06164-7_23" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03104862v1" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chantal Reynaud-Dela&#238;tre" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.cepadues.com/livres/representation-des-connaissances-formalisation-des-raisonnements-volume-1serie-panorama-intelligence-artificielle-9782364930414.html" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00787425v1" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00843817v1" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00924864v1" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.lavoisier.fr/livre/informatique/filtrage-semantique-de-l-annotation-a-la-navigation-textuelle/minel/descriptif-9782746219960" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00174388v1" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Despres" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ebooks.iospress.nl/volumearticle/4030" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01321035v1" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.cepadues.com/livres/sciences/donnees-informatique-ia-ihm/354-la-redocumentarisation-du-monde-9782854287288.html" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00089085v1" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.editions-harmattan.fr/livre-ingenierie_des_connaissances-9782747582407-19424.html" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01154667v1" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03990155v1" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.iospress.com/catalog/books/information-modelling-and-knowledge-bases-ix" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03990164v1" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03990162v1" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03990165v1" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal L&#233;pine" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03870565v1" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02976655v1" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03116311v1" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03116313v1" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03165011v1" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohand Boughanem" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Joly" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00713708v1" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00713700v1" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05296423v1" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04884956v1" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hubert Comon" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Perdrix" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Aboulker" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pablo Arrighi" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Blazy" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03197115v1" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02960440v1" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02976646v1" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02976647v1" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03012555v1" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03116312v1" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03172265v1" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03811071v1" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ollivier Haemmerl&#233;" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Josiane Mothe" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archivesic.ccsd.cnrs.fr/sic_00001169v1" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03990151v1" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guy Camilleri" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jawad Chlyah" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Dugdale" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Or&#233;lie Mayonove" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03990154v1" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03990160v1" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03990168v1" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03990169v1" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Beaubeau" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00089165v1" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04627586v1" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04283671v1" TargetMode="External"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antony P. Galton" TargetMode="External"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Torsten Hahmann" TargetMode="External"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria M. Hedblom" TargetMode="External"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03990176v1" TargetMode="External"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03766349v1" TargetMode="External"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/nathalie-aussenac-gilles" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-3653-3223" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/034874984" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://viaf.org/viaf/64686499" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05486368v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent-Nam Dang" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Aussenac-Gilles" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Imen Megdiche" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Ravat" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.datak.2025.102552" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04420766v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amina Annane" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mouna Kamel" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cassia Trojahn" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Comparot" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1504/IJMSO.2023.135332" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ut3-toulouseinp.hal.science/hal-03588537v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ba-Huy Tran" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ijgi11020149" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04726302v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Zarat&#233;" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ut3-toulouseinp.hal.science/hal-03762656v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Vieu" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02921997v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cassia Trojahn dos Santos" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ijgi9090503" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02398679v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Helbert Arenas" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/rig.2018.00055" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02924569v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Bricon-Souf" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lynda Tamine" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/tsi37-0006" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03520673v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mar&#237;a del Pilar Salas-Z&#225;rate" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Estanislao L&#243;pez-L&#243;pez" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rafael Valencia-Garcia" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#193;ngela Almela" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/0165551514547842" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01137318v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zied Sellami" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Camps" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s13740-013-0025-1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01124416v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Gandon" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijhcs.2012.10.009" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01119497v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Astrid Duque-Ramos" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jesualdo Tom&#225;s Fern&#225;ndez-Breis" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Miguela Iniesta" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Dumontier" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mikel Ega&#241;a Arangurend" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.eswa.2012.11.004" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03011311v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anis Tissaoui" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Laublet" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Jane Hernandez" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/tsi.32.817-840" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/472911D1B8E8F30C2369618B135D216BC12FA3C3/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03271209v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Pierre Gleizes" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/tsi.31.97-124" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/91F239D68F17166ACA20744DD8165D408A32FB96/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00595964v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Musti&#232;re S&#233;bastien" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Abadie" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Noelle Bessagnet" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/RIG.21.155-179" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03798550v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K&#233;vin Ottens" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/logcom/exn050" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01983719v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Paule Jacques" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1075/term.14.1.04aus" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01983738v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archivesic.ccsd.cnrs.fr/sic_00001016v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Condamines" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03990148v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03990172v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nada Matta" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1006/ijhc.1994.1010" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-PBLWZZQT-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03990174v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Frontin" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Soubie" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-H&#233;l&#232;ne Rivi&#232;re" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03990175v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Paul Krivine" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Sallantin" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04940817v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Ettaleb" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Moriceau" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04940352v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05448470v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Dupuy" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Baehr" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04940482v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.48550/ARXIV.2407.21783" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05448240v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05296368v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-81974-2_2" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05300087v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05103359v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;my Bouch&#233;-Pillon" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick Chevalier" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04801045v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=William Charles" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-77847-6_5" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04654770v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04654392v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-59465-6_2" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04828125v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeremy Bouche-Pillon" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Zarate" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3233/faia241231" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04654128v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04654699v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04653598v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rajesh Piryani" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Lopez" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Pradel" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3233/SSW240017" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04153044v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04151915v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04107731v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-33080-3_28" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03872638v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bao-Long Nguyen" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-39141-5_14" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04283672v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-33455-9_25" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04283673v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04153047v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Yves Gicquel" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04240343v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-42941-5_7" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03760559v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucas Bourel" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ut3-toulouseinp.hal.science/hal-03762764v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hadjer Khaldi" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Farah Benamara" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;goire Siegel" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03760512v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nabil El Malki" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ronan Tournier" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03683727v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victor Gay" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Poublanc" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03872685v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-17105-5_13" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ut3-toulouseinp.hal.science/hal-03762626v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ut3-toulouseinp.hal.science/hal-03760353v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5281/zenodo.7014341" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03730345v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03898977v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Louge" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Courcelle" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michelle Sibilla" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Marteau" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03760543v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03730414v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05291621v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Dayre" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Lerigoleur" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03329307v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amine Abdaoui" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eunbee Kang" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-80599-9_10" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03327705v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jordane Dorne" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Hugues" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03327692v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03409597v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-03260061v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03001582v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Rolland" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Castel" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Haugommard" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michelle Aubrun" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wei Yao" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02947790v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03283107v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3423336.3429347" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02784753v3" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;goire Sigel" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02947731v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5220/0008978706340643" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03001584v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IGARSS39084.2020.9324064" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02365012v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02284535v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01839542v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02181917v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Guy Plan&#232;s" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02305344v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03116292v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01570070v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adel Ghamnia" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Fabre" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01686475v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jihen Karoui" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Veronique Moriceau" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Viviana Patti" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cristina Bosco" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03128325v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03116274v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elena Manishina" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03131873v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01913664v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02355277v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01919073v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.procs.2017.08.208" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01709128v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03155057v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuel Quesada Martinez" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jesualdo Tomas Fernandez Breis" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Stevens" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Karlsson" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01709127v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01692720v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-58694-6_8" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03176421v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01343041v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Corman" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01334721v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lamia Hadrich Belguith" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01363345v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jesualdo Tom&#225;s Fern&#225;ndez Breis" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01343043v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.18653/v1/S15-1004" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01343042v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01334719v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3115/v1/P15-2106" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01343045v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03209344v2" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03236146v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03256405v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01148844v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Sorin" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Lemari&#233;" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mustapha Mojahid" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Oriola" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-08596-8_10" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01144178v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe Fauconnier" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01686491v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lamia Belguith" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04084516v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Davide Buscaldi" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01264565v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/2479832.2479856" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01548590v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentine Roux" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04083853v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Rothenburger" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01264527v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-39194-1_47" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00854428v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00924997v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03011692v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03011657v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5220/0003658602260231" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03011749v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00487737v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Axel Reymonet" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Thomas" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00487735v1" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Laignelet" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03798555v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Rougemaille" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Mbarki" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00377466v1" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00451980v1" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Kergosien" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Sallaberry" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.48550/arXiv.1002.0239" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03798553v1" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03798557v1" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04136644v1" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Charlet" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Szulman" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adeline Nazarenko" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00432628v1" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Musti&#232;re" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00423532v1" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guy Pierra" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadia Nadah" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henry Valery Teguiak" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03800717v1" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00365888v1" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01026238v1" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03990173v1" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/3-540-58487-0_14" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HCB-WNTDWMGB-L/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archivesic.ccsd.cnrs.fr/sic_00001257v1" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03812468v1" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Glize" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00089149v1" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brigitte Bi&#233;bow" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00262841v1" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Bourigault" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;gine Teulier" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00510453v1" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03990149v1" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03990150v1" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick S&#233;gu&#233;la" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03990159v1" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03990156v1" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chantal Reynaud" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Tort" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01437198v1" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Tchounikine" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francky Trichet" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01437210v1" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/BFb0026788" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03990152v1" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03990158v1" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03990166v1" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniela Garcia" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Courcelle" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03990167v1" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Gros" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Houssem Assadi" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03990171v1" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03990178v1" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne Chabaud" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03990179v1" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03990181v1" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03433745v1" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Baptiste T&#244;" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marianna Braza" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Loup Farges" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03761722v1" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03761701v1" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02938617v1" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://2020.eswc-conferences.org/" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-62327-2_13" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00718092v1" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henri V. Teguiak" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Sardet" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://ceur-ws.org/Vol-674/Paper95.pdf" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00525527v1" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ut3-toulouseinp.hal.science/hal-04748891v1" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Adam" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Guyet" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Le Blanc" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Longin" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadia Abchiche-Mimouni" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03990161v1" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.cepadues.com/livres/sciences/donnees-informatique-ia-ihm/335-acquisition-et-ingenierie-des-connaissances-2854284178.html" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03683695v1" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://link.springer.com/chapter/10.1007/978-3-030-98876-0_7" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-98876-0_7" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03099568v1" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Mazzega" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Lajaunie" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisa Piccinini" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Rohrbacher" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Muller" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.editoraprocesso.com.br/obras/a-funcao-do-direito-na-gestao-sustentavel-dos-rescursos-minerais-marinhos/130" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03222689v1" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02857757v1" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://link.springer.com/chapter/10.1007/978-3-030-06164-7_23" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-06164-7_23" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03104862v1" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chantal Reynaud-Dela&#238;tre" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.cepadues.com/livres/representation-des-connaissances-formalisation-des-raisonnements-volume-1serie-panorama-intelligence-artificielle-9782364930414.html" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00843817v1" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00787425v1" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00924864v1" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.lavoisier.fr/livre/informatique/filtrage-semantique-de-l-annotation-a-la-navigation-textuelle/minel/descriptif-9782746219960" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00174388v1" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Despres" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ebooks.iospress.nl/volumearticle/4030" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01321035v1" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.cepadues.com/livres/sciences/donnees-informatique-ia-ihm/354-la-redocumentarisation-du-monde-9782854287288.html" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00089085v1" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.editions-harmattan.fr/livre-ingenierie_des_connaissances-9782747582407-19424.html" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01154667v1" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03990155v1" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.iospress.com/catalog/books/information-modelling-and-knowledge-bases-ix" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03990162v1" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03990164v1" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03990165v1" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal L&#233;pine" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03870565v1" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02976655v1" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03116311v1" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03116313v1" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03165011v1" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohand Boughanem" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Joly" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00713708v1" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00713700v1" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05296423v1" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04884956v1" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hubert Comon" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Perdrix" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Aboulker" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pablo Arrighi" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Blazy" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03197115v1" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02960440v1" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02976646v1" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02976647v1" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03012555v1" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03116312v1" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03172265v1" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03811071v1" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ollivier Haemmerl&#233;" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Josiane Mothe" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archivesic.ccsd.cnrs.fr/sic_00001169v1" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03990151v1" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guy Camilleri" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jawad Chlyah" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Dugdale" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Or&#233;lie Mayonove" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03990154v1" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03990160v1" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03990168v1" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03990169v1" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Beaubeau" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00089165v1" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04627586v1" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04283671v1" TargetMode="External"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antony P. Galton" TargetMode="External"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Torsten Hahmann" TargetMode="External"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria M. Hedblom" TargetMode="External"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03990176v1" TargetMode="External"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03766349v1" TargetMode="External"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>