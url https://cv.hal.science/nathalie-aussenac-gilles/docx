--- v1 (2026-04-08)
+++ v2 (2026-05-03)
@@ -1247,222 +1247,222 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03520673v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">DYNAMO-MAS: a multi-agent system for ontology evolution from text</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">From the knowledge acquisition bottleneck to the knowledge acquisition overflow: A brief French history of knowledge acquisition</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Aussenac-Gilles</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Zied Sellami</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Nathalie Aussenac-Gilles</w:t>
+                <w:t xml:space="preserve">Fabien Gandon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal on Data Semantics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s13740-013-0025-1⟩</w:t>
+              <w:t xml:space="preserve">International Journal of Human-Computer Studies</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, Special issue: 25 Years of Knowledge Acquisition, 71 (2), pp.157-165. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ijhcs.2012.10.009⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01137318v1</w:t>
+                <w:t xml:space="preserve">hal-01124416v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">From the knowledge acquisition bottleneck to the knowledge acquisition overflow: A brief French history of knowledge acquisition</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">DYNAMO-MAS: a multi-agent system for ontology evolution from text</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zied Sellami</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valérie Camps</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Aussenac-Gilles</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Fabien Gandon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Human-Computer Studies</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2013, Special issue: 25 Years of Knowledge Acquisition, 71 (2), pp.157-165. </w:t>
+              <w:t xml:space="preserve">Journal on Data Semantics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 2 (2-3), pp.145-161. </w:t>
             </w:r>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.ijhcs.2012.10.009⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/s13740-013-0025-1⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId51" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01124416v1</w:t>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01137318v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Evaluation of the OQuaRE framework for ontology quality</w:t>
               </w:r>
@@ -1711,90 +1711,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">DYNAMO : un outil de construction et d’évolution d’ontologies à partir de textes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zied Sellami</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Aussenac-Gilles</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Pierre Gleizes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Camps</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Revue des Sciences et Technologies de l'Information - Série TSI : Technique et Science Informatiques</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2012, 31 (1), pp.97-124. </w:t>
             </w:r>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
@@ -2747,191 +2747,191 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The contribution of LLMs to relation extraction in the economic field</w:t>
+                <w:t xml:space="preserve">Interpreting User Needs with LLMs-based Conversational Agents and Knowledge Graphs: An Earth Observation Use Case</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mohamed Ettaleb</w:t>
+                <w:t xml:space="preserve">Antoine Dupuy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Aussenac-Gilles</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Véronique Moriceau</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Nathalie Aussenac-Gilles</w:t>
+                <w:t xml:space="preserve">Christophe Baehr</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cassia Trojahn</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">FIN-NLP2025 - Joint Workshop of the 9th Financial Technology and Natural Language Processing (FinNLP)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Chung-Chi Chen; Antonio Moreno-Sandoval; Qianqian Xie; Jimin Huang; Sophia Ananiadou; Hsin-Hsi Chen, Jan 2025, Abu Dhabi, United Arab Emirates. pp.175-183</w:t>
+              <w:t xml:space="preserve">24th ISWC Poster and demo track</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2025, Nara, Japan. pp.265-270</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04940817v1</w:t>
+                <w:t xml:space="preserve">hal-05448470v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La contribution des LLM à l'extraction de relations dans le domaine financier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId98" w:history="1">
+            <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed Ettaleb</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mouna Kamel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId99" w:history="1">
+            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Moriceau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Aussenac-Gilles</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -2955,316 +2955,316 @@
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04940352v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId101" w:history="1">
+            <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Interpreting User Needs with LLMs-based Conversational Agents and Knowledge Graphs: An Earth Observation Use Case</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">The contribution of LLMs to relation extraction in the economic field</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohamed Ettaleb</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Antoine Dupuy</w:t>
+                <w:t xml:space="preserve">Véronique Moriceau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mouna Kamel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Aussenac-Gilles</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Cassia Trojahn</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">24th ISWC Poster and demo track</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2025, Nara, Japan. pp.265-270</w:t>
+              <w:t xml:space="preserve">FIN-NLP2025 - Joint Workshop of the 9th Financial Technology and Natural Language Processing (FinNLP)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Chung-Chi Chen; Antonio Moreno-Sandoval; Qianqian Xie; Jimin Huang; Sophia Ananiadou; Hsin-Hsi Chen, Jan 2025, Abu Dhabi, United Arab Emirates. pp.175-183</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId101" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05448470v1</w:t>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04940817v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Défi TextMine 2025 : Utilisation des Grands Modèles de Langue pour l'Extraction de Relations dans les Rapports de Renseignement</w:t>
+                <w:t xml:space="preserve">DATA-FW: An Ontology Network for Annotating Open Datasets</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mohamed Ettaleb</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Mouna Kamel</w:t>
+                <w:t xml:space="preserve">Antoine Dupuy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Aussenac-Gilles</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Véronique Moriceau</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Nathalie Aussenac-Gilles</w:t>
+                <w:t xml:space="preserve">Christophe Baehr</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cassia Trojahn</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EGC - Atelier TextMine 2025</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Pascal Cuxac; Cédric Lopez; Adrien Guille, Jan 2025, Strasbourg, France. pp.57-58, </w:t>
+              <w:t xml:space="preserve">Metadata and Semantic Research. MTSR 2024</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2024, Athens, Greece. pp.15-27, </w:t>
             </w:r>
             <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.48550/ARXIV.2407.21783⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/978-3-031-81974-2_2⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04940482v1</w:t>
+                <w:t xml:space="preserve">hal-05296368v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Combining LLMs-based Conversational Agents and Ontologies for Open Data Research</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId102" w:history="1">
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Dupuy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Aussenac-Gilles</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId103" w:history="1">
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Baehr</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cassia Trojahn</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -3296,252 +3296,252 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05448240v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">DATA-FW: An Ontology Network for Annotating Open Datasets</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId102" w:history="1">
+                <w:t xml:space="preserve">Pipeline d'Aide à la Découverte et l'Utilisation de Données Ouvertes basées sur les LLM</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Dupuy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Aussenac-Gilles</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId103" w:history="1">
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Baehr</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cassia Trojahn</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Metadata and Semantic Research. MTSR 2024</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Atelier IACD @EGC 2025 : Intelligence Artificielle Centrée sur les Données</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sana Sellami; Frédéric Flouvat, Jan 2025, Strasbourg, France. 10 p</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05296368v1</w:t>
+                <w:t xml:space="preserve">hal-05300087v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId109" w:history="1">
+            <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pipeline d'Aide à la Découverte et l'Utilisation de Données Ouvertes basées sur les LLM</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Défi TextMine 2025 : Utilisation des Grands Modèles de Langue pour l'Extraction de Relations dans les Rapports de Renseignement</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohamed Ettaleb</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mouna Kamel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Antoine Dupuy</w:t>
+                <w:t xml:space="preserve">Véronique Moriceau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Aussenac-Gilles</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Cassia Trojahn</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Atelier IACD @EGC 2025 : Intelligence Artificielle Centrée sur les Données</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">EGC - Atelier TextMine 2025</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Pascal Cuxac; Cédric Lopez; Adrien Guille, Jan 2025, Strasbourg, France. pp.57-58, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.48550/ARXIV.2407.21783⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId109" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05300087v1</w:t>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04940482v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A decision-support system applied to Law: Reasoning and explicability of the decision</w:t>
               </w:r>
@@ -3733,477 +3733,477 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04801045v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">An ontology for legal reasoning on data sharing and processing between law enforcement agencies</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Jérémy Bouché-Pillon</w:t>
+                <w:t xml:space="preserve">Interopérabilité des métadonnées de la Science Ouverte : qu'en est-il de la réalité ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent-Nam Dang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Aussenac-Gilles</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId112" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Pascale Zaraté</w:t>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Imen Megdiche</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Franck Ravat</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">3rd international workshop on Knowledge Management and Process Mining for Law (KM4LAW 2024)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, IAOA, Jul 2024, Enschede, Netherlands. https://ceur-ws.org/Vol-3882/km4law-3.pdf</w:t>
+              <w:t xml:space="preserve">42e congrès INFormatique des ORganisations et Systèmes d'Information et de Décision (INFORSID 2024)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, INFORSID, May 2024, Nancy, France. pp.55--56</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04654770v1</w:t>
+                <w:t xml:space="preserve">hal-04654128v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Enabling interdisciplinary research in Open Science: Open Science Data Network</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Vincent-Nam Dang</w:t>
+                <w:t xml:space="preserve">Decision Support in Law: From Formalizing Rules to Reasoning with Justification</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jeremy Bouche-Pillon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Aussenac-Gilles</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Franck Ravat</w:t>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yannick Chevalier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascale Zarate</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">18th International Conference on Research Challenges in Information Science (RCIS 2024)</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/978-3-031-59465-6_2⟩</w:t>
+              <w:t xml:space="preserve">JURIX 2024: The Thirty-seventh Annual Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jaromir Savelka; Jakub Harasta; Tereza Novotna; Jakub Misek, Dec 2024, Brno, Czech Republic. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3233/faia241231⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04654392v1</w:t>
+                <w:t xml:space="preserve">hal-04828125v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId119" w:history="1">
+            <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Decision Support in Law: From Formalizing Rules to Reasoning with Justification</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Jeremy Bouche-Pillon</w:t>
+                <w:t xml:space="preserve">Enabling interdisciplinary research in Open Science: Open Science Data Network</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent-Nam Dang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Aussenac-Gilles</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId112" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Pascale Zarate</w:t>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Imen Megdiche</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Franck Ravat</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">JURIX 2024: The Thirty-seventh Annual Conference</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jaromir Savelka; Jakub Harasta; Tereza Novotna; Jakub Misek, Dec 2024, Brno, Czech Republic. </w:t>
+              <w:t xml:space="preserve">18th International Conference on Research Challenges in Information Science (RCIS 2024)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Research Challenges in Information Science, May 2024, Guimarães, Portugal. pp.19-34, </w:t>
             </w:r>
             <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3233/faia241231⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/978-3-031-59465-6_2⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId119" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04828125v1</w:t>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04654392v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Interopérabilité des métadonnées de la Science Ouverte : qu'en est-il de la réalité ?</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Vincent-Nam Dang</w:t>
+                <w:t xml:space="preserve">An ontology for legal reasoning on data sharing and processing between law enforcement agencies</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérémy Bouché-Pillon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Aussenac-Gilles</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Franck Ravat</w:t>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yannick Chevalier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascale Zaraté</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">42e congrès INFormatique des ORganisations et Systèmes d'Information et de Décision (INFORSID 2024)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, INFORSID, May 2024, Nancy, France. pp.55--56</w:t>
+              <w:t xml:space="preserve">3rd international workshop on Knowledge Management and Process Mining for Law (KM4LAW 2024)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, IAOA, Jul 2024, Enschede, Netherlands. https://ceur-ws.org/Vol-3882/km4law-3.pdf</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04654128v1</w:t>
+                <w:t xml:space="preserve">hal-04654770v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">OSDN: an Open Science Data Network for Interdisciplinary Research (demonstration)</w:t>
               </w:r>
@@ -4421,667 +4421,667 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04653598v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Temporalité et graphes de connaissances : analyse théorique et enjeux pratiques</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">William Charles</w:t>
+                <w:t xml:space="preserve">Comprehensive Survey on Ontologies about Event</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rajesh Piryani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Aussenac-Gilles</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Jane Hernandez</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">34es Journées francophones d'Ingénierie des Connaissances (IC 2023) @ PFIA 2023</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Collège SIC (Science de l'Ingénierie des Connaissances) de l'AFIA, Jul 2023, Strasbourg, France. pp.1-10</w:t>
+              <w:t xml:space="preserve">ESWC Workshops on Semantic Methods for Events and Stories (SEMMES @ ESWC 2023)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Pasquale Lisena; Ilaria Tiddi; Simon Gottschalk; Luc Steels, May 2023, Hersonissos, Greece. pp.1-15</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04153044v1</w:t>
+                <w:t xml:space="preserve">hal-04283673v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Améliorer la FAIRisation des données météorologiques à l'aide de la ressource lexicale INMEVO</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Mouna Kamel</w:t>
+                <w:t xml:space="preserve">HHT: An Approach for Representing Temporally-Evolving Historical Territories</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">William Charles</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Aussenac-Gilles</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Cassia Trojahn</w:t>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Jane Hernandez</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">34èmes Journées francophones d'Ingénierie des Connaissances (IC 2023) @ PFIA 2023</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">20th International Conference on The Semantic Web (ESWC 2023)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Catia Pesquita; Jamie McCusker; Ernesto Jimenez-Ruiz; Sven Hertling; Mauro Dragoni; Anastasia Dimou; Raphael Troncy, May 2023, Hersonissos (Crete), Greece. pp.419-435, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-031-33455-9_25⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04151915v1</w:t>
+                <w:t xml:space="preserve">hal-04283672v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId132" w:history="1">
+            <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Interoperability of Open Science Metadata: What About the Reality?</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Vincent-Nam Dang</w:t>
+                <w:t xml:space="preserve">Améliorer la FAIRisation des données météorologiques à l'aide de la ressource lexicale INMEVO</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mouna Kamel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Aussenac-Gilles</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Franck Ravat</w:t>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cassia Trojahn</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">17th International Conference International on Research Challenges in Information Science (RCIS 2023)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">34èmes Journées francophones d'Ingénierie des Connaissances (IC 2023) @ PFIA 2023</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Collège SIC (Science de l'Ingénierie des Connaissances) de l'AFIA, Jul 2023, Strasbourg, France. pp.1-10</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/978-3-031-33080-3_28⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-04107731v1</w:t>
+                <w:t xml:space="preserve">hal-04151915v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">FAIRification of Multidimensional and Tabular Data by Instantiating a Core Semantic Model with Domain Knowledge: Case of Meteorology</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Amina Annane</w:t>
+                <w:t xml:space="preserve">Temporalité et graphes de connaissances : analyse théorique et enjeux pratiques</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">William Charles</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Aussenac-Gilles</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId135" w:history="1">
-[...11 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Jane Hernandez</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">16th International Conference on Metadata and Semantics Research (MTSR 2022)</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">34es Journées francophones d'Ingénierie des Connaissances (IC 2023) @ PFIA 2023</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Collège SIC (Science de l'Ingénierie des Connaissances) de l'AFIA, Jul 2023, Strasbourg, France. pp.1-10</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03872638v1</w:t>
+                <w:t xml:space="preserve">hal-04153044v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId137" w:history="1">
+            <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">HHT: An Approach for Representing Temporally-Evolving Historical Territories</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">William Charles</w:t>
+                <w:t xml:space="preserve">Interoperability of Open Science Metadata: What About the Reality?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent-Nam Dang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Aussenac-Gilles</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId64" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Nathalie Jane Hernandez</w:t>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Imen Megdiche</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Franck Ravat</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">20th International Conference on The Semantic Web (ESWC 2023)</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/978-3-031-33455-9_25⟩</w:t>
+              <w:t xml:space="preserve">17th International Conference International on Research Challenges in Information Science (RCIS 2023)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2023, Corfu, Greece. pp.467-482, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-031-33080-3_28⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId137" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04283672v1</w:t>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04107731v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId139" w:history="1">
+            <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Comprehensive Survey on Ontologies about Event</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Rajesh Piryani</w:t>
+                <w:t xml:space="preserve">FAIRification of Multidimensional and Tabular Data by Instantiating a Core Semantic Model with Domain Knowledge: Case of Meteorology</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cassia Trojahn</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mouna Kamel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amina Annane</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Aussenac-Gilles</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId64" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bao-Long Nguyen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ESWC Workshops on Semantic Methods for Events and Stories (SEMMES @ ESWC 2023)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">16th International Conference on Metadata and Semantics Research (MTSR 2022)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2022, London, United Kingdom. à paraître, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-031-39141-5_14⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId139" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04283673v1</w:t>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03872638v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Éléments d'état de l'art sur l'extraction et la modélisation de règles formelles à partir de textes légaux</w:t>
               </w:r>
@@ -5286,995 +5286,995 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04240343v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">HHT : une ontologie modulaire pour représenter l'évolution des territoires en Histoire</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Nathalie Jane Hernandez</w:t>
+                <w:t xml:space="preserve">A FAIR Core Semantic Metadata Model for FAIR Multidimensional Tabular Datasets</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cassia Trojahn</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mouna Kamel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amina Annane</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Aussenac-Gilles</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId114" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">William Charles</w:t>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bao-Long Nguyen</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">33ème Journées Francophones d'Ingénierie des Connaissances (IC 2022)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">23rd International Conference on Knowledge Engineering and Knowledge Management (EKAW 2022)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2022, Bolzano, Italy. pp.174 - 181, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-031-17105-5_13⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03760559v1</w:t>
+                <w:t xml:space="preserve">hal-03872685v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">How's Business Going Worldwide ? A Multilingual Annotated Corpus for Business Relation Extraction</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Camille Pradel</w:t>
+                <w:t xml:space="preserve">Ontologies and Rules for Access Control: a Feature Oriented Survey</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre-Yves Gicquel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérémy Bouché-Pillon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascale Zaraté</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Aussenac-Gilles</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yannick Chevalier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">13th Conference on Language Resources and Evaluation (LREC 2022)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2022, Marseille, France. pp.3696-3705</w:t>
+              <w:t xml:space="preserve">1st Workshop on Collaboration in knowledge discovery and decision making: Applications to sustainable agriculture (DECISIONING 2022)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2022, La Plata, Argentina. pp.1-12</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03762764v1</w:t>
+                <w:t xml:space="preserve">hal-03762626v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId150" w:history="1">
+            <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">eCISE-OWL : Représentation OWL du Schéma de Données de l'Environnement Commun d'Échange d'Information pour le Domaine Maritime</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Aussenac-Gilles</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Comparot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId102" w:history="1">
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Dupuy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId151" w:history="1">
+            <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nabil El Malki</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId152" w:history="1">
+            <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ronan Tournier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">33èmes Journées Francophones d'Ingénierie des Connaissances (IC 2022)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2022, Saint-Etienne, France. pp.82-91</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId150" w:history="1">
+            <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03760512v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId153" w:history="1">
+            <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Graphes de connaissances pour représenter et analyser l'évolution des territoires en Histoire</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId145" w:history="1">
+            <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucas Bourel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Jane Hernandez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Aussenac-Gilles</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId154" w:history="1">
+            <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Victor Gay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId155" w:history="1">
+            <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Poublanc</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Atelier du GT DALHIA - Digital Humanities and Cultural Heritage - à EGC2022</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Association Internationale Francophone d'Extraction et de Gestion des Connaissances, Jan 2022, Blois, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId153" w:history="1">
+            <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03683727v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId156" w:history="1">
+            <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A FAIR Core Semantic Metadata Model for FAIR Multidimensional Tabular Datasets</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Amina Annane</w:t>
+                <w:t xml:space="preserve">Graphes de connaissances pour représenter et analyser l'évolution des territoires en Histoire</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId151" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucas Bourel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">William Charles</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Jane Hernandez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Aussenac-Gilles</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId135" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Victor Gay</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">23rd International Conference on Knowledge Engineering and Knowledge Management (EKAW 2022)</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/978-3-031-17105-5_13⟩</w:t>
+              <w:t xml:space="preserve">Journées humanités numériques et Web sémantique 2022</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Laboratoire AHP-PReST : Archives Henri-Poincaré - Philosophie et Recherches sur les Sciences et les Technologies; LORIA : Laboratoire Lorrain de Recherche en Informatique et ses Applications, Jun 2022, Nancy, France. pp.23-37, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.5281/zenodo.7014341⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId156" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03872685v1</w:t>
+            <w:hyperlink r:id="rId154" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03760353v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId158" w:history="1">
+            <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ontologies and Rules for Access Control: a Feature Oriented Survey</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Pascale Zaraté</w:t>
+                <w:t xml:space="preserve">A Closer Look to Your Business Network: Multitask Relation Extraction from Economic and Financial French Content</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId157" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hadjer Khaldi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId158" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Farah Benamara</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Camille Pradel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Aussenac-Gilles</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Yannick Chevalier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">1st Workshop on Collaboration in knowledge discovery and decision making: Applications to sustainable agriculture (DECISIONING 2022)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2022, La Plata, Argentina. pp.1-12</w:t>
+              <w:t xml:space="preserve">Workshop on Knowledge Discovery from Unstructured Data in Financial Services (KDF @ AAAI 2022)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, AAAI: Association for the Advancement of Artificial Intelligence, Mar 2022, Vancouver, Canada</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId158" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03762626v1</w:t>
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03730345v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Graphes de connaissances pour représenter et analyser l'évolution des territoires en Histoire</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Nathalie Jane Hernandez</w:t>
+                <w:t xml:space="preserve">How's Business Going Worldwide ? A Multilingual Annotated Corpus for Business Relation Extraction</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId157" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hadjer Khaldi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId158" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Farah Benamara</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId160" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Grégoire Siegel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Camille Pradel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Aussenac-Gilles</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...15 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journées humanités numériques et Web sémantique 2022</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">13th Conference on Language Resources and Evaluation (LREC 2022)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2022, Marseille, France. pp.3696-3705</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03760353v1</w:t>
+                <w:t xml:space="preserve">hal-03762764v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Closer Look to Your Business Network: Multitask Relation Extraction from Economic and Financial French Content</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Camille Pradel</w:t>
+                <w:t xml:space="preserve">HHT : une ontologie modulaire pour représenter l'évolution des territoires en Histoire</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId151" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucas Bourel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Jane Hernandez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Aussenac-Gilles</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">William Charles</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Workshop on Knowledge Discovery from Unstructured Data in Financial Services (KDF @ AAAI 2022)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, AAAI: Association for the Advancement of Artificial Intelligence, Mar 2022, Vancouver, Canada</w:t>
+              <w:t xml:space="preserve">33ème Journées Francophones d'Ingénierie des Connaissances (IC 2022)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Collège SIC (Science de l’Ingénierie des Connaissances) de l’AFIA, Jun 2022, Saint-Etienne, France. pp.131-136</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03730345v1</w:t>
+                <w:t xml:space="preserve">hal-03760559v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">CALLISTO</w:t>
               </w:r>
@@ -6493,64 +6493,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">How Can a Teacher Make Learning From Sparse Data Softer? Application to Business Relation Extraction</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId148" w:history="1">
+            <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Farah Benamara</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId147" w:history="1">
+            <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hadjer Khaldi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Camille Pradel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6595,195 +6595,191 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03730414v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Prototype de plateforme contribuant à la Science Ouverte par la valorisation de données et de pratiques interdisciplinaires</w:t>
+                <w:t xml:space="preserve">From EO Change Rasters to Knowledge Graphs: An approach Based on Regions of Interest</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pascal Dayre</w:t>
+                <w:t xml:space="preserve">Jordane Dorne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Aussenac-Gilles</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId165" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Ba-Huy Tran</w:t>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Comparot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Emilie Lerigoleur</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Romain Hugues</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cassia Trojahn</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">JCAD 2021 (Journées CAlcul Données)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Dec 2021, Dijon (FR), France</w:t>
+              <w:t xml:space="preserve">4th International Workshop on Geospatial Linked Data (GeoLD 2021@ESWC 2021)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Beyza Yaman; Mohamed Ahmed Sherif; Axel-Cyrille Ngonga Ngomo; Armin Haller, Jun 2021, Hersonissos, Greece. pp.67-79</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05291621v1</w:t>
+                <w:t xml:space="preserve">hal-03327705v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Multilevel Entity-Informed Business Relation Extraction</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId147" w:history="1">
+            <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hadjer Khaldi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId148" w:history="1">
+            <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Farah Benamara</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amine Abdaoui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6850,256 +6846,260 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03329307v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">From EO Change Rasters to Knowledge Graphs: An approach Based on Regions of Interest</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Jordane Dorne</w:t>
+                <w:t xml:space="preserve">Semantic Integration of Raster Data for Earth Observation on Territorial Units</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ba-Huy Tran</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Aussenac-Gilles</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Comparot</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Romain Hugues</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cassia Trojahn</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">4th International Workshop on Geospatial Linked Data (GeoLD 2021@ESWC 2021)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Beyza Yaman; Mohamed Ahmed Sherif; Axel-Cyrille Ngonga Ngomo; Armin Haller, Jun 2021, Hersonissos, Greece. pp.67-79</w:t>
+              <w:t xml:space="preserve">4th International workshop on GeoSpatial Linked Data (GeoLD 2021@ESWC 2021)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mohamed Ahmed Sherif; Beyza Yaman; Armin Haller; Axel-Cyrille Ngonga Ngomo, Jun 2021, Hersonissos, Greece. pp.1-12</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03327705v1</w:t>
+                <w:t xml:space="preserve">hal-03327692v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId179" w:history="1">
+            <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Semantic Integration of Raster Data for Earth Observation on Territorial Units</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Prototype de plateforme contribuant à la Science Ouverte par la valorisation de données et de pratiques interdisciplinaires</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId178" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Dayre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Aussenac-Gilles</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId165" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michelle Sibilla</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ba-Huy Tran</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
-[...33 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId179" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emilie Lerigoleur</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">4th International workshop on GeoSpatial Linked Data (GeoLD 2021@ESWC 2021)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mohamed Ahmed Sherif; Beyza Yaman; Armin Haller; Axel-Cyrille Ngonga Ngomo, Jun 2021, Hersonissos, Greece. pp.1-12</w:t>
+              <w:t xml:space="preserve">JCAD 2021 (Journées CAlcul Données)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2021, Dijon (FR), France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId179" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03327692v1</w:t>
+            <w:hyperlink r:id="rId177" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05291621v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Un modèle sémantique en vue d’améliorer la FAIRisation des données météorologiques</w:t>
               </w:r>
@@ -7568,51 +7568,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Giving meaning to unsupervised EO change detection rasters : a semantic-driven approach</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId177" w:history="1">
+            <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jordane Dorne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Aussenac-Gilles</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -7620,51 +7620,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Comparot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cassia Trojahn</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId178" w:history="1">
+            <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Hugues</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">9th ACM SIGSPATIAL International Workshop on Analytics for Big Geospatial Data (BIGSPATIAL 2020)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, ACM SIGSPATIAL : Special Interest Group on Spatial Information, Nov 2020, Seattle Washington, United States. pp.1-10, </w:t>
             </w:r>
             <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
@@ -7698,77 +7698,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Classification de relations pour l'intelligence économique et concurrentielle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId147" w:history="1">
+            <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hadjer Khaldi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amine Abdaoui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId148" w:history="1">
+            <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Farah Benamara</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Grégoire Sigel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -8224,260 +8224,260 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02284535v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ontologie pour l'intégration de données d'observation de la Terre et contextuelles basée sur les relations topologiques</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Helbert Arenas</w:t>
+                <w:t xml:space="preserve">Une approche sémantique pour représenter l'indice de végétation d'images Sentinel-2 et son évolution</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId170" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jordane Dorne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Aussenac-Gilles</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Comparot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId171" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romain Hugues</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId200" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Guy Planès</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">29es Journées Francophones d'Ingénierie des Connaissances, IC 2018</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, AFIA, Jul 2018, Nancy, France. pp.5-20</w:t>
+              <w:t xml:space="preserve">Spatial Analytics and GEOmatics (SAGEO 2018)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2018, Montpellier, France. pp.49-54</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01839542v1</w:t>
+                <w:t xml:space="preserve">hal-02181917v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId200" w:history="1">
+            <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Une approche sémantique pour représenter l'indice de végétation d'images Sentinel-2 et son évolution</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Jordane Dorne</w:t>
+                <w:t xml:space="preserve">Ontologie pour l'intégration de données d'observation de la Terre et contextuelles basée sur les relations topologiques</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Helbert Arenas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Aussenac-Gilles</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Comparot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId178" w:history="1">
-[...24 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cassia Trojahn dos Santos</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Spatial Analytics and GEOmatics (SAGEO 2018)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2018, Montpellier, France. pp.49-54</w:t>
+              <w:t xml:space="preserve">29es Journées Francophones d'Ingénierie des Connaissances, IC 2018</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, AFIA, Jul 2018, Nancy, France. pp.5-20</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId200" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02181917v1</w:t>
+            <w:hyperlink r:id="rId201" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01839542v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Relations topologiques pour l'intégration sémantique de données et images d'observation de la Terre</w:t>
               </w:r>
@@ -8565,342 +8565,342 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02305344v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId203" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Semantic relations at the Machine learning era: where are the (good old) patterns gone? (keynote talk)</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Extraction de relations : combiner les techniques pour s'adapter à la diversité du texte</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId204" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adel Ghamnia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mouna Kamel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cassia Trojahn dos Santos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId205" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Fabre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Aussenac-Gilles</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Workshop Information Retrieval in Terminology Using Lexical Knowledge Patterns (WS2 @ LSP2017)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, IITF (International Institute of Terminology Research, Jun 2017, Bergen, Norway</w:t>
+              <w:t xml:space="preserve">28èmes Journées francophones d'Ingénierie des Connaissances (IC 2017)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, AFIA : Association française pour l'intelligence artificielle, Jul 2017, Caen, France. pp.86-97</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId203" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03116292v1</w:t>
+                <w:t xml:space="preserve">hal-01570070v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId204" w:history="1">
+            <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Extraction de relations : combiner les techniques pour s'adapter à la diversité du texte</w:t>
-[...65 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Exploring the Impact of Pragmatic Phenomena on Irony Detection in Tweets: A Multilingual Corpus Study</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId207" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jihen Karoui</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId158" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Farah Benamara</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId208" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Veronique Moriceau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId209" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Viviana Patti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId210" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cristina Bosco</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">28èmes Journées francophones d'Ingénierie des Connaissances (IC 2017)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, AFIA : Association française pour l'intelligence artificielle, Jul 2017, Caen, France. pp.86-97</w:t>
+              <w:t xml:space="preserve">15th Conference of the European Chapter of the Association for Computational Linguistics (EACL 2017)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, ACL: Association for Computational Linguistics, Apr 2017, Valencia, Spain. pp.262 - 272</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId204" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01570070v1</w:t>
+            <w:hyperlink r:id="rId206" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01686475v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId207" w:history="1">
+            <w:hyperlink r:id="rId211" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Exploring the Impact of Pragmatic Phenomena on Irony Detection in Tweets: A Multilingual Corpus Study</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Semantic relations at the Machine learning era: where are the (good old) patterns gone? (keynote talk)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Aussenac-Gilles</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">15th Conference of the European Chapter of the Association for Computational Linguistics (EACL 2017)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, ACL: Association for Computational Linguistics, Apr 2017, Valencia, Spain. pp.262 - 272</w:t>
+              <w:t xml:space="preserve">Workshop Information Retrieval in Terminology Using Lexical Knowledge Patterns (WS2 @ LSP2017)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, IITF (International Institute of Terminology Research, Jun 2017, Bergen, Norway</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId207" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01686475v1</w:t>
+            <w:hyperlink r:id="rId211" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03116292v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId212" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">New convergences between Natural language processing and knowledge engineering at the era of the Semantic Web (SEMANTICS 2017)</w:t>
               </w:r>
@@ -9305,77 +9305,77 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mouna Kamel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cassia Trojahn dos Santos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId204" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adel Ghamnia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Aussenac-Gilles</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId205" w:history="1">
-              <w:r>
-[...24 lines deleted...]
-            <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Fabre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Conference on Computational Semantics (IWCS 2017)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2017, Montpellier, France. pp.1-12</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -9426,77 +9426,77 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mouna Kamel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cassia Trojahn dos Santos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId204" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adel Ghamnia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Aussenac-Gilles</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId205" w:history="1">
-              <w:r>
-[...24 lines deleted...]
-            <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Fabre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">21st International Conference on Knowledge-Based and Intelligent Information &amp; Engineering Systems (KES 2017)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2017, Marseille, France. pp.1764-1773, </w:t>
             </w:r>
             <w:hyperlink r:id="rId219" w:history="1">
               <w:r>
                 <w:rPr>
@@ -9524,256 +9524,256 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01919073v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId220" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Visualisation d'événements enrichis par des images satellites et des données ouvertes : application aux données sismiques</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Helbert Arenas</w:t>
+                <w:t xml:space="preserve">The OntoEnrich platform: using workflows for quality assurance and axiomatic enrichment of ontologies</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId221" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Manuel Quesada Martinez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId222" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jesualdo Tomas Fernandez Breis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId223" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Robert Stevens</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Aussenac-Gilles</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Cassia Trojahn dos Santos</w:t>
+            <w:hyperlink r:id="rId224" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniel Karlsson</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Conference Spatial Analytics and GEOmatics (SAGEO 2016)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Dec 2016, Nice, France. pp.1-7</w:t>
+              <w:t xml:space="preserve">Uk Ontology network meeting (UKON 2016)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2016, Newcastle, Royaume-Uni</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId220" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01709128v1</w:t>
+                <w:t xml:space="preserve">hal-03155057v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId221" w:history="1">
+            <w:hyperlink r:id="rId225" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The OntoEnrich platform: using workflows for quality assurance and axiomatic enrichment of ontologies</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Robert Stevens</w:t>
+                <w:t xml:space="preserve">Visualisation d'événements enrichis par des images satellites et des données ouvertes : application aux données sismiques</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Helbert Arenas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Aussenac-Gilles</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId225" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Daniel Karlsson</w:t>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Comparot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cassia Trojahn dos Santos</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Uk Ontology network meeting (UKON 2016)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2016, Newcastle, Royaume-Uni</w:t>
+              <w:t xml:space="preserve">Conference Spatial Analytics and GEOmatics (SAGEO 2016)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2016, Nice, France. pp.1-7</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId221" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03155057v1</w:t>
+            <w:hyperlink r:id="rId225" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01709128v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId226" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Un modèle pour l'intégration sémantique de données géolocalisées liées à l'observation de la terre (Atelier SAGEO 2016)</w:t>
               </w:r>
@@ -10086,455 +10086,455 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03176421v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId230" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Trimming a consistent OWL knowledge base, relying on linguistic evidence</w:t>
+                <w:t xml:space="preserve">Distributional semantics for ontology verification</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId231" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Corman</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Aussenac-Gilles</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laure Vieu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">1st Workshop on Language and Ontologies @ 11th International Conference on Computational Semantics (IWCS 2015)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">4th Joint Conference on Lexical and Computational Semantics (SEM 2015)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2015, Denver, Colorado, United States. pp.30-39, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId232" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.18653/v1/S15-1004⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId230" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01343041v1</w:t>
+                <w:t xml:space="preserve">hal-01343043v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId232" w:history="1">
+            <w:hyperlink r:id="rId233" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Détection automatique de l'ironie dans les tweets en français</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Véronique Moriceau</w:t>
+                <w:t xml:space="preserve">OntoEnrich: A Platform for the Lexical Analysis of Ontologies</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId221" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Manuel Quesada Martinez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId234" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jesualdo Tomás Fernández Breis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId223" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Robert Stevens</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Aussenac-Gilles</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Lamia Hadrich Belguith</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">22ème Conference sur le Traitement Automatique des Langues Naturelles (TALN 2015)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, GREYC (Groupe de recherche en informatique, image, automatique et instrumentation de Caen); CRISCO (Centre de Recherches Inter-langues sur la Signification en COntexte); ATALA, Jun 2015, Caen, France. pp.144-149</w:t>
+              <w:t xml:space="preserve">19th International Conference on Knowledge Engineering and Knowledge Management (EKAW 2014)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2014, Linköping, Sweden. pp.172-176</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId232" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01334721v1</w:t>
+            <w:hyperlink r:id="rId233" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01363345v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId234" w:history="1">
+            <w:hyperlink r:id="rId235" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">OntoEnrich: A Platform for the Lexical Analysis of Ontologies</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Robert Stevens</w:t>
+                <w:t xml:space="preserve">Détection automatique de l'ironie dans les tweets en français</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId207" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jihen Karoui</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId158" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Farah Benamara</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Véronique Moriceau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Aussenac-Gilles</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId236" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lamia Hadrich Belguith</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">19th International Conference on Knowledge Engineering and Knowledge Management (EKAW 2014)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2014, Linköping, Sweden. pp.172-176</w:t>
+              <w:t xml:space="preserve">22ème Conference sur le Traitement Automatique des Langues Naturelles (TALN 2015)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, GREYC (Groupe de recherche en informatique, image, automatique et instrumentation de Caen); CRISCO (Centre de Recherches Inter-langues sur la Signification en COntexte); ATALA, Jun 2015, Caen, France. pp.144-149</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId234" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01363345v1</w:t>
+            <w:hyperlink r:id="rId235" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01334721v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId236" w:history="1">
+            <w:hyperlink r:id="rId237" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Distributional semantics for ontology verification</w:t>
+                <w:t xml:space="preserve">Trimming a consistent OWL knowledge base, relying on linguistic evidence</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId231" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Corman</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Aussenac-Gilles</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laure Vieu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">4th Joint Conference on Lexical and Computational Semantics (SEM 2015)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">1st Workshop on Language and Ontologies @ 11th International Conference on Computational Semantics (IWCS 2015)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2015, London, United Kingdom. pp.36-42</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId237" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.18653/v1/S15-1004⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-01343043v1</w:t>
+                <w:t xml:space="preserve">hal-01343041v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId238" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Prioritized base Debugging in Description Logics</w:t>
               </w:r>
@@ -10609,252 +10609,252 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01343042v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId239" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Towards a Contextual Pragmatic Model to Detect Irony in Tweets</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Véronique Moriceau</w:t>
+                <w:t xml:space="preserve">Ontological Analysis For Description Logics Knowledge Base Debugging</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId231" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Corman</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Aussenac-Gilles</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId233" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Lamia Hadrich Belguith</w:t>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laure Vieu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">53rd Annual Meeting of the Association for Computational Linguistics (ACL 2015)</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">12th International Symposium on Logical Formalization on Commonsense Reasoning (Commonsense 2015)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2015, Stanford, CA, United States. pp.60-63</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId239" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01334719v1</w:t>
+                <w:t xml:space="preserve">hal-01343045v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId241" w:history="1">
+            <w:hyperlink r:id="rId240" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ontological Analysis For Description Logics Knowledge Base Debugging</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Julien Corman</w:t>
+                <w:t xml:space="preserve">Towards a Contextual Pragmatic Model to Detect Irony in Tweets</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId207" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jihen Karoui</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId158" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Farah Benamara</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Véronique Moriceau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Aussenac-Gilles</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Laure Vieu</w:t>
+            <w:hyperlink r:id="rId236" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lamia Hadrich Belguith</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">12th International Symposium on Logical Formalization on Commonsense Reasoning (Commonsense 2015)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">53rd Annual Meeting of the Association for Computational Linguistics (ACL 2015)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, ACL: Association for Computational Linguistics, Jul 2015, Beijing, China. pp.644-650, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId241" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3115/v1/P15-2106⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId241" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01343045v1</w:t>
+            <w:hyperlink r:id="rId240" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01334719v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId242" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Semantic relations: new challenges in a world of linked data</w:t>
               </w:r>
@@ -10903,165 +10903,165 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03209344v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId243" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">De la pénurie à la surabondance de connaissances : évolution de l'ingénierie des connaissances en France depuis 25 ans (IC 2014)</w:t>
+                <w:t xml:space="preserve">Ontology and natural language analysis: Collaboration opportunities between EOG and Melodi (2014)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Aussenac-Gilles</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">25ème Conférence francophone sur l'Ingénierie des Connaissances : Connaissances pervasives (IC 2014)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, IRSTEA; Université Blaise Pascal; IRIT; LIMOS, May 2014, Clermont-Ferrand, France</w:t>
+              <w:t xml:space="preserve">Workshop on Knowledge, Reasoning and Computation 2014</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2014, Madrid, Spain</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId243" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03236146v1</w:t>
+                <w:t xml:space="preserve">hal-03256405v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId244" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ontology and natural language analysis: Collaboration opportunities between EOG and Melodi (2014)</w:t>
+                <w:t xml:space="preserve">De la pénurie à la surabondance de connaissances : évolution de l'ingénierie des connaissances en France depuis 25 ans (IC 2014)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Aussenac-Gilles</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Workshop on Knowledge, Reasoning and Computation 2014</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2014, Madrid, Spain</w:t>
+              <w:t xml:space="preserve">25ème Conférence francophone sur l'Ingénierie des Connaissances : Connaissances pervasives (IC 2014)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, IRSTEA; Université Blaise Pascal; IRIT; LIMOS, May 2014, Clermont-Ferrand, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId244" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03256405v1</w:t>
+                <w:t xml:space="preserve">hal-03236146v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId245" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Communicating text structure to blind people with Text-To-Speech</w:t>
               </w:r>
@@ -11298,77 +11298,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId253" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le langage figuratif dans le web social : cas de l'ironie et du sarcasme</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId208" w:history="1">
+            <w:hyperlink r:id="rId207" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jihen Karoui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Aussenac-Gilles</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId148" w:history="1">
+            <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Farah Benamara</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId254" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lamia Belguith</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -12651,51 +12651,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId276" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vers un outil de co-construction d'ontologies à partir de textes à l'aide d'un système multi-agent adaptatif</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zied Sellami</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Aussenac-Gilles</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -12988,51 +12988,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId284" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dynamic ontology co-construction based on adaptive multi-agent technology</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zied Sellami</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Pierre Gleizes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -13096,51 +13096,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId285" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dynamic ontology co-construction based on adaptive multi-agent technology (EUMAS 2009)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zied Sellami</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Pierre Gleizes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -13618,51 +13618,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Aussenac-Gilles</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Pierre Gleizes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Camps</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Workshop on Ermergent Semantics and Ontology Evolution (ESEO 2007) @ ISWC 2007</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2007, Busan, South Korea. pp.70-83</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -16037,77 +16037,77 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Aussenac-Gilles</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michelle Sibilla</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId103" w:history="1">
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Baehr</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId338" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marianna Braza</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId170" w:history="1">
+            <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Dayre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">18th Plenary Meeting Research Data Alliance (RDA 2021)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2021, On line, United Kingdom</w:t>
@@ -16136,90 +16136,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId342" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">LandCover2RDF: an API for computing the land cover of a geographical area and generating the RDF graph</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId177" w:history="1">
+            <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jordane Dorne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Aussenac-Gilles</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Comparot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId178" w:history="1">
+            <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Hugues</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cassia Trojahn dos Santos</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -17478,199 +17478,199 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03104862v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId375" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Donner du sens à des documents semi-structurés : de la construction d'ontologies à l'annotation sémantique</w:t>
+                <w:t xml:space="preserve">Les enjeux de l'Ingénierie des connaissances</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Aussenac-Gilles</w:t>
               </w:r>
             </w:hyperlink>
-          </w:p>
-[...4 lines deleted...]
-              <w:t xml:space="preserve">Lisette Calderan; Pascale Laurent; Hélène Lowinger; Jacques Millet. </w:t>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId287" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Charlet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId316" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chantal Reynaud</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Florence Sèdes; Jean-Marc Ogier; Pierre Marquis. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Le document numérique à l'heure du web de données - Séminaire Inria, Carnac, 1er - 5 octobre 2012</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, ADBS, pp.105-140, 2012, Sciences et techniques de l'information, 978-2-84365-142-7</w:t>
+              <w:t xml:space="preserve">Information, Interaction, Intelligence - Le point sur le i(3)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Cépaduès, Toulouse, 2012, 978-23649300094</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId375" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00843817v1</w:t>
+                <w:t xml:space="preserve">hal-00787425v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId376" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les enjeux de l'Ingénierie des connaissances</w:t>
+                <w:t xml:space="preserve">Donner du sens à des documents semi-structurés : de la construction d'ontologies à l'annotation sémantique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Aussenac-Gilles</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...30 lines deleted...]
-              <w:t xml:space="preserve">Florence Sèdes; Jean-Marc Ogier; Pierre Marquis. </w:t>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Lisette Calderan; Pascale Laurent; Hélène Lowinger; Jacques Millet. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Information, Interaction, Intelligence - Le point sur le i(3)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Cépaduès, Toulouse, 2012, 978-23649300094</w:t>
+              <w:t xml:space="preserve">Le document numérique à l'heure du web de données - Séminaire Inria, Carnac, 1er - 5 octobre 2012</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, ADBS, pp.105-140, 2012, Sciences et techniques de l'information, 978-2-84365-142-7</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId376" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00787425v1</w:t>
+                <w:t xml:space="preserve">hal-00843817v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId377" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Variation syntaxique et contextuelle dans la mise au point de patrons de relations sémantiques</w:t>
               </w:r>
@@ -18283,238 +18283,238 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03990155v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId389" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L'acquisition des connaissances : une composante à part entière de l'informatique du futur</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Le Schéma du modèle conceptuel : une étape dans la modélisation des connaissances</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nada Matta</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Aussenac-Gilles</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...30 lines deleted...]
-              <w:t xml:space="preserve">Aussenac-Gilles, Nathalie; Laublet, Philippe; Reynaud, Chantal. </w:t>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Aussenac-Gilles, N. and Laublet, P. and Reynaud, C. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Acquisition et ingénierie des connaissances : tendances actuelles</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
             <w:hyperlink r:id="rId357" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Éditions Cépaduès, Toulouse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, pp.3--25, 1996, ‎978-2854284171</w:t>
+              <w:t xml:space="preserve">, pp.29--48, 1996, 978-2854284171</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId389" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03990162v1</w:t>
+                <w:t xml:space="preserve">hal-03990164v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId390" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Le Schéma du modèle conceptuel : une étape dans la modélisation des connaissances</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">L'acquisition des connaissances : une composante à part entière de l'informatique du futur</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Aussenac-Gilles</w:t>
               </w:r>
             </w:hyperlink>
-          </w:p>
-[...4 lines deleted...]
-              <w:t xml:space="preserve">Aussenac-Gilles, N. and Laublet, P. and Reynaud, C. </w:t>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Laublet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId316" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chantal Reynaud</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Aussenac-Gilles, Nathalie; Laublet, Philippe; Reynaud, Chantal. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Acquisition et ingénierie des connaissances : tendances actuelles</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
             <w:hyperlink r:id="rId357" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Éditions Cépaduès, Toulouse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, pp.29--48, 1996, 978-2854284171</w:t>
+              <w:t xml:space="preserve">, pp.3--25, 1996, ‎978-2854284171</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId390" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03990164v1</w:t>
+                <w:t xml:space="preserve">hal-03990162v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId391" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Modélisation de la résolution de problèmes : comparaison expérimentale de KADS et MACAO</w:t>
               </w:r>
@@ -18657,64 +18657,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Aussenac-Gilles</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Comparot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId102" w:history="1">
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Dupuy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId152" w:history="1">
+            <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ronan Tournier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ba-Huy Tran</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -19290,77 +19290,77 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId402" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Combining LLMs-based Conversational Agents and Ontologies for Open Data Research</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId102" w:history="1">
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Dupuy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Aussenac-Gilles</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId103" w:history="1">
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Baehr</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cassia Trojahn</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -19680,64 +19680,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">SEMPEDIA : Sémantisation à partir des documents semi-structurés - Enrichissement de DBPédia</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Aussenac-Gilles</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId206" w:history="1">
+            <w:hyperlink r:id="rId205" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Fabre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId205" w:history="1">
+            <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adel Ghamnia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mouna Kamel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -20008,51 +20008,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">CRE-Orange : Lot1 - Etat de l'art sur les techniques d'extraction de relations n-aires autour de frame - A survey of extraction techniques for n-ary relations and their links with frames</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Aussenac-Gilles</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId148" w:history="1">
+            <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Farah Benamara</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[Contract] IRIT. 2019</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport contrat/projet)</w:t>
@@ -21378,51 +21378,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Aussenac-Gilles</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Jane Hernandez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId145" w:history="1">
+            <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucas Bourel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">William Charles</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -21543,51 +21543,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="217634AC"/>
+    <w:nsid w:val="C4A5940B"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -21774,51 +21774,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/nathalie-aussenac-gilles" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-3653-3223" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/034874984" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://viaf.org/viaf/64686499" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05486368v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent-Nam Dang" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Aussenac-Gilles" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Imen Megdiche" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Ravat" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.datak.2025.102552" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04420766v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amina Annane" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mouna Kamel" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cassia Trojahn" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Comparot" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1504/IJMSO.2023.135332" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ut3-toulouseinp.hal.science/hal-03588537v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ba-Huy Tran" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ijgi11020149" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04726302v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Zarat&#233;" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ut3-toulouseinp.hal.science/hal-03762656v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Vieu" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02921997v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cassia Trojahn dos Santos" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ijgi9090503" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02398679v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Helbert Arenas" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/rig.2018.00055" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02924569v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Bricon-Souf" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lynda Tamine" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/tsi37-0006" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03520673v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mar&#237;a del Pilar Salas-Z&#225;rate" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Estanislao L&#243;pez-L&#243;pez" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rafael Valencia-Garcia" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#193;ngela Almela" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/0165551514547842" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01137318v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zied Sellami" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Camps" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s13740-013-0025-1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01124416v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Gandon" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijhcs.2012.10.009" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01119497v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Astrid Duque-Ramos" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jesualdo Tom&#225;s Fern&#225;ndez-Breis" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Miguela Iniesta" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Dumontier" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mikel Ega&#241;a Arangurend" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.eswa.2012.11.004" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03011311v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anis Tissaoui" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Laublet" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Jane Hernandez" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/tsi.32.817-840" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/472911D1B8E8F30C2369618B135D216BC12FA3C3/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03271209v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Pierre Gleizes" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/tsi.31.97-124" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/91F239D68F17166ACA20744DD8165D408A32FB96/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00595964v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Musti&#232;re S&#233;bastien" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Abadie" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Noelle Bessagnet" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/RIG.21.155-179" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03798550v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K&#233;vin Ottens" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/logcom/exn050" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01983719v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Paule Jacques" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1075/term.14.1.04aus" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01983738v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archivesic.ccsd.cnrs.fr/sic_00001016v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Condamines" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03990148v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03990172v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nada Matta" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1006/ijhc.1994.1010" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-PBLWZZQT-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03990174v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Frontin" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Soubie" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-H&#233;l&#232;ne Rivi&#232;re" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03990175v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Paul Krivine" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Sallantin" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04940817v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Ettaleb" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Moriceau" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04940352v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05448470v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Dupuy" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Baehr" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04940482v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.48550/ARXIV.2407.21783" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05448240v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05296368v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-81974-2_2" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05300087v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05103359v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;my Bouch&#233;-Pillon" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick Chevalier" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04801045v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=William Charles" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-77847-6_5" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04654770v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04654392v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-59465-6_2" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04828125v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeremy Bouche-Pillon" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Zarate" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3233/faia241231" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04654128v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04654699v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04653598v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rajesh Piryani" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Lopez" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Pradel" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3233/SSW240017" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04153044v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04151915v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04107731v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-33080-3_28" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03872638v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bao-Long Nguyen" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-39141-5_14" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04283672v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-33455-9_25" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04283673v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04153047v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Yves Gicquel" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04240343v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-42941-5_7" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03760559v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucas Bourel" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ut3-toulouseinp.hal.science/hal-03762764v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hadjer Khaldi" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Farah Benamara" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;goire Siegel" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03760512v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nabil El Malki" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ronan Tournier" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03683727v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victor Gay" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Poublanc" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03872685v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-17105-5_13" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ut3-toulouseinp.hal.science/hal-03762626v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ut3-toulouseinp.hal.science/hal-03760353v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5281/zenodo.7014341" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03730345v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03898977v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Louge" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Courcelle" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michelle Sibilla" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Marteau" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03760543v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03730414v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05291621v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Dayre" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Lerigoleur" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03329307v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amine Abdaoui" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eunbee Kang" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-80599-9_10" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03327705v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jordane Dorne" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Hugues" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03327692v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03409597v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-03260061v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03001582v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Rolland" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Castel" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Haugommard" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michelle Aubrun" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wei Yao" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02947790v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03283107v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3423336.3429347" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02784753v3" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;goire Sigel" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02947731v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5220/0008978706340643" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03001584v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IGARSS39084.2020.9324064" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02365012v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02284535v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01839542v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02181917v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Guy Plan&#232;s" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02305344v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03116292v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01570070v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adel Ghamnia" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Fabre" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01686475v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jihen Karoui" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Veronique Moriceau" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Viviana Patti" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cristina Bosco" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03128325v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03116274v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elena Manishina" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03131873v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01913664v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02355277v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01919073v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.procs.2017.08.208" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01709128v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03155057v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuel Quesada Martinez" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jesualdo Tomas Fernandez Breis" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Stevens" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Karlsson" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01709127v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01692720v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-58694-6_8" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03176421v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01343041v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Corman" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01334721v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lamia Hadrich Belguith" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01363345v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jesualdo Tom&#225;s Fern&#225;ndez Breis" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01343043v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.18653/v1/S15-1004" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01343042v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01334719v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3115/v1/P15-2106" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01343045v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03209344v2" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03236146v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03256405v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01148844v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Sorin" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Lemari&#233;" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mustapha Mojahid" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Oriola" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-08596-8_10" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01144178v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe Fauconnier" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01686491v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lamia Belguith" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04084516v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Davide Buscaldi" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01264565v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/2479832.2479856" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01548590v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentine Roux" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04083853v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Rothenburger" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01264527v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-39194-1_47" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00854428v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00924997v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03011692v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03011657v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5220/0003658602260231" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03011749v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00487737v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Axel Reymonet" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Thomas" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00487735v1" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Laignelet" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03798555v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Rougemaille" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Mbarki" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00377466v1" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00451980v1" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Kergosien" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Sallaberry" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.48550/arXiv.1002.0239" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03798553v1" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03798557v1" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04136644v1" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Charlet" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Szulman" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adeline Nazarenko" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00432628v1" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Musti&#232;re" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00423532v1" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guy Pierra" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadia Nadah" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henry Valery Teguiak" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03800717v1" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00365888v1" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01026238v1" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03990173v1" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/3-540-58487-0_14" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HCB-WNTDWMGB-L/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archivesic.ccsd.cnrs.fr/sic_00001257v1" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03812468v1" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Glize" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00089149v1" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brigitte Bi&#233;bow" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00262841v1" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Bourigault" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;gine Teulier" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00510453v1" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03990149v1" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03990150v1" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick S&#233;gu&#233;la" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03990159v1" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03990156v1" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chantal Reynaud" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Tort" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01437198v1" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Tchounikine" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francky Trichet" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01437210v1" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/BFb0026788" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03990152v1" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03990158v1" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03990166v1" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniela Garcia" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Courcelle" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03990167v1" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Gros" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Houssem Assadi" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03990171v1" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03990178v1" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne Chabaud" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03990179v1" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03990181v1" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03433745v1" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Baptiste T&#244;" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marianna Braza" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Loup Farges" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03761722v1" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03761701v1" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02938617v1" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://2020.eswc-conferences.org/" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-62327-2_13" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00718092v1" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henri V. Teguiak" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Sardet" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://ceur-ws.org/Vol-674/Paper95.pdf" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00525527v1" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ut3-toulouseinp.hal.science/hal-04748891v1" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Adam" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Guyet" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Le Blanc" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Longin" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadia Abchiche-Mimouni" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03990161v1" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.cepadues.com/livres/sciences/donnees-informatique-ia-ihm/335-acquisition-et-ingenierie-des-connaissances-2854284178.html" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03683695v1" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://link.springer.com/chapter/10.1007/978-3-030-98876-0_7" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-98876-0_7" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03099568v1" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Mazzega" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Lajaunie" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisa Piccinini" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Rohrbacher" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Muller" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.editoraprocesso.com.br/obras/a-funcao-do-direito-na-gestao-sustentavel-dos-rescursos-minerais-marinhos/130" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03222689v1" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02857757v1" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://link.springer.com/chapter/10.1007/978-3-030-06164-7_23" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-06164-7_23" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03104862v1" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chantal Reynaud-Dela&#238;tre" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.cepadues.com/livres/representation-des-connaissances-formalisation-des-raisonnements-volume-1serie-panorama-intelligence-artificielle-9782364930414.html" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00843817v1" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00787425v1" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00924864v1" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.lavoisier.fr/livre/informatique/filtrage-semantique-de-l-annotation-a-la-navigation-textuelle/minel/descriptif-9782746219960" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00174388v1" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Despres" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ebooks.iospress.nl/volumearticle/4030" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01321035v1" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.cepadues.com/livres/sciences/donnees-informatique-ia-ihm/354-la-redocumentarisation-du-monde-9782854287288.html" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00089085v1" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.editions-harmattan.fr/livre-ingenierie_des_connaissances-9782747582407-19424.html" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01154667v1" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03990155v1" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.iospress.com/catalog/books/information-modelling-and-knowledge-bases-ix" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03990162v1" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03990164v1" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03990165v1" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal L&#233;pine" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03870565v1" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02976655v1" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03116311v1" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03116313v1" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03165011v1" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohand Boughanem" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Joly" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00713708v1" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00713700v1" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05296423v1" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04884956v1" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hubert Comon" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Perdrix" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Aboulker" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pablo Arrighi" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Blazy" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03197115v1" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02960440v1" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02976646v1" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02976647v1" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03012555v1" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03116312v1" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03172265v1" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03811071v1" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ollivier Haemmerl&#233;" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Josiane Mothe" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archivesic.ccsd.cnrs.fr/sic_00001169v1" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03990151v1" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guy Camilleri" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jawad Chlyah" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Dugdale" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Or&#233;lie Mayonove" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03990154v1" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03990160v1" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03990168v1" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03990169v1" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Beaubeau" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00089165v1" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04627586v1" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04283671v1" TargetMode="External"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antony P. Galton" TargetMode="External"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Torsten Hahmann" TargetMode="External"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria M. Hedblom" TargetMode="External"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03990176v1" TargetMode="External"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03766349v1" TargetMode="External"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/nathalie-aussenac-gilles" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-3653-3223" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/034874984" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://viaf.org/viaf/64686499" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05486368v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent-Nam Dang" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Aussenac-Gilles" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Imen Megdiche" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Ravat" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.datak.2025.102552" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04420766v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amina Annane" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mouna Kamel" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cassia Trojahn" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Comparot" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1504/IJMSO.2023.135332" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ut3-toulouseinp.hal.science/hal-03588537v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ba-Huy Tran" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ijgi11020149" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04726302v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Zarat&#233;" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ut3-toulouseinp.hal.science/hal-03762656v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Vieu" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02921997v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cassia Trojahn dos Santos" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ijgi9090503" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02398679v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Helbert Arenas" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/rig.2018.00055" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02924569v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Bricon-Souf" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lynda Tamine" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/tsi37-0006" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03520673v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mar&#237;a del Pilar Salas-Z&#225;rate" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Estanislao L&#243;pez-L&#243;pez" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rafael Valencia-Garcia" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#193;ngela Almela" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/0165551514547842" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01124416v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Gandon" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijhcs.2012.10.009" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01137318v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zied Sellami" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Camps" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s13740-013-0025-1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01119497v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Astrid Duque-Ramos" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jesualdo Tom&#225;s Fern&#225;ndez-Breis" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Miguela Iniesta" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Dumontier" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mikel Ega&#241;a Arangurend" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.eswa.2012.11.004" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03011311v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anis Tissaoui" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Laublet" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Jane Hernandez" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/tsi.32.817-840" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/472911D1B8E8F30C2369618B135D216BC12FA3C3/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03271209v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Pierre Gleizes" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/tsi.31.97-124" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/91F239D68F17166ACA20744DD8165D408A32FB96/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00595964v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Musti&#232;re S&#233;bastien" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Abadie" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Noelle Bessagnet" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/RIG.21.155-179" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03798550v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K&#233;vin Ottens" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/logcom/exn050" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01983719v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Paule Jacques" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1075/term.14.1.04aus" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01983738v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archivesic.ccsd.cnrs.fr/sic_00001016v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Condamines" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03990148v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03990172v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nada Matta" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1006/ijhc.1994.1010" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-PBLWZZQT-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03990174v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Frontin" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Soubie" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-H&#233;l&#232;ne Rivi&#232;re" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03990175v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Paul Krivine" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Sallantin" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05448470v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Dupuy" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Baehr" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04940352v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Ettaleb" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Moriceau" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04940817v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05296368v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-81974-2_2" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05448240v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05300087v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04940482v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.48550/ARXIV.2407.21783" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05103359v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;my Bouch&#233;-Pillon" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick Chevalier" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04801045v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=William Charles" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-77847-6_5" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04654128v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04828125v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeremy Bouche-Pillon" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Zarate" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3233/faia241231" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04654392v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-59465-6_2" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04654770v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04654699v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04653598v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rajesh Piryani" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Lopez" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Pradel" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3233/SSW240017" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04283673v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04283672v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-33455-9_25" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04151915v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04153044v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04107731v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-33080-3_28" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03872638v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bao-Long Nguyen" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-39141-5_14" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04153047v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Yves Gicquel" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04240343v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-42941-5_7" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03872685v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-17105-5_13" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ut3-toulouseinp.hal.science/hal-03762626v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03760512v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nabil El Malki" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ronan Tournier" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03683727v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucas Bourel" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victor Gay" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Poublanc" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ut3-toulouseinp.hal.science/hal-03760353v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5281/zenodo.7014341" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03730345v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hadjer Khaldi" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Farah Benamara" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ut3-toulouseinp.hal.science/hal-03762764v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;goire Siegel" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03760559v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03898977v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Louge" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Courcelle" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michelle Sibilla" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Marteau" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03760543v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03730414v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03327705v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jordane Dorne" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Hugues" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03329307v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amine Abdaoui" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eunbee Kang" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-80599-9_10" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03327692v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05291621v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Dayre" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Lerigoleur" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03409597v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-03260061v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03001582v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Rolland" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Castel" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Haugommard" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michelle Aubrun" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wei Yao" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02947790v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03283107v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3423336.3429347" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02784753v3" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;goire Sigel" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02947731v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5220/0008978706340643" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03001584v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IGARSS39084.2020.9324064" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02365012v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02284535v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02181917v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Guy Plan&#232;s" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01839542v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02305344v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01570070v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adel Ghamnia" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Fabre" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01686475v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jihen Karoui" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Veronique Moriceau" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Viviana Patti" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cristina Bosco" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03116292v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03128325v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03116274v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elena Manishina" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03131873v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01913664v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02355277v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01919073v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.procs.2017.08.208" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03155057v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuel Quesada Martinez" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jesualdo Tomas Fernandez Breis" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Stevens" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Karlsson" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01709128v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01709127v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01692720v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-58694-6_8" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03176421v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01343043v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Corman" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.18653/v1/S15-1004" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01363345v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jesualdo Tom&#225;s Fern&#225;ndez Breis" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01334721v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lamia Hadrich Belguith" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01343041v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01343042v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01343045v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01334719v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3115/v1/P15-2106" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03209344v2" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03256405v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03236146v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01148844v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Sorin" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Lemari&#233;" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mustapha Mojahid" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Oriola" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-08596-8_10" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01144178v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe Fauconnier" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01686491v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lamia Belguith" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04084516v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Davide Buscaldi" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01264565v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/2479832.2479856" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01548590v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentine Roux" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04083853v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Rothenburger" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01264527v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-39194-1_47" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00854428v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00924997v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03011692v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03011657v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5220/0003658602260231" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03011749v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00487737v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Axel Reymonet" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Thomas" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00487735v1" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Laignelet" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03798555v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Rougemaille" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Mbarki" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00377466v1" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00451980v1" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Kergosien" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Sallaberry" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.48550/arXiv.1002.0239" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03798553v1" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03798557v1" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04136644v1" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Charlet" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Szulman" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adeline Nazarenko" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00432628v1" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Musti&#232;re" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00423532v1" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guy Pierra" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadia Nadah" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henry Valery Teguiak" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03800717v1" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00365888v1" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01026238v1" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03990173v1" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/3-540-58487-0_14" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HCB-WNTDWMGB-L/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archivesic.ccsd.cnrs.fr/sic_00001257v1" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03812468v1" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Glize" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00089149v1" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brigitte Bi&#233;bow" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00262841v1" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Bourigault" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;gine Teulier" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00510453v1" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03990149v1" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03990150v1" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick S&#233;gu&#233;la" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03990159v1" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03990156v1" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chantal Reynaud" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Tort" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01437198v1" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Tchounikine" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francky Trichet" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01437210v1" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/BFb0026788" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03990152v1" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03990158v1" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03990166v1" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniela Garcia" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Courcelle" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03990167v1" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Gros" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Houssem Assadi" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03990171v1" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03990178v1" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne Chabaud" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03990179v1" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03990181v1" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03433745v1" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Baptiste T&#244;" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marianna Braza" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Loup Farges" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03761722v1" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03761701v1" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02938617v1" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://2020.eswc-conferences.org/" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-62327-2_13" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00718092v1" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henri V. Teguiak" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Sardet" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://ceur-ws.org/Vol-674/Paper95.pdf" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00525527v1" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ut3-toulouseinp.hal.science/hal-04748891v1" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Adam" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Guyet" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Le Blanc" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Longin" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadia Abchiche-Mimouni" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03990161v1" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.cepadues.com/livres/sciences/donnees-informatique-ia-ihm/335-acquisition-et-ingenierie-des-connaissances-2854284178.html" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03683695v1" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://link.springer.com/chapter/10.1007/978-3-030-98876-0_7" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-98876-0_7" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03099568v1" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Mazzega" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Lajaunie" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisa Piccinini" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Rohrbacher" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Muller" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.editoraprocesso.com.br/obras/a-funcao-do-direito-na-gestao-sustentavel-dos-rescursos-minerais-marinhos/130" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03222689v1" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02857757v1" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://link.springer.com/chapter/10.1007/978-3-030-06164-7_23" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-06164-7_23" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03104862v1" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chantal Reynaud-Dela&#238;tre" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.cepadues.com/livres/representation-des-connaissances-formalisation-des-raisonnements-volume-1serie-panorama-intelligence-artificielle-9782364930414.html" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00787425v1" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00843817v1" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00924864v1" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.lavoisier.fr/livre/informatique/filtrage-semantique-de-l-annotation-a-la-navigation-textuelle/minel/descriptif-9782746219960" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00174388v1" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Despres" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ebooks.iospress.nl/volumearticle/4030" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01321035v1" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.cepadues.com/livres/sciences/donnees-informatique-ia-ihm/354-la-redocumentarisation-du-monde-9782854287288.html" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00089085v1" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.editions-harmattan.fr/livre-ingenierie_des_connaissances-9782747582407-19424.html" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01154667v1" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03990155v1" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.iospress.com/catalog/books/information-modelling-and-knowledge-bases-ix" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03990164v1" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03990162v1" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03990165v1" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal L&#233;pine" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03870565v1" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02976655v1" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03116311v1" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03116313v1" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03165011v1" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohand Boughanem" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Joly" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00713708v1" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00713700v1" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05296423v1" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04884956v1" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hubert Comon" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Perdrix" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Aboulker" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pablo Arrighi" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Blazy" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03197115v1" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02960440v1" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02976646v1" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02976647v1" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03012555v1" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03116312v1" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03172265v1" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03811071v1" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ollivier Haemmerl&#233;" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Josiane Mothe" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archivesic.ccsd.cnrs.fr/sic_00001169v1" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03990151v1" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guy Camilleri" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jawad Chlyah" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Dugdale" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Or&#233;lie Mayonove" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03990154v1" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03990160v1" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03990168v1" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03990169v1" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Beaubeau" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00089165v1" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04627586v1" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04283671v1" TargetMode="External"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antony P. Galton" TargetMode="External"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Torsten Hahmann" TargetMode="External"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria M. Hedblom" TargetMode="External"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03990176v1" TargetMode="External"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03766349v1" TargetMode="External"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>