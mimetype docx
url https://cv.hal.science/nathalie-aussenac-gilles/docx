--- v2 (2026-05-03)
+++ v3 (2026-05-27)
@@ -1,21488 +1,52 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="jpg" ContentType="image/jpeg"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
-<file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-[...21436 lines deleted...]
-</w:document>
+<file path=word/document.xml><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:pict><v:shape type="#_x0000_t75" stroked="f" style="width:100px; height:117.43119266055px; margin-left:0px; margin-top:0px; position:relative; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:margin; mso-position-vertical-relative:line;"><w10:wrap type="tight" anchorx="margin"/><v:imagedata r:id="rId7" o:title=""/></v:shape></w:pict></w:r><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Nathalie Aussenac-Gilles </w:t></w:r><w:r><w:rPr><w:color w:val="641e6e"/></w:rPr><w:t xml:space="preserve">Nathalie Aussenac-Gilles - DR2 CNRS à l'IRIT, UMR 5505 , Toulouse, France</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Identifiants chercheurs</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdHAL : </w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">nathalie-aussenac-gilles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ORCID : </w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">0000-0003-3653-3223</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdRef : </w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">034874984</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> VIAF : </w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">64686499</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> cv.identifier.google scholar : </w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://scholar.google.fr/citations?user=qU7HrJAAAAAJ&hl=fr</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (23)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Unified access to interdisciplinary open data platforms: Open Science Data Network</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent-Nam Dang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Aussenac-Gilles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Imen Megdiche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Ravat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Data and Knowledge Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2026, 162, pp.102552. </w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.datak.2025.102552⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05486368v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Improving FAIRness of the SYNOP meteorological data set with semantic metadata</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amina Annane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mouna Kamel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cassia Trojahn</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Aussenac-Gilles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Comparot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Metadata, Semantics and Ontologies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 16 (2), pp.118-137. </w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1504/IJMSO.2023.135332⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (article de synthèse)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04420766v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Semantic Integration of Raster Data for Earth Observation on Territorial Units</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ba-Huy Tran</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Aussenac-Gilles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Comparot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cassia Trojahn</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ISPRS International Journal of Geo-Information</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 11 (2), pp.149. </w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/ijgi11020149⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03588537v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Recherches en IA explicable au sein du département IA de l'IRIT</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Zaraté</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Aussenac-Gilles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bulletin de l'Association Française pour l'Intelligence Artificielle</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 116, pp.15-20</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (article de synthèse)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04726302v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le web sémantique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Aussenac-Gilles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Vieu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le petit illustré, regards croisés de chercheur.es</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, Le Petit Illustré : Intelligence artificielle, 44, page 36</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03762656v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Semantic Integration of Raster Data for Earth Observation: An RDF Dataset of Territorial Unit Versions with their Land Cover</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ba-Huy Tran</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Aussenac-Gilles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Comparot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cassia Trojahn dos Santos</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ISPRS International Journal of Geo-Information</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 9 (9), pp.503. </w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/ijgi9090503⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02921997v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Introduction (RSTI 37 : Numéro spécial TSI )</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Aussenac-Gilles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Bricon-Souf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lynda Tamine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue des Sciences et Technologies de l'Information - Série TSI : Technique et Science Informatiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, Information médicale : représentation et traitement, 37 : Numéro spécial TSI - Technique et Science Informatiques (1-6), pp.7--9. </w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3166/tsi37-0006⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02924569v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Un modèle pour l'intégration spatiale et temporelle de données géolocalisées</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Helbert Arenas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cassia Trojahn dos Santos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Comparot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Aussenac-Gilles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue Internationale de Géomatique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 28 (2), pp.243-266. </w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3166/rig.2018.00055⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02398679v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A study on LIWC categories for opinion mining in Spanish reviews</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">María del Pilar Salas-Zárate</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Estanislao López-López</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rafael Valencia-Garcia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Aussenac-Gilles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ángela Almela</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Information Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 40 (6), pp.1-13. </w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1177/0165551514547842⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03520673v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">From the knowledge acquisition bottleneck to the knowledge acquisition overflow: A brief French history of knowledge acquisition</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Aussenac-Gilles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Gandon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Human-Computer Studies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, Special issue: 25 Years of Knowledge Acquisition, 71 (2), pp.157-165. </w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ijhcs.2012.10.009⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01124416v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">DYNAMO-MAS: a multi-agent system for ontology evolution from text</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zied Sellami</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Camps</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Aussenac-Gilles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal on Data Semantics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 2 (2-3), pp.145-161. </w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s13740-013-0025-1⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01137318v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evaluation of the OQuaRE framework for ontology quality</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Astrid Duque-Ramos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jesualdo Tomás Fernández-Breis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Miguela Iniesta</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Dumontier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mikel Egaña Arangurend</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Expert Systems with Applications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 40 (7), pp.2696-2703. </w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.eswa.2012.11.004⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01119497v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">EvOnto : un outil d’évolution de ressource termino-ontologique pour l’annotation sémantique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anis Tissaoui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Aussenac-Gilles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Laublet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Jane Hernandez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue des Sciences et Technologies de l'Information - Série TSI : Technique et Science Informatiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 32 (7-8), pp.817-840. </w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3166/tsi.32.817-840⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03011311v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">DYNAMO : un outil de construction et d’évolution d’ontologies à partir de textes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zied Sellami</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Aussenac-Gilles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Pierre Gleizes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Camps</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue des Sciences et Technologies de l'Information - Série TSI : Technique et Science Informatiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 31 (1), pp.97-124. </w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3166/tsi.31.97-124⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03271209v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analyses linguistiques et techniques d'alignement pour créer et enrichir une ontologie topographique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mustière Sébastien</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Abadie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Aussenac-Gilles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Noelle Bessagnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mouna Kamel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue Internationale de Géomatique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 21 (2), pp.155-179. </w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3166/RIG.21.155-179⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00595964v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Multi-Agent System for Dynamic Ontologies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kévin Ottens</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Jane Hernandez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Pierre Gleizes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Aussenac-Gilles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Logic and Computation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, Special Issue on Ontology Dynamics, 19, pp.831-858. </w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/logcom/exn050⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03798550v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Designing and evaluating patterns for relation acquisition from texts with Caméléon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Aussenac-Gilles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Paule Jacques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Terminology. International Journal of Theoretical and Applied Issues in Specialized Communication </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, Pattern-based Approaches to Semantic Relation Extraction, 14 (1), pp.45-73. </w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1075/term.14.1.04aus⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01983719v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Variabilité des performances des outils de TAL et genre textuel : Cas des patrons lexico-syntaxiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Paule Jacques</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Aussenac-Gilles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue TAL : traitement automatique des langues</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, Varia, 47 (1), pp.11-32</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01983738v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Documents électroniques et constitution de ressources terminologiques ou ontologiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Aussenac-Gilles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Condamines</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue I3 - Information Interaction Intelligence</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, 4 (1), pp.75-93</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">sic_00001016v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gediterm : un logiciel pour gérer des bases de connaissances terminologiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Aussenac-Gilles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Terminologies nouvelles</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1999, 19, pp.111--123</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03990148v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Making a method of problem solving explicit with MACAO</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Aussenac-Gilles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nada Matta</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Human-Computer Studies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1994, 40 (2), pp.193--219. </w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1006/ijhc.1994.1010⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03990172v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le problème de l'extraction des connaissances implicites : apports du système MACAO</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Aussenac-Gilles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Frontin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Soubie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Hélène Rivière</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue Internationale de Systémique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1992, 6 (1-2), pp.167-180</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03990174v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'acquisition des connaissances pour les systèmes à base de connaissances</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Aussenac-Gilles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Paul Krivine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Sallantin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue des Sciences et Technologies de l'Information - Série RIA : Revue d'Intelligence Artificielle</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1992, 6 (2), pp.7-18</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03990175v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (121)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The contribution of LLMs to relation extraction in the economic field</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Ettaleb</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Moriceau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mouna Kamel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Aussenac-Gilles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">FIN-NLP2025 - Joint Workshop of the 9th Financial Technology and Natural Language Processing (FinNLP)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Chung-Chi Chen; Antonio Moreno-Sandoval; Qianqian Xie; Jimin Huang; Sophia Ananiadou; Hsin-Hsi Chen, Jan 2025, Abu Dhabi, United Arab Emirates. pp.175-183</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04940817v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La contribution des LLM à l'extraction de relations dans le domaine financier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Ettaleb</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mouna Kamel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Moriceau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Aussenac-Gilles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Extraction et Gestion des Connaissances EGC2025</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Thomas Guyet; Baptiste Lafabrègue; Aurélie Leborgne, Jan 2025, Strasbourg, France. pp.279-286</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04940352v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Interpreting User Needs with LLMs-based Conversational Agents and Knowledge Graphs: An Earth Observation Use Case</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Dupuy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Aussenac-Gilles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Baehr</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cassia Trojahn</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">24th ISWC Poster and demo track</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2025, Nara, Japan. pp.265-270</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05448470v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Combining LLMs-based Conversational Agents and Ontologies for Open Data Research</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Dupuy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Aussenac-Gilles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Baehr</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cassia Trojahn</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">19th Metadata and Semantics Research Conference (MTSR 2025)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2025, Thessaloniki, Greece</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05448240v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">DATA-FW: An Ontology Network for Annotating Open Datasets</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Dupuy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Aussenac-Gilles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Baehr</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cassia Trojahn</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Metadata and Semantic Research. MTSR 2024</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2024, Athens, Greece. pp.15-27, </w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-031-81974-2_2⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05296368v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pipeline d'Aide à la Découverte et l'Utilisation de Données Ouvertes basées sur les LLM</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Dupuy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Aussenac-Gilles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Baehr</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cassia Trojahn</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Atelier IACD @EGC 2025 : Intelligence Artificielle Centrée sur les Données</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sana Sellami; Frédéric Flouvat, Jan 2025, Strasbourg, France. 10 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05300087v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Défi TextMine 2025 : Utilisation des Grands Modèles de Langue pour l'Extraction de Relations dans les Rapports de Renseignement</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Ettaleb</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mouna Kamel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Moriceau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Aussenac-Gilles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EGC - Atelier TextMine 2025</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Pascal Cuxac; Cédric Lopez; Adrien Guille, Jan 2025, Strasbourg, France. pp.57-58, </w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.48550/ARXIV.2407.21783⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04940482v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A decision-support system applied to Law: Reasoning and explicability of the decision</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémy Bouché-Pillon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Zaraté</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yannick Chevalier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Aussenac-Gilles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">11th International Conference on Decision Support System Technology, ICDSST 2025</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sandro Radovanović; Boris Delibašić; Ana Paula Cabral Seixas Costa; Jason Papathanasiou; María Teresa Escobar, May 2025, Belgrade, Serbia, Serbia. pp.165-172</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05103359v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diachronical geometry without polygons: the extended HHT ontology for heterogeneous geometrical representations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">William Charles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Aussenac-Gilles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Jane Hernandez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Semantic Web – ISWC 2024 23rd International Semantic Web Conference, Baltimore, MD, USA, November 11–15, 2024, Proceedings,</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2024, Baltimore (MA), United States. pp.80-96, </w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-031-77847-6_5⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04801045v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An ontology for legal reasoning on data sharing and processing between law enforcement agencies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémy Bouché-Pillon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Aussenac-Gilles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yannick Chevalier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Zaraté</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">3rd international workshop on Knowledge Management and Process Mining for Law (KM4LAW 2024)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, IAOA, Jul 2024, Enschede, Netherlands. https://ceur-ws.org/Vol-3882/km4law-3.pdf</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04654770v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enabling interdisciplinary research in Open Science: Open Science Data Network</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent-Nam Dang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Aussenac-Gilles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Imen Megdiche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Ravat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">18th International Conference on Research Challenges in Information Science (RCIS 2024)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Research Challenges in Information Science, May 2024, Guimarães, Portugal. pp.19-34, </w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-031-59465-6_2⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04654392v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Decision Support in Law: From Formalizing Rules to Reasoning with Justification</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jeremy Bouche-Pillon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Aussenac-Gilles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yannick Chevalier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Zarate</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">JURIX 2024: The Thirty-seventh Annual Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jaromir Savelka; Jakub Harasta; Tereza Novotna; Jakub Misek, Dec 2024, Brno, Czech Republic. </w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3233/faia241231⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04828125v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Interopérabilité des métadonnées de la Science Ouverte : qu'en est-il de la réalité ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent-Nam Dang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Aussenac-Gilles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Imen Megdiche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Ravat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">42e congrès INFormatique des ORganisations et Systèmes d'Information et de Décision (INFORSID 2024)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, INFORSID, May 2024, Nancy, France. pp.55--56</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04654128v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">OSDN: an Open Science Data Network for Interdisciplinary Research (demonstration)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent-Nam Dang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Aussenac-Gilles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Imen Megdiche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Ravat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">29th International Conference on Database Systems for Advanced Applications, DASFAA 2024</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2024, Gifu, Japan. pp.484-488</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04654699v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ontology based Event Knowledge Graph enrichment using case based reasoning</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rajesh Piryani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Aussenac-Gilles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Jane Hernandez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Lopez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Pradel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">20th International Conference on Semantic Systems (SEMANTICS 2024)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, VU University Amsterdam; Institute for Applied Informatics (InfAI); Semantic Web Company, Sep 2024, Amsterdam, Netherlands. pp.208-225, </w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3233/SSW240017⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04653598v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Temporalité et graphes de connaissances : analyse théorique et enjeux pratiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">William Charles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Aussenac-Gilles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Jane Hernandez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">34es Journées francophones d'Ingénierie des Connaissances (IC 2023) @ PFIA 2023</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Collège SIC (Science de l'Ingénierie des Connaissances) de l'AFIA, Jul 2023, Strasbourg, France. pp.1-10</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04153044v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Améliorer la FAIRisation des données météorologiques à l'aide de la ressource lexicale INMEVO</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mouna Kamel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Aussenac-Gilles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cassia Trojahn</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">34èmes Journées francophones d'Ingénierie des Connaissances (IC 2023) @ PFIA 2023</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Collège SIC (Science de l'Ingénierie des Connaissances) de l'AFIA, Jul 2023, Strasbourg, France. pp.1-10</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04151915v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Interoperability of Open Science Metadata: What About the Reality?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent-Nam Dang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Aussenac-Gilles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Imen Megdiche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Ravat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">17th International Conference International on Research Challenges in Information Science (RCIS 2023)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2023, Corfu, Greece. pp.467-482, </w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-031-33080-3_28⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04107731v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">FAIRification of Multidimensional and Tabular Data by Instantiating a Core Semantic Model with Domain Knowledge: Case of Meteorology</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cassia Trojahn</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mouna Kamel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amina Annane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Aussenac-Gilles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bao-Long Nguyen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">16th International Conference on Metadata and Semantics Research (MTSR 2022)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2022, London, United Kingdom. à paraître, </w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-031-39141-5_14⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03872638v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">HHT: An Approach for Representing Temporally-Evolving Historical Territories</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">William Charles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Aussenac-Gilles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Jane Hernandez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">20th International Conference on The Semantic Web (ESWC 2023)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Catia Pesquita; Jamie McCusker; Ernesto Jimenez-Ruiz; Sven Hertling; Mauro Dragoni; Anastasia Dimou; Raphael Troncy, May 2023, Hersonissos (Crete), Greece. pp.419-435, </w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-031-33455-9_25⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04283672v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comprehensive Survey on Ontologies about Event</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rajesh Piryani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Aussenac-Gilles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Jane Hernandez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ESWC Workshops on Semantic Methods for Events and Stories (SEMMES @ ESWC 2023)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Pasquale Lisena; Ilaria Tiddi; Simon Gottschalk; Luc Steels, May 2023, Hersonissos, Greece. pp.1-15</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04283673v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Éléments d'état de l'art sur l'extraction et la modélisation de règles formelles à partir de textes légaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Aussenac-Gilles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémy Bouché-Pillon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Zaraté</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yannick Chevalier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Yves Gicquel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">34es Journées francophones d'Ingénierie des Connaissances (IC 2023) @ PFIA 2023</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Collège SIC (Science de l'Ingénierie des Connaissances) de l'AFIA, Jul 2023, Strasbourg, France. pp.79-84</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04153047v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multi-disciplinary Research: Open Science Data Lake</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent-Nam Dang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Aussenac-Gilles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Ravat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">27th European Conference on Advances in Databases and Information Systems (ADBIS 2023)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2023, Barcelona, Spain. pp.71-81, </w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-031-42941-5_7⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04240343v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Graphes de connaissances pour représenter et analyser l'évolution des territoires en Histoire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucas Bourel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">William Charles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Jane Hernandez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Aussenac-Gilles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Victor Gay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées humanités numériques et Web sémantique 2022</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Laboratoire AHP-PReST : Archives Henri-Poincaré - Philosophie et Recherches sur les Sciences et les Technologies; LORIA : Laboratoire Lorrain de Recherche en Informatique et ses Applications, Jun 2022, Nancy, France. pp.23-37, </w:t></w:r><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5281/zenodo.7014341⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03760353v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Closer Look to Your Business Network: Multitask Relation Extraction from Economic and Financial French Content</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hadjer Khaldi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Farah Benamara</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Pradel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Aussenac-Gilles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Workshop on Knowledge Discovery from Unstructured Data in Financial Services (KDF @ AAAI 2022)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, AAAI: Association for the Advancement of Artificial Intelligence, Mar 2022, Vancouver, Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03730345v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">HHT : une ontologie modulaire pour représenter l'évolution des territoires en Histoire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucas Bourel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Jane Hernandez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Aussenac-Gilles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">William Charles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">33ème Journées Francophones d'Ingénierie des Connaissances (IC 2022)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Collège SIC (Science de l’Ingénierie des Connaissances) de l’AFIA, Jun 2022, Saint-Etienne, France. pp.131-136</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03760559v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">How's Business Going Worldwide ? A Multilingual Annotated Corpus for Business Relation Extraction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hadjer Khaldi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Farah Benamara</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grégoire Siegel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Pradel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Aussenac-Gilles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">13th Conference on Language Resources and Evaluation (LREC 2022)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2022, Marseille, France. pp.3696-3705</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03762764v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">eCISE-OWL : Représentation OWL du Schéma de Données de l'Environnement Commun d'Échange d'Information pour le Domaine Maritime</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Aussenac-Gilles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Comparot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Dupuy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nabil El Malki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ronan Tournier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">33èmes Journées Francophones d'Ingénierie des Connaissances (IC 2022)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2022, Saint-Etienne, France. pp.82-91</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03760512v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Graphes de connaissances pour représenter et analyser l'évolution des territoires en Histoire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucas Bourel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Jane Hernandez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Aussenac-Gilles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Victor Gay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Poublanc</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Atelier du GT DALHIA - Digital Humanities and Cultural Heritage - à EGC2022</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Association Internationale Francophone d'Extraction et de Gestion des Connaissances, Jan 2022, Blois, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03683727v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A FAIR Core Semantic Metadata Model for FAIR Multidimensional Tabular Datasets</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cassia Trojahn</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mouna Kamel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amina Annane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Aussenac-Gilles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bao-Long Nguyen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">23rd International Conference on Knowledge Engineering and Knowledge Management (EKAW 2022)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2022, Bolzano, Italy. pp.174 - 181, </w:t></w:r><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-031-17105-5_13⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03872685v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ontologies and Rules for Access Control: a Feature Oriented Survey</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Yves Gicquel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémy Bouché-Pillon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Zaraté</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Aussenac-Gilles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yannick Chevalier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">1st Workshop on Collaboration in knowledge discovery and decision making: Applications to sustainable agriculture (DECISIONING 2022)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2022, La Plata, Argentina. pp.1-12</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03762626v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">CALLISTO</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Louge</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Courcelle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michelle Sibilla</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Aussenac-Gilles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Marteau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">1st Workshop on Ontologies for FAIR and FAIR Ontologies @ 18th International Conference on Semantic Systems (SEMANTICS 2022)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2022, Vienna, Austria. pp.1-12</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03898977v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Intégration sémantique de données Raster pour l'observation de la Terre sur des unités territoriales</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ba-Huy Tran</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Aussenac-Gilles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cassia Trojahn</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Comparot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">33èmes Journées Francophones d'Ingénierie des Connaissances (IC 2022)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2022, Saint-Etienne, France. pp.92-94</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03760543v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">How Can a Teacher Make Learning From Sparse Data Softer? Application to Business Relation Extraction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Farah Benamara</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hadjer Khaldi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Pradel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Aussenac-Gilles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">4th Workshop on Financial Technology and Natural Language Processing (FinNLP @ IJCAI 2022)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2022, Vienna, Austria. pp.22-28</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03730414v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Semantic Integration of Raster Data for Earth Observation on Territorial Units</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ba-Huy Tran</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Aussenac-Gilles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Comparot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cassia Trojahn</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">4th International workshop on GeoSpatial Linked Data (GeoLD 2021@ESWC 2021)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mohamed Ahmed Sherif; Beyza Yaman; Armin Haller; Axel-Cyrille Ngonga Ngomo, Jun 2021, Hersonissos, Greece. pp.1-12</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03327692v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Prototype de plateforme contribuant à la Science Ouverte par la valorisation de données et de pratiques interdisciplinaires</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Dayre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Aussenac-Gilles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michelle Sibilla</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ba-Huy Tran</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilie Lerigoleur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">JCAD 2021 (Journées CAlcul Données)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2021, Dijon (FR), France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05291621v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multilevel Entity-Informed Business Relation Extraction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hadjer Khaldi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Farah Benamara</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amine Abdaoui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Aussenac-Gilles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eunbee Kang</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">26th International Conference on Applications of Natural Language to Information Systems (NLDB 2021)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2021, Saarbrücken (on line), Germany. pp.105-118, </w:t></w:r><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-030-80599-9_10⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03329307v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">From EO Change Rasters to Knowledge Graphs: An approach Based on Regions of Interest</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jordane Dorne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Aussenac-Gilles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Comparot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Hugues</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cassia Trojahn</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">4th International Workshop on Geospatial Linked Data (GeoLD 2021@ESWC 2021)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Beyza Yaman; Mohamed Ahmed Sherif; Axel-Cyrille Ngonga Ngomo; Armin Haller, Jun 2021, Hersonissos, Greece. pp.67-79</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03327705v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Un modèle sémantique en vue d’améliorer la FAIRisation des données météorologiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amina Annane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Aussenac-Gilles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Comparot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mouna Kamel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cassia Trojahn dos Santos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire In-OVIVE 2021</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Réseau In-OVIVE - INRAE, Sep 2021, Paris (en distanciel), France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03409597v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Un modèle sémantique en vue d’améliorer la FAIRisation des données météorologiques (PFIA 2021)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amina Annane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mouna Kamel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Aussenac-Gilles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cassia Trojahn</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Comparot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées Francophones d'Ingénierie des Connaissances (IC 2021) @ Plate-Forme Intelligence Artificielle (PFIA 2021)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Collège SIC (Science de l’Ingénierie des Connaissances) de l’AFIA, Jun 2021, Bordeaux (en distanciel), France. pp.20-29</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">emse-03260061v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">CANDELA: A Cloud Platform for Copernicus Earth Observation Data Analytics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Rolland</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Castel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Haugommard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michelle Aubrun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wei Yao</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE International Geoscience &amp; Remote Sensing Symposium (IGARSS 2020)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, IEEE, Sep 2020, Waikoloa, Hawaii, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03001582v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Integrated Spatio-temporal Data for Earth Observation: A RDF dataset of Territorial Units with their Land Cover</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ba-Huy Tran</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Aussenac-Gilles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Comparot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cassia Trojahn dos Santos</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">6ème Atelier Gestion et Analyse de données Spatiales et Temporelles (GAST @ EGC 2020)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Groupe de Travail GAST, Jan 2020, Bruxelles, Belgium. pp.1-9</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02947790v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giving meaning to unsupervised EO change detection rasters : a semantic-driven approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jordane Dorne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Aussenac-Gilles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Comparot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cassia Trojahn</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Hugues</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">9th ACM SIGSPATIAL International Workshop on Analytics for Big Geospatial Data (BIGSPATIAL 2020)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, ACM SIGSPATIAL : Special Interest Group on Spatial Information, Nov 2020, Seattle Washington, United States. pp.1-10, </w:t></w:r><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/3423336.3429347⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03283107v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Classification de relations pour l'intelligence économique et concurrentielle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hadjer Khaldi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amine Abdaoui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Farah Benamara</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grégoire Sigel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Aussenac-Gilles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">27ème Conférence sur le Traitement Automatique des Langues Naturelles (TALN 2020)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, ATALA (Association pour le Traitement Automatique des Langues), Jun 2020, Nancy, France. pp.27-39</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02784753v3</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comparing Business Process Ontologies for Task Monitoring</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amina Annane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mouna Kamel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Aussenac-Gilles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on Agents and Artificial Intelligence (ICAART 2020)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2020, Valletta, Malta. pp.634-643, </w:t></w:r><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5220/0008978706340643⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02947731v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An Approach for Integrating Earth Observation, Change Detection and Contextual Data for Semantic Search</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ba-Huy Tran</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Aussenac-Gilles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Comparot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cassia Trojahn dos Santos</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Geoscience and Remote Sensing Symposium - IGARSS 2020</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2020, Virtual symposium, United States. pp.3115-3118, </w:t></w:r><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/IGARSS39084.2020.9324064⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03001584v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">BBO: BPMN 2.0 Based Ontology for Business Process Representation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amina Annane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Aussenac-Gilles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mouna Kamel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">20th European Conference on Knowledge Management (ECKM 2019)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2019, Lisbonne, Portugal. pp.49-59</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02365012v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Une Ontologie des Processus Métier (BBO) pour guider un Agent Virtuel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amina Annane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Aussenac-Gilles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mouna Kamel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">30èmes Journées Francophones d'Ingénierie des Connaissances (IC 2019)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, AFIA, Jul 2019, Toulouse, France. pp.183-198</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02284535v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Une approche sémantique pour représenter l'indice de végétation d'images Sentinel-2 et son évolution</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jordane Dorne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Aussenac-Gilles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Comparot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Hugues</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Guy Planès</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Spatial Analytics and GEOmatics (SAGEO 2018)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2018, Montpellier, France. pp.49-54</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02181917v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ontologie pour l'intégration de données d'observation de la Terre et contextuelles basée sur les relations topologiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Helbert Arenas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Aussenac-Gilles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Comparot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cassia Trojahn dos Santos</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">29es Journées Francophones d'Ingénierie des Connaissances, IC 2018</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, AFIA, Jul 2018, Nancy, France. pp.5-20</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01839542v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Relations topologiques pour l'intégration sémantique de données et images d'observation de la Terre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Helbert Arenas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Aussenac-Gilles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Comparot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cassia Trojahn dos Santos</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">36e Congres Informatique des Organisations et Systemes d'Information et de Decision (INFORSID 2018)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2018, Nantes, France. pp.63-78</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02305344v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Semantic relations at the Machine learning era: where are the (good old) patterns gone? (keynote talk)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Aussenac-Gilles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Workshop Information Retrieval in Terminology Using Lexical Knowledge Patterns (WS2 @ LSP2017)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, IITF (International Institute of Terminology Research, Jun 2017, Bergen, Norway</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03116292v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Extraction de relations : combiner les techniques pour s'adapter à la diversité du texte</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adel Ghamnia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mouna Kamel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cassia Trojahn dos Santos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Fabre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Aussenac-Gilles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">28èmes Journées francophones d'Ingénierie des Connaissances (IC 2017)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, AFIA : Association française pour l'intelligence artificielle, Jul 2017, Caen, France. pp.86-97</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01570070v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Exploring the Impact of Pragmatic Phenomena on Irony Detection in Tweets: A Multilingual Corpus Study</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jihen Karoui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Farah Benamara</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Veronique Moriceau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Viviana Patti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cristina Bosco</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">15th Conference of the European Chapter of the Association for Computational Linguistics (EACL 2017)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, ACL: Association for Computational Linguistics, Apr 2017, Valencia, Spain. pp.262 - 272</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01686475v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">New convergences between Natural language processing and knowledge engineering at the era of the Semantic Web (SEMANTICS 2017)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Aussenac-Gilles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conference on Semantic Systems (SEMANTICS 2017)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2017, Amsterdam, Netherlands</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03128325v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Apprentissage non supervisé pour l'extraction de relations d'hyperonymie à partir de textes scientifiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elena Manishina</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mouna Kamel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Aussenac-Gilles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cassia Trojahn dos Santos</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">85ème Congrès annuel de l'Association francophone pour le savoir : Analyser la science : les bibliothèques numériques comme objet de recherche (ACFAS 2017)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Association francophone pour le savoir : ACFAS; Université McGill, May 2017, Montréal, Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03116274v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">RelTex : utilisation du corpus ISTEX pour l'exploitation de méthodes d'extraction de connaissances à partir de textes (ISTEX Séminaire technique 2017)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Aussenac-Gilles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mouna Kamel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elena Manishina</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cassia Trojahn dos Santos</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ISTEX Séminaire technique 2017</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Direction de l’Information Scientifique et Technique du CNRS, Jun 2017, Nancy, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03131873v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Unsupervised relation extraction from scientific texts using self-organizing maps</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elena Manishina</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mouna Kamel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cassia Trojahn dos Santos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Aussenac-Gilles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">1er Atelier sur l' Extraction et la Modélisation de Connaissances à partir de textes scientifiques, associé à PFIA 2017 (EMC-Sci 2017)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2017, Caen, France. pp.25-32</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01913664v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Extracting hypernym relations from Wikipedia disambiguation pages: comparing symbolic and machine learning approaches</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mouna Kamel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cassia Trojahn dos Santos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adel Ghamnia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Aussenac-Gilles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Fabre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on Computational Semantics (IWCS 2017)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2017, Montpellier, France. pp.1-12</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02355277v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Distant Learning Approach for Extracting Hypernym Relations from Wikipedia Disambiguation Pages</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mouna Kamel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cassia Trojahn dos Santos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adel Ghamnia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Aussenac-Gilles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Fabre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">21st International Conference on Knowledge-Based and Intelligent Information &amp; Engineering Systems (KES 2017)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2017, Marseille, France. pp.1764-1773, </w:t></w:r><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.procs.2017.08.208⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01919073v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Visualisation d'événements enrichis par des images satellites et des données ouvertes : application aux données sismiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Helbert Arenas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Aussenac-Gilles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Comparot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cassia Trojahn dos Santos</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conference Spatial Analytics and GEOmatics (SAGEO 2016)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2016, Nice, France. pp.1-7</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01709128v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The OntoEnrich platform: using workflows for quality assurance and axiomatic enrichment of ontologies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manuel Quesada Martinez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jesualdo Tomas Fernandez Breis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robert Stevens</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Aussenac-Gilles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Karlsson</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Uk Ontology network meeting (UKON 2016)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2016, Newcastle, Royaume-Uni</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03155057v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Un modèle pour l'intégration sémantique de données géolocalisées liées à l'observation de la terre (Atelier SAGEO 2016)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Helbert Arenas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Aussenac-Gilles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Comparot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cassia Trojahn dos Santos</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conference Spatial Analysis and Geomatics (SAGEO 2016)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2016, Nice, France. pp.1-14</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01709127v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">RelTEX : usage du corpus ISTEX pour l'exploitation de méthodes d'extraction de connaissances à partir de textes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Aussenac-Gilles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mouna Kamel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cassia Trojahn</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elena Manishina</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ISTEX séminaire technique 2016</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2016, Nancy, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03176421v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Semantic Integration of Geospatial Data from Earth Observations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Helbert Arenas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Aussenac-Gilles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Comparot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cassia Trojahn dos Santos</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">20th International Conference on Knowledge Engineering and Knowledge Management (EKAW 2016)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2016, Bologne, Italy. pp.97-100, </w:t></w:r><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-319-58694-6_8⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01692720v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Trimming a consistent OWL knowledge base, relying on linguistic evidence</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Corman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Aussenac-Gilles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Vieu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">1st Workshop on Language and Ontologies @ 11th International Conference on Computational Semantics (IWCS 2015)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2015, London, United Kingdom. pp.36-42</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01343041v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">OntoEnrich: A Platform for the Lexical Analysis of Ontologies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manuel Quesada Martinez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jesualdo Tomás Fernández Breis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robert Stevens</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Aussenac-Gilles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">19th International Conference on Knowledge Engineering and Knowledge Management (EKAW 2014)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2014, Linköping, Sweden. pp.172-176</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01363345v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Détection automatique de l'ironie dans les tweets en français</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jihen Karoui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Farah Benamara</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Moriceau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Aussenac-Gilles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lamia Hadrich Belguith</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">22ème Conference sur le Traitement Automatique des Langues Naturelles (TALN 2015)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, GREYC (Groupe de recherche en informatique, image, automatique et instrumentation de Caen); CRISCO (Centre de Recherches Inter-langues sur la Signification en COntexte); ATALA, Jun 2015, Caen, France. pp.144-149</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01334721v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Distributional semantics for ontology verification</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Corman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Aussenac-Gilles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Vieu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">4th Joint Conference on Lexical and Computational Semantics (SEM 2015)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2015, Denver, Colorado, United States. pp.30-39, </w:t></w:r><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.18653/v1/S15-1004⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01343043v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Prioritized base Debugging in Description Logics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Corman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Aussenac-Gilles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Vieu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">1st Workshop on Belief Change and Non-Monotonic Reasoning in Ontologies and Databases (ONTOCHANGE 2015) part of JOWO @ IJCAI 2015</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2015, Buenos Aires, Argentina. pp.1-8</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01343042v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Towards a Contextual Pragmatic Model to Detect Irony in Tweets</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jihen Karoui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Farah Benamara</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Moriceau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Aussenac-Gilles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lamia Hadrich Belguith</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">53rd Annual Meeting of the Association for Computational Linguistics (ACL 2015)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, ACL: Association for Computational Linguistics, Jul 2015, Beijing, China. pp.644-650, </w:t></w:r><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3115/v1/P15-2106⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01334719v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ontological Analysis For Description Logics Knowledge Base Debugging</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Corman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Aussenac-Gilles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Vieu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">12th International Symposium on Logical Formalization on Commonsense Reasoning (Commonsense 2015)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2015, Stanford, CA, United States. pp.60-63</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01343045v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Semantic relations: new challenges in a world of linked data</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Aussenac-Gilles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revealing hidden knowledge - DanTermBank Workshop 2015</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, DanTermBank research group at the Department of International Business Communication, Jan 2015, Copenhague, Netherlands</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03209344v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ontology and natural language analysis: Collaboration opportunities between EOG and Melodi (2014)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Aussenac-Gilles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Workshop on Knowledge, Reasoning and Computation 2014</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2014, Madrid, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03256405v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">De la pénurie à la surabondance de connaissances : évolution de l'ingénierie des connaissances en France depuis 25 ans (IC 2014)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Aussenac-Gilles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">25ème Conférence francophone sur l'Ingénierie des Connaissances : Connaissances pervasives (IC 2014)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, IRSTEA; Université Blaise Pascal; IRIT; LIMOS, May 2014, Clermont-Ferrand, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03236146v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Communicating text structure to blind people with Text-To-Speech</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Sorin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Lemarié</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Aussenac-Gilles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mustapha Mojahid</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Oriola</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">14th International Conference on Computers Helping People with Special Needs (ICCHP 2014)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2014, Paris, France. pp.61-68, </w:t></w:r><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-319-08596-8_10⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01148844v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Détection automatique de la structure organisationnelle de documents à partir de marqueurs visuels et lexicaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Philippe Fauconnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Sorin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mouna Kamel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mustapha Mojahid</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Aussenac-Gilles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">21ème Conférence sur le Traitement Automatique des Langues Naturelles (TALN 2014)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, ATALA (Association pour le Traitement Automatique des Langues); LIF (Laboratoire d’Informatique Fondamentale); LPL (Laboratoire Parole et Langage), Jul 2014, Marseille, France. pp.340-351</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01144178v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le langage figuratif dans le web social : cas de l'ironie et du sarcasme</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jihen Karoui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Aussenac-Gilles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Farah Benamara</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lamia Belguith</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Workshop Fouille d’opinion dans le Web social (2014)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Xerox Research Center Europe, Grenoble; Université Lyon 2, Laboratoire ERIC, Apr 2014, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01686491v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enrichissement d'ontologies grâce à l'annotation sémantique de pages web</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Aussenac-Gilles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Davide Buscaldi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Comparot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mouna Kamel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées Francophones Extraction et Gestion de Connaissances (EGC 2013)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2013, Toulouse, France. pp.229-234</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04084516v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A semi-automatic approach for building ontologies from a collection of structured web documents</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mouna Kamel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Aussenac-Gilles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Davide Buscaldi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Comparot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">7th International Conference on Knowledge Capture (K-CAP 2013)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2013, Banff, Canada. pp.139-140, </w:t></w:r><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/2479832.2479856⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01264565v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Knowledge Basis and Query Tools for a Better Cumulativity in the Field of Archaeology: The Arkeotek Project</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valentine Roux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Aussenac-Gilles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">38th Annual Conference on Computer Applications and Quantitative Methods in Archaeology (CAA 2010)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2010, Granada, Spain. pp.267-272</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01548590v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Apprentissage supervisé pour l'identification de relations sémantiques au sein de structures énumératives parallèles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Philippe Fauconnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mouna Kamel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Rothenburger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Aussenac-Gilles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">20ème Conférence Traitement Automatique des Langues Naturelles (TALN 2013)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2013, Les Sables d'Olonne, France. pp.132-145</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04083853v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Improving the accessibility of digital documents for visually impaired users : Contributions of the Textual Architecture Model</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Sorin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mustapha Mojahid</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Aussenac-Gilles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Lemarié</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">7th International Conference on Universal Access in Human-Computer Interaction (UAHCI 2013)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2013, Las Vegas, NV, United States. pp.399-407, </w:t></w:r><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-642-39194-1_47⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01264527v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Construction d'ontologies à partir d'une collection de pages web structurées</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Aussenac-Gilles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mouna Kamel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Davide Buscaldi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Comparot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">24èmes Journées francophones d'Ingénierie des Connaissances (IC 2013)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2013, Lille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00854428v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Variation and Semantic Relation Interpretation: Linguistic and Processing Issues</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Aussenac-Gilles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Condamines</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">10th Terminology and Knowledge Engineering Conference (TKE 2012)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2012, Madrid, Spain. pp.106-122</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00924997v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">EvOnto : évolution de ressource termino- ontologique pour l'annotation sémantique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anis Tissaoui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Aussenac-Gilles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Laublet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Jane Hernandez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées Francophones sur les Ontologies (JFO 2011)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2011, Montréal, Canada. pp.1-13</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03011749v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">EvOnto une approche pour maintenir la cohérence entre une ressource termino-ontologique et des annotations sémantiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anis Tissaoui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Aussenac-Gilles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Jane Hernandez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Laublet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">9th International Conference on Terminology and Artificial Intelligence (TIA 2011)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2011, Paris, France. pp.23-30</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03011692v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">EVONTO - Joint Evolution of Ontologies and Semantic Annotations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anis Tissaoui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Aussenac-Gilles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Jane Hernandez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Laublet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on Knowledge Engineering and Ontology Development</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2011, Paris, France. pp.226-231, </w:t></w:r><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5220/0003658602260231⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03011657v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ontologies et Recherche d'Information : une application au diagnostic automobile</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Axel Reymonet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Thomas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Aussenac-Gilles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">21èmes Journées Francophones d'Ingénierie des Connaissances (IC 2010)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2010, Nîmes, France. pp.283 - 294</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00487737v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Correction d'ontologies construites à partir de la structure de documents</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mouna Kamel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Aussenac-Gilles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Laignelet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">21èmes Journées Francophones d'Ingénierie des Connaissances (IC 2010)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2010, Nîmes, France. pp.29 - 40</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00487735v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vers un outil de co-construction d'ontologies à partir de textes à l'aide d'un système multi-agent adaptatif</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zied Sellami</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Aussenac-Gilles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Pierre Gleizes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Rougemaille</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Mbarki</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées Francophones sur les Ontologies (JFO 2009)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2009, Poitiers, France. pp.3-10</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03798555v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Construction automatique d'ontologies à partir de spécifications de bases de données</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mouna Kamel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Aussenac-Gilles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">20èmes Journées Francophones d'Ingénierie des Connaissances : Connaissance et communautés en ligne (IC 2009)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2009, Hammamet, Tunisie. pp.85 - 96</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00377466v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Construction et enrichissement automatique d'ontologie à partir de ressources externes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Kergosien</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mouna Kamel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Sallaberry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Noelle Bessagnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Aussenac-Gilles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">3èmes Journées Francophones sur les Ontologies (JFO 2009)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2009, Poitiers, France. pp.1-10, </w:t></w:r><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.48550/arXiv.1002.0239⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00451980v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dynamic ontology co-construction based on adaptive multi-agent technology</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zied Sellami</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Pierre Gleizes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Aussenac-Gilles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Rougemaille</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on Knowledge Engineering and Ontology Development (KEOD 2009)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2009, Madeira, Portugal. pp.56-63</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03798553v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId286" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dynamic ontology co-construction based on adaptive multi-agent technology (EUMAS 2009)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zied Sellami</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Pierre Gleizes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Aussenac-Gilles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Rougemaille</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">7th European Workshop on Multi-Agent Systems (EUMAS 2009)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2009, Ayia Napa, Cyprus</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId286" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03798557v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Apport des outils de TAL à la construction d’ontologies : propositions au sein de la plateforme DaFOE</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId288" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Charlet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId289" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Szulman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Aussenac-Gilles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId290" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adeline Nazarenko</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Jane Hernandez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">20es Journées Francophones d’Ingénierie des Connaissances (IC 2009)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2009, Hammamet, Tunisie. pp.1-3</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04136644v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId291" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">GéOnto : Enrichissement d'une taxonomie de concepts topographiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId292" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Mustière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Abadie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Aussenac-Gilles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Noelle Bessagnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mouna Kamel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">5th Conference on Spatial Analysis and GEOmatics (SAGEO 2009)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2009, Paris, France. pp.1-17</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId291" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00432628v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">DAFOE: A Multimodel and Multimethod Platform for Building Domain Ontologies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId288" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Charlet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId289" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Szulman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId294" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guy Pierra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId295" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadia Nadah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId296" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Henry Valery Teguiak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2èmes Journées Francophones sur les Ontologies (JFO 2008)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2008, Lyon, France. pp.66-78</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00423532v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId297" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dynamic Ontology Co-Evolution from Texts: Principles and case Study</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kévin Ottens</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Aussenac-Gilles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Pierre Gleizes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Camps</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Workshop on Ermergent Semantics and Ontology Evolution (ESEO 2007) @ ISWC 2007</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2007, Busan, South Korea. pp.70-83</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId297" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03800717v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId298" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modélisation de Ressources Termino-Ontologiques en OWL</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Axel Reymonet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Thomas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Aussenac-Gilles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées Francophones d'Ingénierie des Connaissances (IC 2007)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2007, Grenoble, France. pp.169-180</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId298" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00365888v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId299" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tâche, domaine et application : influences sur le processus de modélisation de connaissances</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Axel Reymonet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Aussenac-Gilles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Thomas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">17èmes Journées francophones d'Ingénierie des Connaissances (IC 2006)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2006, Nantes, France. pp.71-80</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId299" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01026238v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId300" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">How to combine data abstraction and model refinement: a methodological contribution in MACAO</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Aussenac-Gilles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">8th European Knowledge Acquisition Workshop (EKAW 1994)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 1994, Hoegaarden, Belgium. pp.262-282, </w:t></w:r><w:hyperlink r:id="rId301" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/3-540-58487-0_14⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId302" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId300" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03990173v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId303" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Représentation sémantisée des textes : terminologies et dimensions pragmatiques (qui-quand-où)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Aussenac-Gilles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque international sur la fouille de textes - Semaine du document numérique (CIFT - SDN 2004)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2004, La Rochelle, France. pp.33-39</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId303" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">sic_00001257v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId304" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Systèmes multi-agents pour l'extraction d'ontologies à partir de textes:revue de questions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kévin Ottens</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Aussenac-Gilles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Pierre Gleizes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId305" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Glize</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée d'étude ATALA sur les Relations entre Systèmes Multi-Agents et le Traitement Automatique des Langues (AGENTAL 2004)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, ATALA : Association pour le Traitement Automatique de la Langue, Mar 2004, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId304" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03812468v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId306" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D'une méthode à un guide pratique de modélisation de connaissances à partir de textes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Aussenac-Gilles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId307" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brigitte Biébow</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId289" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Szulman</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cinquième rencontre "Terminologie et Intelligence Artificielle" (TIA 2003)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Groupe TIA, Jussieu, Mar 2003, Strasbourg, France. pp.41-53</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId306" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00089149v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId308" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analyse comparative de corpus : cas de l'ingénierie des connaissances</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Aussenac-Gilles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId309" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Bourigault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId310" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Régine Teulier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conférence Francophone d'Ingénierie des Connaissances (IC 2003)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2003, Laval, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId308" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00262841v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId311" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modélisation du domaine par une méthode fondée sur l'analyse de corpus (2000)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Aussenac-Gilles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId307" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brigitte Biébow</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId289" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Szulman</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">9ème Conférence Francophone d'Ingénierie des Connaissances (IC 2000)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2000, Toulouse, France. pp.93-104</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId311" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00510453v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId312" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Géditerm : un logiciel pour gérer des bases de connaissances terminologiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Aussenac-Gilles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Terminologie et Intelligence Artificielle (TIA 1999)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 1999, Nantes, France. pp.129--150</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId312" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03990149v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId313" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Extraction de relations sémantiques entre termes et enrichissement de modèles du domaine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId314" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Séguéla</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Aussenac-Gilles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">10èmes Journées francophones d'Ingénierie des Connaissances (IC 1999)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 1999, Palaiseau, France. pp.79--88</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId313" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03990150v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId315" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bases de connaissances Terminologiques: enjeux pour la consultation documentaire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Aussenac-Gilles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Condamines</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">1ères journées du Chapitre Français de l'ISKO (1997)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, ISKO: International Society for Knowledge Organization, Oct 1997, Lille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId315" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03990159v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId316" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A support to domain knowledge modelling : a case study</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId317" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chantal Reynaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Aussenac-Gilles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId318" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Tort</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">9th European Japanese Conference on Information Modeling and Knowledge Bases (EJCIMKB 1997)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 1997, Toulouse, France. pp.35--50</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId316" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03990156v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId319" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Associer un type de raisonnement à un domaine : une question de rôle ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Aussenac-Gilles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId317" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chantal Reynaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId320" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Tchounikine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId321" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francky Trichet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées Ingénierie des Connaissances et apprentissage automatique (JICAA 1997)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, INRIA Rennes; AFIA; Région Bretagne; Université Rennes 1, 1997, Roscoff, France. pp.345-361</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId319" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01437198v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId322" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Notion of Role in Conceptual Modeling</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId317" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chantal Reynaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Aussenac-Gilles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId320" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Tchounikine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId321" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francky Trichet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">10th European Workshop on Knowledge Acquisition, Modeling and Management (EKAW 1997)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 1997, San Feliu de Guixols, Spain. pp.221-236, </w:t></w:r><w:hyperlink r:id="rId323" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/BFb0026788⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId322" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01437210v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId324" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bases de connaissances Terminologiques: enjeux pour la consultation documentaire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Aussenac-Gilles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Condamines</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">1ères journées du Chapitre Français de l'ISKO : Organisation des connaissances en vue de leur intégration dans les systèmes de représentation et de recherche d’information (ISKO 1997)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, International Society for Knowledge Organization (ISKO), Oct 1997, Villeneuve d'Asq, France. pp.71-88</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId324" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03990152v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId325" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Un modèle de base de connaissances terminologiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId314" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Séguéla</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Aussenac-Gilles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2èmes Rencontres Terminologie et Intelligence Artificielle (TIA 1997)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Groupe de recherche TIA : Terminologie et intelligence artificielle, UT2 LeMirail, Toulouse, Apr 1997, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId325" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03990158v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId326" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Exploitation, pour la modélisation, des connaissances causales détectées par COATIS dans les textes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId327" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniela Garcia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Aussenac-Gilles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId328" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Courcelle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journés Françaises d'Acquisition des Connaissances (JAC 1996)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 1996, Montpellier, France. pp.123--136</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId326" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03990166v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId329" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Task Models for Technical Documentation Accessing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId330" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Gros</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId331" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Houssem Assadi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Aussenac-Gilles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId328" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Courcelle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">9th European Knowledge Acquisition Workshop (EKAW 1996)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 1996, Nottingham, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId329" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03990167v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId332" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">How can Knowledge Acquisition benefit from Terminology ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Aussenac-Gilles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId309" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Bourigault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Condamines</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId330" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Gros</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">9th Knowledge Acquisition Workshop (KAW 1995)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 1995, Calgary, Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId332" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03990171v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId333" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A validation method of the validity of artificial intelligence as a work aid</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId334" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Chabaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Aussenac-Gilles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Soubie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">11th Congress of the International Ergonomics Association (IEA 1991)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, International Ergonomics Association, Jul 1991, Paris, France. pp.619-621</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId333" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03990178v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId335" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evolution d'une représentation des connaissances pour l'acquisition</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Aussenac-Gilles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Frontin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Soubie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Knowledge Modelling and Expertise Transfert (KMET 1991)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 1991, Sophia Antipolis, France. pp.135-138</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId335" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03990179v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId336" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Conception interdisciplinaire d'un système d'aide au diagnostic : le projet SAMIE</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId334" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Chabaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Aussenac-Gilles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">25ème Congrès de la Société d'Ergonomie de Langue Française (SELF 1990)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Société d'Ergonomie de Langue Française, Jan 1990, Montréal, Canada. pp.106-109</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId336" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03990181v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Poster de conférence (6)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId337" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">FAIRifield aerodynamic data cross-fertilization</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId338" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Baptiste Tô</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId339" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marianna Braza</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId340" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Loup Farges</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Louge</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Courcelle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">18th Plenary Meeting Research Data Alliance (RDA 2021)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2021, Online, United Kingdom. , 2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId337" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03433745v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId341" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An ontology-based approach for FAIR meteorological datasets</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amina Annane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Aussenac-Gilles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Comparot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mouna Kamel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cassia Trojahn</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">18th Plenary Meeting Research Data Alliance (RDA 2021)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2021, Online, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId341" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03761722v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId342" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Toward a generic and integrated FAIR data management platform</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Aussenac-Gilles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michelle Sibilla</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Baehr</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId339" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marianna Braza</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Dayre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">18th Plenary Meeting Research Data Alliance (RDA 2021)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2021, On line, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId342" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03761701v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId343" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">LandCover2RDF: an API for computing the land cover of a geographical area and generating the RDF graph</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jordane Dorne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Aussenac-Gilles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Comparot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Hugues</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cassia Trojahn dos Santos</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Andreas Harth; Valentina Presutti; Raphaël Troncy; Maribel Acosta; Axel Polleres; Javier D. Fernández; Olaf Hartig; Katja Hose; Michael Cochez. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Extended Semantic Web Conference (ESWC 2020)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2020, Heraklion, Greece. </w:t></w:r><w:hyperlink r:id="rId344" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Springer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, The Semantic Web: ESWC 2020 Satellite Events: ESWC 2020 Satellite Events, Heraklion, Crete, Greece, May 31 – June 4, 2020, Revised Selected Papers ; ISBN: 978-3-030-62326-5, 12124, pp.73-78, 2020, Lecture Notes in Computer Science book series (LNCS). </w:t></w:r><w:hyperlink r:id="rId345" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-030-62327-2_13⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId343" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02938617v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId346" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">DAFOE: A Platform for Building Ontologies from Texts</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId289" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Szulman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Aussenac-Gilles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId290" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adeline Nazarenko</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId347" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Henri V. Teguiak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId348" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Sardet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Johanna Völker; Oscar Corcho. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">17th International Conference on Knowledge Engineering and Knowledge Management (EKAW 2010)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2010, Lisbon, Portugal. </w:t></w:r><w:hyperlink r:id="rId349" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">CEUR-WS.org</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, Proceedings of the EKAW2010 : Poster and Demo Track, 2010</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId346" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00718092v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId350" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">DAFOE: an Ontology Building Platform From Text or Thesauri</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId289" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Szulman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId288" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Charlet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Aussenac-Gilles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId290" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adeline Nazarenko</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId348" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Sardet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on Knowledge Engineering and Ontology Development (KEOD 2009)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2009, Madeira, Portugal. , pp.1-4, 2009</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId350" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00525527v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ouvrages (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId351" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Conférence Nationale d’Intelligence Artificielle Année 2024</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId352" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Adam</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId353" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Guyet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId354" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Le Blanc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId355" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Longin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId356" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadia Abchiche-Mimouni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Association Française pour l'Intelligence Artificielle, 2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId351" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04748891v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId357" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Acquisition et ingénierie des connaissances : tendances actuelles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Aussenac-Gilles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Laublet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId317" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chantal Reynaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Aussenac-Gilles, Nathalie; Laublet, Philippe; Reynaud, Chantal. </w:t></w:r><w:hyperlink r:id="rId358" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Éditions Cépaduès, Toulouse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 1996, 978-2854284171</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId357" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03990161v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (16)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId359" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Towards the FAIRification of Meteorological Data: a Meteorological Semantic Model</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amina Annane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mouna Kamel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cassia Trojahn</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Aussenac-Gilles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Comparot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Emmanouel Garoufallou; María-Antonia Ovalle-Perandones; Andreas Vlachidis. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Metadata and Semantic Research 15th International Conference, MTSR 2021, Virtual Event, November 29 – December 3, 2021, Revised Selected Papers ; ISBN: 978-3-030-98875-3</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1537, </w:t></w:r><w:hyperlink r:id="rId360" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Springer International Publishing</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.81-93, 2022, Communications in Computer and Information Science book series (CCIS), </w:t></w:r><w:hyperlink r:id="rId361" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-030-98876-0_7⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId359" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03683695v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId362" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Governança dos oceanos: reconhecendo as instituições nomeadas em Direito internacional ambiental</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId363" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Mazzega</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId364" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Lajaunie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId365" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisa Piccinini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId366" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Rohrbacher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId367" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Muller</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Karine Costa de Oliveira; Marie-Pierre Lanfranchi; Ana Flávia Barros-Platiau; George Rodrigo Bandeira Galindo. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">A função do direito na gestão sustentável dos recursos minerais marinhos</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId368" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Editora Processo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.75-106, 2021, 978-6589351498</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId362" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03099568v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId369" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ocean Governance: on the recognition of Institutions named in International Environmental Law</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId363" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Mazzega</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId364" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Lajaunie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId365" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisa Piccinini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId366" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Rohrbacher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId367" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Muller</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Marine Environment and Law - Volume II / Meio Ambiente Marinho e Direito - Volume II</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2, Juruá Editora, 2020, The Sustainable Management of Research, Exploration and Exploitation of Marine Resources in the Coastal Zone, on the Continental Shelf and on the Seabed / A Gestão Sustentável da Investigação, da Exploração e da Explotação dos Recursos Marinhos na Zona Costeira, na Plataforma Continental e nos Fundos Marinhos, 978-85-362-7580-2</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId369" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03222689v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId370" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Knowledge Engineering</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Aussenac-Gilles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId288" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Charlet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId317" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chantal Reynaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pierre Marquis; Odile Papini; Henri Prade. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">A Guided Tour of Artificial Intelligence Research, vol. I</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1: Knowledge Representation, Reasoning and Learning, </w:t></w:r><w:hyperlink r:id="rId371" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Springer International Publishing</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.733-768, 2020, 978-3-030-06163-0. </w:t></w:r><w:hyperlink r:id="rId372" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-030-06164-7_23⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId370" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02857757v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId373" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ingénierie des connaissances</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Aussenac-Gilles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId288" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Charlet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId374" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chantal Reynaud-Delaître</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pierre Marquis; Odile Papini; Henri Prade. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Représentation des connaissances et formalisation des raisonnements</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1 (Chapitre 20), </w:t></w:r><w:hyperlink r:id="rId375" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cépaduès Editions</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.500-537, 2014, Panorama de l'intelligence artificielle, 978-2364930414</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId373" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03104862v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId376" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Donner du sens à des documents semi-structurés : de la construction d'ontologies à l'annotation sémantique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Aussenac-Gilles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Lisette Calderan; Pascale Laurent; Hélène Lowinger; Jacques Millet. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le document numérique à l'heure du web de données - Séminaire Inria, Carnac, 1er - 5 octobre 2012</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, ADBS, pp.105-140, 2012, Sciences et techniques de l'information, 978-2-84365-142-7</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId376" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00843817v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId377" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les enjeux de l'Ingénierie des connaissances</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Aussenac-Gilles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId288" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Charlet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId317" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chantal Reynaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Florence Sèdes; Jean-Marc Ogier; Pierre Marquis. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Information, Interaction, Intelligence - Le point sur le i(3)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Cépaduès, Toulouse, 2012, 978-23649300094</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId377" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00787425v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId378" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Variation syntaxique et contextuelle dans la mise au point de patrons de relations sémantiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Aussenac-Gilles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Condamines</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Jean-Luc Minel. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Filtrage sémantique : de l'annotation à la navigation textuelle</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Capitre 4, </w:t></w:r><w:hyperlink r:id="rId379" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hermes/Lavoisier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.115-149, 2009, Traité IC2, série Informatique et Systèmes d'Information, 978-2746219960</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId378" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00924864v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId380" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The TERMINAE Method and Platform for Ontology Engineering from Texts</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Aussenac-Gilles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId381" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Despres</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId289" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Szulman</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Paul Buitelaar; Philipp Cimiano. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ontology Learning and Population: Bridging the Gap between Text and Knowledge</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 167 (Part V. Methodology), </w:t></w:r><w:hyperlink r:id="rId382" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">IOS Press</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.199-223, 2008, Frontiers in Artificial Intelligence and Applications, 978-1-58603-818-2</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId380" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00174388v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId383" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corpus et terminologie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Aussenac-Gilles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Condamines</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Roger T. Pédauque. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La redocumentarisation du monde</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId384" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cépaduès, Toulouse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.131-147, 2007, 978-2854287288</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId383" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01321035v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId385" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modélisation du domaine par une méthode fondée sur l'analyse de corpus (2005)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId307" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brigitte Biébow</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId289" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Szulman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Aussenac-Gilles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Régine Teulier; Jean Charlet; Pierre Tchounikine. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ingénierie des connaissances</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId386" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'Hamattan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.49-71, 2005, 978-2747582407</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId385" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00089085v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId387" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Prise en compte de l'application dans la constitution de produits terminologiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Aussenac-Gilles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Condamines</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId289" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Szulman</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Jacques Le Maître. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Information Interaction Intelligence : Actes des deuxièmes Assises nationales du GDR i3 Information Interaction Intelligence</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Cépaduès, Toulouse, pp.289-302, 2002, 978-2854286021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId387" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01154667v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId388" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A support to domain knowledge modelling: a case study</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId317" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chantal Reynaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Aussenac-Gilles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId318" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Tort</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Kangassalo, Hannu; Charrel, Pierre-Jean; Kawaguchi, Eiji; Jaakkola, Hannu. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Information Modelling and Knowledge Bases IX</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 45, </w:t></w:r><w:hyperlink r:id="rId389" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">IOS Press</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.35--50, 1998, Frontiers in AI and Applications, 978-90-5199-396-7</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId388" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03990155v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId390" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'acquisition des connaissances : une composante à part entière de l'informatique du futur</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Aussenac-Gilles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Laublet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId317" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chantal Reynaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Aussenac-Gilles, Nathalie; Laublet, Philippe; Reynaud, Chantal. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Acquisition et ingénierie des connaissances : tendances actuelles</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId358" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Éditions Cépaduès, Toulouse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.3--25, 1996, ‎978-2854284171</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId390" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03990162v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId391" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le Schéma du modèle conceptuel : une étape dans la modélisation des connaissances</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nada Matta</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Aussenac-Gilles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Aussenac-Gilles, N. and Laublet, P. and Reynaud, C. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Acquisition et ingénierie des connaissances : tendances actuelles</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId358" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Éditions Cépaduès, Toulouse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.29--48, 1996, 978-2854284171</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId391" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03990164v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId392" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modélisation de la résolution de problèmes : comparaison expérimentale de KADS et MACAO</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId393" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Lépine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Aussenac-Gilles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Aussenac-Gilles, Nathalie; Laublet, Philippe; Reynaud, Chantal. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Acquisition et ingénierie des connaissances : tendances actuelles</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId358" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Éditions Cépaduès, Toulouse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.131--150, 1996, 978-2854284171</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId392" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03990165v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Autre publication scientifique (7)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId394" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sémantisation du Modèle e-CISE pour l'Interoperabilité de Données Maritimes Géolocalisées</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Aussenac-Gilles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Comparot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Dupuy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ronan Tournier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ba-Huy Tran</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2022, pp.4-16</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId394" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03870565v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId395" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Traitement du langage naturel à l'IRIT - Article du Petit Illustré - 80 ans du CNRS Occitanie Ouest, Regards croisés de chercheur·e·s - N°35</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Aussenac-Gilles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId367" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Muller</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Petit Illustré – 80 ans du CNRS Occitanie Ouest, Regards croisés de chercheur·e·s</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId395" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02976655v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId396" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Recent work in MELODI about hierarchical relation extraction from text, EOG-MELODI meeting in Madrid, seminary of the Madrid and Toulouse joint European lab (LEA)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Aussenac-Gilles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId396" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03116311v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId397" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Big data et santé : enjeux techniques - Table ronde au sein de la 4e rencontre &amp;quot;Objectif ESOF 2018&amp;quot; - 4 mars 2017, Toulouse.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Aussenac-Gilles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId397" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03116313v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId398" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Journal IRIT : Noir Sur Blanc, numéro thématique &amp;quot;La science des Données</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Aussenac-Gilles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId399" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohand Boughanem</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId400" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Joly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michelle Sibilla</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId398" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03165011v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId401" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cahier des charges scientifique et technique de la plateforme DaFOE Spécifications - Projet DaFOE4App (Differential and Formal Ontology Editor For Applications)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId289" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Szulman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Aussenac-Gilles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId290" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adeline Nazarenko</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId288" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Charlet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2009, pp.1-53</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId401" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00713708v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId402" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cahier des charges scientifique et technique de la plateforme DaFOE : Chapitre Modèle de données - Projet DaFOE4App (Differential and Formal Ontology Editor For Applications)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId289" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Szulman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Aussenac-Gilles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId290" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adeline Nazarenko</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId288" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Charlet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2009</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId402" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00713700v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pré-publication, Document de travail (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId403" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Combining LLMs-based Conversational Agents and Ontologies for Open Data Research</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Dupuy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Aussenac-Gilles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Baehr</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cassia Trojahn</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2026</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (preprint/prepublication)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId403" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05296423v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rapport (15)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId404" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Section 06 Sciences de l’information : fondements de l’informatique, calculs, algorithmes, représentations, exploitations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId405" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hubert Comon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId406" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Perdrix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId407" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Aboulker</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId408" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pablo Arrighi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId409" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Blazy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">CNRS. 2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId404" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04884956v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId410" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">SYNOP Data Evaluation Using FAIR Maturity Model</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amina Annane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mouna Kamel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cassia Trojahn</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Aussenac-Gilles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Comparot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Research Report] IRIT/RR--2021--03--FR, IRIT - Institut de Recherche en Informatique de Toulouse. 2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId410" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03197115v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId411" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">SEMPEDIA : Sémantisation à partir des documents semi-structurés - Enrichissement de DBPédia</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Aussenac-Gilles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Fabre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adel Ghamnia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mouna Kamel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cassia Trojahn dos Santos</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Contrat] Université de Toulouse-le-Mirail. 2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport contrat/projet)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId411" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02960440v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId412" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D2.5 Semantic Search V1</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Aussenac-Gilles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Comparot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ba-Huy Tran</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cassia Trojahn dos Santos</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Contract] IRIT. 2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport contrat/projet)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId412" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02976646v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId413" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">CANDELA - D2.6 Semantic search v2</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Aussenac-Gilles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Comparot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ba-Huy Tran</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cassia Trojahn dos Santos</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Contract] IRIT. 2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport contrat/projet)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId413" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02976647v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId414" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">CRE-Orange : Lot1 - Etat de l'art sur les techniques d'extraction de relations n-aires autour de frame - A survey of extraction techniques for n-ary relations and their links with frames</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Aussenac-Gilles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Farah Benamara</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Contract] IRIT. 2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport contrat/projet)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId414" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03012555v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId415" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">SparkinData - Livrable 4.5.1 Inventaire des ressources et des approches d'alignement - Inventory of resources ans approaches for ontology matching</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cassia Trojahn dos Santos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Helbert Arenas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Comparot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Aussenac-Gilles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Contract] IRIT. 2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId415" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03116312v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId416" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">SparkinData - Document présentant le livrable 4.2.2 : V1 de l'ontologie des métadonnées des images satellite</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Helbert Arenas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Comparot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Aussenac-Gilles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cassia Trojahn dos Santos</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Contrat] IRIT : Institut de Recherche Informatique de Toulouse. 2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport contrat/projet)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId416" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03172265v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId417" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">OntoTextes (Ontologies et Textes) - Bilan du projet de recherche financé au titre du BQR 2007/AO1</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Aussenac-Gilles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Pierre Gleizes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId418" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ollivier Haemmerlé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId419" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Josiane Mothe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Research Report] IRIT. 2007</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId417" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03811071v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId420" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rapport d'activités : Corpus et terminologie, AS-34 ASSTICOT - RTP DOC STIC CNRS</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Condamines</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Aussenac-Gilles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] CNRS - AS-34 ASSTICOT - RTP-DOC STIC (Sciences et technologies de l'information et de la communication). 2003, pp.1-70</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId420" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">sic_00001169v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId421" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Système de Maintenance Aéronautique Coopératif ; projet SCAMA (phase préliminaire)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Aussenac-Gilles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId422" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guy Camilleri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId423" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jawad Chlyah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId424" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Dugdale</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId425" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Orélie Mayonove</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Contract] IRIT : Institut de Recherche en Informatique de Toulouse. 1999</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport contrat/projet)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId421" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03990151v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId426" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rapport Final - Terminologie, Modélisation des Connaissances et Systèmes Hypertextuels de Consultation de Documentation Technique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Aussenac-Gilles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Condamines</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Intern report] IRIT : Institut de Recherche en Informatique de Toulouse. 1998</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId426" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03990154v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId427" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rapport d'avancement - Mise au point d'un Système de Consultation de Documentation Technique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Aussenac-Gilles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Research Report] IRIT : Institut de Recherche en Informatique de Toulouse. 1997</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId427" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03990160v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId428" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rapport d'avancement Terminologie, Modélisation des Connaissances et Systèmes Hypertextuels de Consultation de Documentation Technique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Aussenac-Gilles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Condamines</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Research Report] IRIT : Institut de Recherche en Informatique de Toulouse. 1996</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId428" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03990168v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId429" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mona au pays des rôles : opérationalisation de modèles conceptuels MONA en ZOLA</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId430" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Beaubeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Aussenac-Gilles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId320" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Tchounikine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Research Report] Rapport Interne 96-23-R IRIT, IRIT : Institut de Recherche en Informatique de Toulouse. 1996</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId429" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03990169v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">HDR (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId431" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Méthodes ascendantes pour l'ingénierie des connaissances</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Aussenac-Gilles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Informatique. Université Paul Sabatier - Toulouse III, 2005</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">HDR</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId431" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-00089165v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings/Recueil des communications (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId432" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Actes de la 27e Conférence Nationale en Intelligence Artificielle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Aussenac-Gilles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Plate-Forme Intelligence Artificielle</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Association Française pour l'Intelligence Artificielle, 2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Proceedings/Recueil des communications</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId432" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04627586v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId433" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Formal Ontology in Information Systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Aussenac-Gilles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId434" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antony P. Galton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId435" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Torsten Hahmann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId436" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria M. Hedblom</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">13th International Conference on Formal Ontology and Information Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 377, IOS PRESS, 2023, Frontiers in Artificial Intelligence and Applications, 978-1-64368-468-0 (print) | 978-1-64368-469-7 (online)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Proceedings/Recueil des communications</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId433" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04283671v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">N°spécial de revue/special issue (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId437" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'acquisition des connaissances pour les systêmes à base de connaissance</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Aussenac-Gilles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Paul Krivine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Sallantin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue des Sciences et Technologies de l'Information - Série RIA : Revue d'Intelligence Artificielle</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 6 (1-2), pp.87-127, 1992, Série RIA : Revue d'Intelligence Artificielle</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">N°spécial de revue/special issue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId437" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03990176v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article de blog scientifique (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId438" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’ontologie Historical Hierarchical Territory (HHT)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Aussenac-Gilles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Jane Hernandez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucas Bourel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">William Charles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article de blog scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId438" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03766349v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId439"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
@@ -21543,51 +107,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="C4A5940B"/>
+    <w:nsid w:val="1A81E172"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -21774,51 +338,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/nathalie-aussenac-gilles" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-3653-3223" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/034874984" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://viaf.org/viaf/64686499" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05486368v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent-Nam Dang" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Aussenac-Gilles" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Imen Megdiche" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Ravat" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.datak.2025.102552" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04420766v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amina Annane" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mouna Kamel" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cassia Trojahn" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Comparot" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1504/IJMSO.2023.135332" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ut3-toulouseinp.hal.science/hal-03588537v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ba-Huy Tran" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ijgi11020149" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04726302v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Zarat&#233;" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ut3-toulouseinp.hal.science/hal-03762656v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Vieu" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02921997v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cassia Trojahn dos Santos" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ijgi9090503" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02398679v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Helbert Arenas" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/rig.2018.00055" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02924569v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Bricon-Souf" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lynda Tamine" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/tsi37-0006" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03520673v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mar&#237;a del Pilar Salas-Z&#225;rate" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Estanislao L&#243;pez-L&#243;pez" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rafael Valencia-Garcia" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#193;ngela Almela" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/0165551514547842" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01124416v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Gandon" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijhcs.2012.10.009" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01137318v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zied Sellami" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Camps" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s13740-013-0025-1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01119497v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Astrid Duque-Ramos" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jesualdo Tom&#225;s Fern&#225;ndez-Breis" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Miguela Iniesta" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Dumontier" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mikel Ega&#241;a Arangurend" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.eswa.2012.11.004" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03011311v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anis Tissaoui" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Laublet" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Jane Hernandez" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/tsi.32.817-840" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/472911D1B8E8F30C2369618B135D216BC12FA3C3/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03271209v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Pierre Gleizes" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/tsi.31.97-124" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/91F239D68F17166ACA20744DD8165D408A32FB96/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00595964v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Musti&#232;re S&#233;bastien" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Abadie" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Noelle Bessagnet" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/RIG.21.155-179" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03798550v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K&#233;vin Ottens" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/logcom/exn050" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01983719v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Paule Jacques" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1075/term.14.1.04aus" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01983738v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archivesic.ccsd.cnrs.fr/sic_00001016v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Condamines" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03990148v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03990172v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nada Matta" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1006/ijhc.1994.1010" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-PBLWZZQT-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03990174v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Frontin" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Soubie" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-H&#233;l&#232;ne Rivi&#232;re" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03990175v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Paul Krivine" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Sallantin" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05448470v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Dupuy" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Baehr" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04940352v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Ettaleb" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Moriceau" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04940817v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05296368v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-81974-2_2" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05448240v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05300087v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04940482v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.48550/ARXIV.2407.21783" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05103359v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;my Bouch&#233;-Pillon" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick Chevalier" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04801045v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=William Charles" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-77847-6_5" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04654128v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04828125v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeremy Bouche-Pillon" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Zarate" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3233/faia241231" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04654392v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-59465-6_2" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04654770v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04654699v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04653598v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rajesh Piryani" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Lopez" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Pradel" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3233/SSW240017" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04283673v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04283672v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-33455-9_25" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04151915v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04153044v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04107731v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-33080-3_28" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03872638v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bao-Long Nguyen" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-39141-5_14" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04153047v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Yves Gicquel" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04240343v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-42941-5_7" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03872685v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-17105-5_13" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ut3-toulouseinp.hal.science/hal-03762626v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03760512v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nabil El Malki" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ronan Tournier" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03683727v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucas Bourel" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victor Gay" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Poublanc" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ut3-toulouseinp.hal.science/hal-03760353v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5281/zenodo.7014341" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03730345v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hadjer Khaldi" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Farah Benamara" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ut3-toulouseinp.hal.science/hal-03762764v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;goire Siegel" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03760559v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03898977v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Louge" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Courcelle" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michelle Sibilla" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Marteau" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03760543v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03730414v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03327705v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jordane Dorne" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Hugues" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03329307v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amine Abdaoui" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eunbee Kang" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-80599-9_10" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03327692v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05291621v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Dayre" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Lerigoleur" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03409597v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-03260061v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03001582v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Rolland" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Castel" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Haugommard" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michelle Aubrun" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wei Yao" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02947790v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03283107v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3423336.3429347" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02784753v3" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;goire Sigel" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02947731v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5220/0008978706340643" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03001584v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IGARSS39084.2020.9324064" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02365012v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02284535v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02181917v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Guy Plan&#232;s" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01839542v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02305344v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01570070v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adel Ghamnia" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Fabre" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01686475v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jihen Karoui" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Veronique Moriceau" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Viviana Patti" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cristina Bosco" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03116292v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03128325v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03116274v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elena Manishina" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03131873v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01913664v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02355277v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01919073v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.procs.2017.08.208" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03155057v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuel Quesada Martinez" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jesualdo Tomas Fernandez Breis" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Stevens" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Karlsson" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01709128v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01709127v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01692720v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-58694-6_8" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03176421v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01343043v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Corman" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.18653/v1/S15-1004" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01363345v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jesualdo Tom&#225;s Fern&#225;ndez Breis" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01334721v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lamia Hadrich Belguith" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01343041v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01343042v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01343045v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01334719v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3115/v1/P15-2106" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03209344v2" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03256405v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03236146v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01148844v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Sorin" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Lemari&#233;" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mustapha Mojahid" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Oriola" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-08596-8_10" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01144178v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe Fauconnier" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01686491v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lamia Belguith" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04084516v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Davide Buscaldi" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01264565v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/2479832.2479856" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01548590v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentine Roux" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04083853v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Rothenburger" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01264527v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-39194-1_47" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00854428v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00924997v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03011692v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03011657v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5220/0003658602260231" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03011749v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00487737v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Axel Reymonet" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Thomas" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00487735v1" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Laignelet" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03798555v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Rougemaille" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Mbarki" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00377466v1" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00451980v1" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Kergosien" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Sallaberry" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.48550/arXiv.1002.0239" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03798553v1" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03798557v1" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04136644v1" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Charlet" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Szulman" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adeline Nazarenko" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00432628v1" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Musti&#232;re" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00423532v1" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guy Pierra" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadia Nadah" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henry Valery Teguiak" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03800717v1" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00365888v1" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01026238v1" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03990173v1" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/3-540-58487-0_14" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HCB-WNTDWMGB-L/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archivesic.ccsd.cnrs.fr/sic_00001257v1" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03812468v1" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Glize" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00089149v1" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brigitte Bi&#233;bow" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00262841v1" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Bourigault" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;gine Teulier" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00510453v1" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03990149v1" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03990150v1" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick S&#233;gu&#233;la" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03990159v1" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03990156v1" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chantal Reynaud" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Tort" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01437198v1" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Tchounikine" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francky Trichet" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01437210v1" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/BFb0026788" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03990152v1" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03990158v1" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03990166v1" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniela Garcia" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Courcelle" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03990167v1" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Gros" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Houssem Assadi" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03990171v1" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03990178v1" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne Chabaud" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03990179v1" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03990181v1" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03433745v1" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Baptiste T&#244;" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marianna Braza" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Loup Farges" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03761722v1" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03761701v1" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02938617v1" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://2020.eswc-conferences.org/" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-62327-2_13" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00718092v1" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henri V. Teguiak" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Sardet" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://ceur-ws.org/Vol-674/Paper95.pdf" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00525527v1" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ut3-toulouseinp.hal.science/hal-04748891v1" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Adam" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Guyet" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Le Blanc" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Longin" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadia Abchiche-Mimouni" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03990161v1" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.cepadues.com/livres/sciences/donnees-informatique-ia-ihm/335-acquisition-et-ingenierie-des-connaissances-2854284178.html" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03683695v1" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://link.springer.com/chapter/10.1007/978-3-030-98876-0_7" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-98876-0_7" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03099568v1" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Mazzega" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Lajaunie" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisa Piccinini" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Rohrbacher" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Muller" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.editoraprocesso.com.br/obras/a-funcao-do-direito-na-gestao-sustentavel-dos-rescursos-minerais-marinhos/130" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03222689v1" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02857757v1" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://link.springer.com/chapter/10.1007/978-3-030-06164-7_23" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-06164-7_23" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03104862v1" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chantal Reynaud-Dela&#238;tre" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.cepadues.com/livres/representation-des-connaissances-formalisation-des-raisonnements-volume-1serie-panorama-intelligence-artificielle-9782364930414.html" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00787425v1" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00843817v1" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00924864v1" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.lavoisier.fr/livre/informatique/filtrage-semantique-de-l-annotation-a-la-navigation-textuelle/minel/descriptif-9782746219960" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00174388v1" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Despres" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ebooks.iospress.nl/volumearticle/4030" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01321035v1" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.cepadues.com/livres/sciences/donnees-informatique-ia-ihm/354-la-redocumentarisation-du-monde-9782854287288.html" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00089085v1" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.editions-harmattan.fr/livre-ingenierie_des_connaissances-9782747582407-19424.html" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01154667v1" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03990155v1" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.iospress.com/catalog/books/information-modelling-and-knowledge-bases-ix" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03990164v1" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03990162v1" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03990165v1" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal L&#233;pine" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03870565v1" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02976655v1" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03116311v1" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03116313v1" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03165011v1" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohand Boughanem" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Joly" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00713708v1" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00713700v1" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05296423v1" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04884956v1" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hubert Comon" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Perdrix" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Aboulker" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pablo Arrighi" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Blazy" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03197115v1" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02960440v1" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02976646v1" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02976647v1" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03012555v1" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03116312v1" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03172265v1" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03811071v1" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ollivier Haemmerl&#233;" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Josiane Mothe" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archivesic.ccsd.cnrs.fr/sic_00001169v1" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03990151v1" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guy Camilleri" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jawad Chlyah" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Dugdale" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Or&#233;lie Mayonove" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03990154v1" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03990160v1" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03990168v1" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03990169v1" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Beaubeau" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00089165v1" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04627586v1" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04283671v1" TargetMode="External"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antony P. Galton" TargetMode="External"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Torsten Hahmann" TargetMode="External"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria M. Hedblom" TargetMode="External"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03990176v1" TargetMode="External"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03766349v1" TargetMode="External"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/nathalie-aussenac-gilles" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-3653-3223" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/034874984" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://viaf.org/viaf/64686499" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://scholar.google.com/citations?user=https://scholar.google.fr/citations?user=qU7HrJAAAAAJ&amp;hl=fr" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05486368v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent-Nam Dang" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Aussenac-Gilles" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Imen Megdiche" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Ravat" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.datak.2025.102552" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04420766v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amina Annane" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mouna Kamel" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cassia Trojahn" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Comparot" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1504/IJMSO.2023.135332" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ut3-toulouseinp.hal.science/hal-03588537v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ba-Huy Tran" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ijgi11020149" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04726302v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Zarat&#233;" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ut3-toulouseinp.hal.science/hal-03762656v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Vieu" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02921997v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cassia Trojahn dos Santos" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ijgi9090503" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02924569v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Bricon-Souf" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lynda Tamine" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/tsi37-0006" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02398679v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Helbert Arenas" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/rig.2018.00055" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03520673v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mar&#237;a del Pilar Salas-Z&#225;rate" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Estanislao L&#243;pez-L&#243;pez" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rafael Valencia-Garcia" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#193;ngela Almela" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/0165551514547842" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01124416v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Gandon" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijhcs.2012.10.009" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01137318v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zied Sellami" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Camps" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s13740-013-0025-1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01119497v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Astrid Duque-Ramos" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jesualdo Tom&#225;s Fern&#225;ndez-Breis" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Miguela Iniesta" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Dumontier" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mikel Ega&#241;a Arangurend" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.eswa.2012.11.004" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03011311v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anis Tissaoui" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Laublet" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Jane Hernandez" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/tsi.32.817-840" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/472911D1B8E8F30C2369618B135D216BC12FA3C3/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03271209v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Pierre Gleizes" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/tsi.31.97-124" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/91F239D68F17166ACA20744DD8165D408A32FB96/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00595964v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Musti&#232;re S&#233;bastien" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Abadie" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Noelle Bessagnet" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/RIG.21.155-179" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03798550v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K&#233;vin Ottens" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/logcom/exn050" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01983719v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Paule Jacques" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1075/term.14.1.04aus" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01983738v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archivesic.ccsd.cnrs.fr/sic_00001016v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Condamines" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03990148v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03990172v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nada Matta" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1006/ijhc.1994.1010" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-PBLWZZQT-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03990174v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Frontin" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Soubie" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-H&#233;l&#232;ne Rivi&#232;re" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03990175v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Paul Krivine" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Sallantin" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04940817v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Ettaleb" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Moriceau" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04940352v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05448470v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Dupuy" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Baehr" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05448240v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05296368v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-81974-2_2" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05300087v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04940482v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.48550/ARXIV.2407.21783" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05103359v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;my Bouch&#233;-Pillon" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick Chevalier" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04801045v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=William Charles" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-77847-6_5" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04654770v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04654392v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-59465-6_2" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04828125v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeremy Bouche-Pillon" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Zarate" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3233/faia241231" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04654128v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04654699v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04653598v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rajesh Piryani" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Lopez" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Pradel" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3233/SSW240017" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04153044v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04151915v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04107731v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-33080-3_28" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03872638v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bao-Long Nguyen" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-39141-5_14" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04283672v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-33455-9_25" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04283673v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04153047v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Yves Gicquel" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04240343v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-42941-5_7" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ut3-toulouseinp.hal.science/hal-03760353v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucas Bourel" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victor Gay" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5281/zenodo.7014341" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03730345v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hadjer Khaldi" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Farah Benamara" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03760559v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ut3-toulouseinp.hal.science/hal-03762764v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;goire Siegel" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03760512v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nabil El Malki" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ronan Tournier" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03683727v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Poublanc" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03872685v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-17105-5_13" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ut3-toulouseinp.hal.science/hal-03762626v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03898977v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Louge" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Courcelle" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michelle Sibilla" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Marteau" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03760543v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03730414v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03327692v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05291621v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Dayre" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Lerigoleur" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03329307v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amine Abdaoui" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eunbee Kang" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-80599-9_10" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03327705v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jordane Dorne" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Hugues" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03409597v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-03260061v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03001582v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Rolland" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Castel" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Haugommard" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michelle Aubrun" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wei Yao" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02947790v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03283107v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3423336.3429347" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02784753v3" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;goire Sigel" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02947731v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5220/0008978706340643" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03001584v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IGARSS39084.2020.9324064" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02365012v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02284535v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02181917v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Guy Plan&#232;s" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01839542v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02305344v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03116292v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01570070v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adel Ghamnia" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Fabre" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01686475v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jihen Karoui" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Veronique Moriceau" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Viviana Patti" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cristina Bosco" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03128325v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03116274v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elena Manishina" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03131873v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01913664v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02355277v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01919073v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.procs.2017.08.208" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01709128v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03155057v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuel Quesada Martinez" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jesualdo Tomas Fernandez Breis" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Stevens" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Karlsson" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01709127v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03176421v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01692720v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-58694-6_8" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01343041v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Corman" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01363345v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jesualdo Tom&#225;s Fern&#225;ndez Breis" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01334721v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lamia Hadrich Belguith" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01343043v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.18653/v1/S15-1004" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01343042v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01334719v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3115/v1/P15-2106" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01343045v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03209344v2" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03256405v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03236146v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01148844v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Sorin" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Lemari&#233;" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mustapha Mojahid" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Oriola" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-08596-8_10" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01144178v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe Fauconnier" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01686491v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lamia Belguith" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04084516v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Davide Buscaldi" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01264565v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/2479832.2479856" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01548590v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentine Roux" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04083853v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Rothenburger" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01264527v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-39194-1_47" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00854428v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00924997v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03011749v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03011692v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03011657v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5220/0003658602260231" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00487737v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Axel Reymonet" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Thomas" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00487735v1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Laignelet" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03798555v1" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Rougemaille" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Mbarki" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00377466v1" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00451980v1" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Kergosien" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Sallaberry" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.48550/arXiv.1002.0239" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03798553v1" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03798557v1" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04136644v1" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Charlet" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Szulman" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adeline Nazarenko" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00432628v1" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Musti&#232;re" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00423532v1" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guy Pierra" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadia Nadah" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henry Valery Teguiak" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03800717v1" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00365888v1" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01026238v1" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03990173v1" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/3-540-58487-0_14" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HCB-WNTDWMGB-L/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archivesic.ccsd.cnrs.fr/sic_00001257v1" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03812468v1" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Glize" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00089149v1" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brigitte Bi&#233;bow" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00262841v1" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Bourigault" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;gine Teulier" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00510453v1" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03990149v1" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03990150v1" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick S&#233;gu&#233;la" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03990159v1" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03990156v1" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chantal Reynaud" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Tort" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01437198v1" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Tchounikine" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francky Trichet" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01437210v1" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/BFb0026788" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03990152v1" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03990158v1" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03990166v1" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniela Garcia" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Courcelle" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03990167v1" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Gros" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Houssem Assadi" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03990171v1" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03990178v1" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne Chabaud" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03990179v1" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03990181v1" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03433745v1" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Baptiste T&#244;" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marianna Braza" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Loup Farges" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03761722v1" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03761701v1" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02938617v1" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://2020.eswc-conferences.org/" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-62327-2_13" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00718092v1" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henri V. Teguiak" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Sardet" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://ceur-ws.org/Vol-674/Paper95.pdf" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00525527v1" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ut3-toulouseinp.hal.science/hal-04748891v1" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Adam" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Guyet" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Le Blanc" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Longin" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadia Abchiche-Mimouni" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03990161v1" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.cepadues.com/livres/sciences/donnees-informatique-ia-ihm/335-acquisition-et-ingenierie-des-connaissances-2854284178.html" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03683695v1" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://link.springer.com/chapter/10.1007/978-3-030-98876-0_7" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-98876-0_7" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03099568v1" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Mazzega" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Lajaunie" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisa Piccinini" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Rohrbacher" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Muller" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.editoraprocesso.com.br/obras/a-funcao-do-direito-na-gestao-sustentavel-dos-rescursos-minerais-marinhos/130" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03222689v1" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02857757v1" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://link.springer.com/chapter/10.1007/978-3-030-06164-7_23" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-06164-7_23" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03104862v1" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chantal Reynaud-Dela&#238;tre" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.cepadues.com/livres/representation-des-connaissances-formalisation-des-raisonnements-volume-1serie-panorama-intelligence-artificielle-9782364930414.html" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00843817v1" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00787425v1" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00924864v1" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.lavoisier.fr/livre/informatique/filtrage-semantique-de-l-annotation-a-la-navigation-textuelle/minel/descriptif-9782746219960" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00174388v1" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Despres" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ebooks.iospress.nl/volumearticle/4030" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01321035v1" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.cepadues.com/livres/sciences/donnees-informatique-ia-ihm/354-la-redocumentarisation-du-monde-9782854287288.html" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00089085v1" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.editions-harmattan.fr/livre-ingenierie_des_connaissances-9782747582407-19424.html" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01154667v1" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03990155v1" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.iospress.com/catalog/books/information-modelling-and-knowledge-bases-ix" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03990162v1" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03990164v1" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03990165v1" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal L&#233;pine" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03870565v1" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02976655v1" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03116311v1" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03116313v1" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03165011v1" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohand Boughanem" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Joly" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00713708v1" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00713700v1" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05296423v1" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04884956v1" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hubert Comon" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Perdrix" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Aboulker" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pablo Arrighi" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Blazy" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03197115v1" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02960440v1" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02976646v1" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02976647v1" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03012555v1" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03116312v1" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03172265v1" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03811071v1" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ollivier Haemmerl&#233;" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Josiane Mothe" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archivesic.ccsd.cnrs.fr/sic_00001169v1" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03990151v1" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guy Camilleri" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jawad Chlyah" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Dugdale" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Or&#233;lie Mayonove" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03990154v1" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03990160v1" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03990168v1" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03990169v1" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Beaubeau" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00089165v1" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04627586v1" TargetMode="External"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04283671v1" TargetMode="External"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antony P. Galton" TargetMode="External"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Torsten Hahmann" TargetMode="External"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria M. Hedblom" TargetMode="External"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03990176v1" TargetMode="External"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03766349v1" TargetMode="External"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>