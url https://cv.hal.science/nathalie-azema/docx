--- v0 (2026-03-16)
+++ v1 (2026-04-13)
@@ -1,51 +1,51 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Nathalie Azema </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Identifiants chercheurs</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdHAL : </w:t></w:r><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">nathalie-azema</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ORCID : </w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">0000-0002-8723-340X</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdRef : </w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">167907999</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (43)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">From settling to rheology and hydration: How fine fractions govern the behavior of cement-based suspensions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ahmad Khalil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Azéma</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y. El Bitouri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Le Saout</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Rémond</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Powder Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 468, pp.121632. </w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.powtec.2025.121632⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05282224v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Concentrated O/W Emulsion Stability of Non-Ionic Chitosan Oligomer Surfactants Modified by Epoxidized Fatty Chains at pH7: Influence of Emulsification Conditions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Steve Berthalon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémy Frugier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Azéma</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Negrell</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ghislain David</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Polysaccharides</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 5 (2), pp.67-84. </w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/polysaccharides5020005⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04546184v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Contribution of turbidimetry on the characterization of cement pastes bleeding</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Youssef El Bitouri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Azéma</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Advances in Cement Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 35 (4), pp.180-190. </w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1680/jadcr.22.00040⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03752905v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effect of Excessive Bleeding on the Properties of Cement Mortar</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mimoune Abadassi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Youssef El Bitouri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Azéma</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Garcia-Diaz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Construction Materials</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 3 (2), pp.164-179. </w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/constrmater3020011⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04081168v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effect of polycarboxylate superplasticizer on hydration and properties of belite ye’elimite ferrite cement paste</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Angélique Barneoud Chapelier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gwenn Le Saout</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Azéma</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Youssef El Bitouri</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Construction and Building Materials</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 322, pp.126483. </w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.conbuildmat.2022.126483⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03758959v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effect of Plasticizer on Hydration and Rheological Behavior of Cement Pastes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Youssef El Bitouri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Azéma</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gwenn Le Saoût</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rolf Andreas Lauten</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Klaartje de Weerdt</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CivilEng</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 3 (3), pp.748-759. </w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/civileng3030043⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03758019v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">On the “Thixotropic” Behavior of Fresh Cement Pastes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Youssef El Bitouri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Azéma</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Eng</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 3 (4), pp.677-692. </w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/eng3040046⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03905767v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Contribution of settling measurements to the study of polycyclic aromatic hydrocarbons’ (PAHs) mobilisation during resuspension of PAHs-associated sediment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gisèle Usanase</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Azéma</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Youssef El Bitouri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Claude Souche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Gonzalez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Environmental Science and Pollution Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 28, pp.68349-68363. </w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s11356-021-15236-z⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03301452v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Surfactant properties of chemically modified chitooligosaccharides and their potential application in bitumen emulsions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Chapelle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ghislain David</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Caillol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Negrell</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Catrouillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloids and Surfaces A: Physicochemical and Engineering Aspects</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 628, pp.127327. </w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.colsurfa.2021.127327⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03325899v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dispersion control of raw and modified silica particles in PMMA. Impact on mechanical properties, from experiments to modelling</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Siot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Léger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Longuet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Otazaghine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. S. Caro-Bretelle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Composites Part B: Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 157, pp.163 - 172. </w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.compositesb.2018.08.104⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01908915v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Influence of triethanolamine on cement pastes at early age of hydration</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Jachiet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Azéma</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gwenn Le Saout</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Garcia-Diaz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vanessa Kocaba</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Advances in Cement Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 30 (4), pp.159-171. </w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1680/jadcr.17.00041⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02497730v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Correlation between process and silica dispersion/distribution into composite: Impact on mechanical properties and Weibull statistical analysis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandra Siot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Longuet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Léger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Belkacem Otazaghine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Ienny</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Polymer Testing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 70, pp.92 - 101. </w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.polymertesting.2018.06.007⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01908907v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Synthesis of phosphonated comb-like copolymers and evaluation of their dispersion efficiency on CaCO 3 suspensions part II: Effect of macromolecular structure and ionic strength</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Tramaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Azema</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Youssef El Bitouri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ghislain David</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Negrell</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Powder Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 334, pp.163 - 172. </w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.powtec.2018.04.020⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01793819v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Synthesis of phosphonated comb-like copolymers and evaluation of their dispersion efficiency on CaCO 3 suspensions. Part I: Effect of an increasing phosphonic acid content</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Tramaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Azema</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ghislain David</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Negrell</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Poulesquen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Powder Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 333, pp.19 - 29. </w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.powtec.2018.03.069⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01793820v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diphosphonated comb-like copolymers synthesis as suspensions dispersants and their resistance to ionic competition phenomenon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Tramaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Azema</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Youssef El Bitouri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ghislain David</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Negrell</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Powder Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 335, pp.334 - 343. </w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.powtec.2018.04.049⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01803151v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Phosphonated superplasticizers synthesis: adsorption, dispersion and fluidification ability on calcium carbonate suspensions.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Tramaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Azema</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. David</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Negrell</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Poulesquen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EPJ Web of Conferences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 140, pp.13008. </w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/epjconf/201714013008⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03181316v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Morpho-granular approach to characterize harbour sediments and their agglomeration/dispersion behaviour</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fanny Coulon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Azema</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Powder Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 275, pp.139-151. </w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.powtec.2015.01.021⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02914244v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Settling of mineral aqueous suspensions. Classification and stability prediction by neural networks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Remy Vie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Johannet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Azema</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloids and Surfaces A: Physicochemical and Engineering Aspects</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 459, pp.202-210. </w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.colsurfa.2014.07.005⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02914345v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Using settling behaviour to study mesostructural organization of cement pastes and superplasticizer efficiency</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Autier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Azema</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Boustingorry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloids and Surfaces A: Physicochemical and Engineering Aspects</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 450, pp.36-45. </w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.colsurfa.2014.02.050⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02914346v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Contribution to the study of particle resuspension kinetics during thermal degradation of polymers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. X. Ouf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Delcour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Azema</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Coppalle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Ferry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Hazardous Materials</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 250–251, pp.298-307. </w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jhazmat.2013.01.060⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01613295v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mesostructure evolution of cement pastes with addition of superplasticizers highlighted by dispersion indices</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Autier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Azema</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marie Taulemesse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Clerc</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Powder Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 249, pp.282-289. </w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.powtec.2013.08.036⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02949485v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impact of modified alumina oxide on the fire properties of PMMA and PS nanocomposites</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Cinausero</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Azema</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Cochez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Ferriol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">José-Marie Lopez-Cuesta</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Polymers for Advanced Technologies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 22 (12), pp.1931-1939. </w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/pat.1695⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00646115v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impact of modified alumina oxides on the fire properties of PMMA and PS nanocomposites</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Cinauseroa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Azema</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. M. Lopez Cuesta</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Cochez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Ferriol</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Polymers for Advanced Technologies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 22 (12), pp.1931-1939. </w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/pat.1695⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00554379v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Determination of the characteristics of agglomerates in aqueous suspensions using nonlinear optimization</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Bongono</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Azema</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Johannet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Gaudon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Powder Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 208 (2), pp.271-278. </w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.powtec.2010.08.016⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02949486v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Synergistic effect between hydrophobic oxide nanoparticles and ammonium polyphosphate on fire properties of poly(methyl methacrylate) and polystyrene</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Cinausero</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Azema</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">José-Marie Lopez-Cuesta</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Cochez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Ferriol</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Polymer Degradation and Stability</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 96 (8), pp.1445-1454. </w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.polymdegradstab.2011.05.008⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00772219v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impact of modified alumina oxides on the fire properties of PMMA and PS nanocomposites</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Cinausero</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Azema</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">José-Marie Lopez-Cuesta</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marianne Cochez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Ferriol</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Polymers for Advanced Technologies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 22 (12), pp.1931-1939. </w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/pat.1695⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02949487v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Organo-modified montmorillonite/poly(ɛ-caprolactone) nanocomposites prepared by melt intercalation in a twin-screw extruder</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sami Labidi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Azéma</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Perrin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">José-Marie Lopez-Cuesta</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Polymer Degradation and Stability</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 95 (3), pp.382-388. </w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.polymdegradstab.2009.11.013⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02536562v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stability parameters for mineral suspensions: Improving the dispersion of fillers in thermoplastics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Lafaurie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Azéma</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Ferry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">José-Marie Lopez-Cuesta</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Powder Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 192 (1), pp.92-98. </w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.powtec.2008.11.018⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03181081v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Surface modifications of nanoalumina and its influence on thermal stability and fire reaction of PMMA</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Cinausero</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Azema</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Cochez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Ferriol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Essahli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Polymers for Advanced Technologies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 19, pp.701-709</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00327259v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Influence of the surface modification of alumina nanoparticles on the thermal stability and fire reaction of PMMA composites</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Cinausero</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Azéma</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marianne Cochez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Ferriol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Essahli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Polymers for Advanced Technologies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 19 (6), pp.701-709. </w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/pat.1157⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00357806v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Study of suspension settling: An approach to determine suspension classification and particle interactions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Vie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Azema</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean‐christophe Quantin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Touraud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Fouletier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloids and Surfaces A: Physicochemical and Engineering Aspects</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 298 (3), pp.192-200. </w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.colsurfa.2006.10.074⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03181072v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sedimentation behaviour study by three optical methods — granulometric and electrophoresis measurements, dispersion optical analyser</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Azema</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Powder Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 165 (3), pp.133-139. </w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.powtec.2005.10.015⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03181063v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Study of heterogeneous suspensions: A new quantitative approach coupling laser granulometry and UV–vis spectrophotometry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Bayle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Azéma</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Berho</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Florence Pouet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jose-Marie Lopez-Cuesta</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloids and Surfaces A: Physicochemical and Engineering Aspects</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 262 (1-3), pp.242-250. </w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.colsurfa.2005.04.040⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03181048v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Study of UV–vis responses of mineral suspensions in water</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Berho</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M.-F. Pouet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Bayle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Azema</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O. Thomas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloids and Surfaces A: Physicochemical and Engineering Aspects</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, 248 (1-3), pp.9-16. </w:t></w:r><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.colsurfa.2004.08.046⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03181043v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wastewater suspended solids study by optical methods</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Azéma</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M.-F Pouet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C Berho</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O Thomas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloids and Surfaces A: Physicochemical and Engineering Aspects</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2002, 204 (1-3), pp.131-140. </w:t></w:r><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/S0927-7757(02)00006-7⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03181035v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Flowability of a mixture of two powders obtained by co-grinding, mixing and surface treatment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Afia David Kouadri-Henni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Azema</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Benhassaine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Powder Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1999, 103, pp.37 - 43. </w:t></w:r><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/S0032-5910(99)00012-1⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02561926v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The growth mechanism of 〈1010〉 oriented AlN thin films by low-frequency plasma-enhanced metalorganic chemical vapour deposition process</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G.Y. Meng</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Azema</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Cros</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Durand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Cot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Crystal Growth</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1993, 129 (3-4), pp.610-620. </w:t></w:r><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/0022-0248(93)90496-J⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03180780v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nitrure d'aluminium de différentes morphologies obtenu à basse température par PACVD</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Durand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Azéma</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bemard Cros</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louis Cot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal de Physique III</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1993, 3 (4), pp.713-727. </w:t></w:r><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/jp3:1993158⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">jpa-00248952v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Morphological properties of chemical vapour deposited AlN films</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Rodríguez-Clemente</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Aspar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Azema</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Armas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Combescure</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Crystal Growth</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1993, 133 (1-2), pp.59-70. </w:t></w:r><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/0022-0248(93)90103-4⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03180797v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Plasma-enhanced chemical vapour deposition of A1N (100) on Si (100): Microstructural study of the interlayers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Azéma</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Durand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">René Berjoan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Dupuy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Louis Balladore</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Crystal Growth</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1993, 129 (3-4), pp.621-628. </w:t></w:r><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/0022-0248(93)90497-K⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03244904v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Limitations on AES quantitative analyses of plasma deposited ceramics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Cros</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Berjoan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Monteil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Gat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Azema</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal de Physique III</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1992, 2 (8), pp.1373-1380. </w:t></w:r><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/jp3:1992183⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">jpa-00248808v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oxidation stages of aluminium nitride thin films obtained by plasma-enhanced chemical vapour deposition (PECVD)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Azema</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Durand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Berjoan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Dupuy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Cot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of the European Ceramic Society</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1991, 8 (5), pp.291-298. </w:t></w:r><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/0955-2219(91)90123-H⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03180772v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">INFLUENCE OF EXCITATION FREQUENCY ON ORIENTED (10(-1)0) GROWTH OF ALUMINIUM NITRIDE THIN FILMS BY PECVD</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Azema</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Durand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Berjoan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Balladore</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Cot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal de Physique IV Proceedings</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1991, 02 (C2), pp.C2-405-C2-412. </w:t></w:r><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/jp4:1991249⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">jpa-00249839v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (14)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effet d'un superplastifiant sur le ressuage et la perméabilité à l'état frais des pâtes cimentaires</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mimoune Abadassi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Youssef El Bitouri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Azéma</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Garcia-Diaz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">NOMAD 2022 - 4e conférence internationale francophone Nouveaux Matériaux et Durabilité</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, IMT Mines Alès; LMGC; LIFAM, Nov 2022, Montpellier, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03879044v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">On the effect of polycarboxylate (PCE) on cement paste bleeding</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mimoune Abadassi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Youssef El Bitouri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Jamin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Azéma</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Garcia-Diaz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PCE 2022 - 4th International Conference on Polycarboxylate Superplasticizers</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2022, Online, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03820496v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Potential Correlation between Yield Stress and Bleeding</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Youssef El Bitouri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Azéma</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICCM 2021 - 11th ACI/RILEM International Conference on Cementitious Materials and Alternative Binders for Sustainable Concrete</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2021, Online, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03321893v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Study of Slag Blended Cement and the Influence of Triethanolamine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rachel Reiver</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Azéma</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gwenn Le Saout</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucia Ferrari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vanessa Kocaba</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICCM 2021 - 11th ACI/RILEM International Conference on Cementitious Materials and Alternative Binders for Sustainable Concrete</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2021, En ligne, Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03268522v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effect of a Lignosulfonate Plasticizer on the Hydration of a Belite-Ye'elimite-Ferrite Cement Paste</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Angélique Barneoud-Chapelier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Youssef El Bitouri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Azéma</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gwenn Le Saout</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICCM 2021 - 11th ACI/RILEM International Conference on Cementitious Materials and Alternative Binders for Sustainable Concrete</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2021, En ligne, Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03268504v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Study of the influence of triethanolamine on fly ash blended cement</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rachel Reiver</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Azema</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gwenn Le Saout</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Garcia-Diaz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucia Ferrari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICCC 2019 - 15th International Congress on the Chemistry of Cement</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2019, Prague, Czech Republic</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02464658v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Efficacité de nouveaux super-plastifiants dans différents milieux ioniques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Youssef El Bitouri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Axel Tramaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Azéma</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ghislain David</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Negrell</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conférence Internationale Francophone NoMaD 2018</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2018, Liège, Belgique</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03759863v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grafting of graphene oxide with Ps, PMMA and PVAC for nanocomposite applications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandra Siot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Belkacem Otazaghine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Longuet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Léger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Corn</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Eurofillers Polymerblends 2017</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2017, Hersonissos, Heraklion, Crete, Greece</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02460643v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impact of the process on dispersion and consequences on mechanical properties of polymers with embedded silica</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Siot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Longuet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Léger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. S. Caro-Bretelle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Azéma</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Eurofillers Polymer Blends 2017</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2017, Hersonissos, Heraklion, Crete, Greece</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02930508v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Factors Influencing the Interactions between PCE Superplasticizers and Portland Cement</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Boustingorry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Autier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Azéma</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">71st RILEM Annual Week &amp; ICACMS 201</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2017, Chennai, India</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05105306v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Feasibility of Particle Imaging Velocimetry in Cone Calorimeter experiments</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Delcour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Hebert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. X. Ouf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Coppalle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Azema</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Symposium on Fire Safety Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, University of Canterbury, New Zealand. </w:t></w:r><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3801/IAFSS.FSS.11-152⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01675861v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mechanical & rheological behavior of hdpe-based poly (ethylene-co-methacrylic acid) nanocomposites</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Labidi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Azéma</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Perrin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Lopez-Cuesta</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICCM 17 - 17th International Conference on Composite Materials</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2009, Edinburgh, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05106917v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Influence of metal oxide nanoparticles for flame-retardant thermoplastics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Cinausero</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Azéma</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">José-Marie Lopez-Cuesta</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marianne Cochez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Ferriol</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">5th International Conference on Modelisation, Degradation and Stability (MODEST 2008)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2008, Liège, Belgium</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00341764v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La Zéta métrie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Azéma</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Deuxième rencontre autour des états dispersés</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 1998, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04616298v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Poster de conférence (5)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effect of lignosulfonate type and addition time on hydration kinetics and dispersion of cement pastes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Youssef El Bitouri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Azéma</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gwenn Le Saout</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Lauten</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Klaartje de Weerdt</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">3rd International Conference on the Chemistry of the Construction Materials</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2021, En ligne, Germany. , 2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03172967v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Study of phenomena responsible for organic contaminants mobilization within the framework of harbor sediment dredging</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gisele Usanase</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Azéma</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Youssef El Bitouri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Claude Souche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Murielle Avezac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">11th International SedNet Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2019, Dubrovnik, Croatia. 2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02510184v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effect of a polycarboxylate superplasticizer on the properties of a belite-ye'elimite-ferrite cement paste</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Barneoud-Chapelier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gwenn Le Saout</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Azéma</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Youssef El Bitouri</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PCE 2019 - 3rd International Conference on Polycarboxylate Superplasticizers</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2019, Munich, Germany. pp. 197-201, 2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02510028v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Phenomenological modelling of particle resuspension on bubbling PMMA</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Delcour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. X. Ouf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Azema</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Coppalle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jerôme Yon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EAC</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, Pragues, Czech Republic. 2013</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01682450v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Contribution to the study of particle resuspension kinetics during thermal degradation of polymers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Delcour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. X. Ouf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Azema</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Coppalle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jerôme Yon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EAC</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, Pargues, Czech Republic. 2013</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01682449v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Physical and Aggregate Properties (Chapter 6)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Florence Thomas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Azéma</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Thomas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">UV-Visible Spectrophotometry of Water and Wastewater</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Elsevier, pp.201-224, 2017, 978-0-444-63897-7. </w:t></w:r><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/B978-0-444-63897-7.00006-8⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03580576v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chapter 6 Physical and aggregate properties</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M.-F. Pouet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Azéma</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Touraud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O. Thomas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">UV-Visible Spectrophotometry of Water and Wastewater</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 27, Elsevier, pp.145-162, 2007, Techniques and Instrumentation in Analytical Chemistry, </w:t></w:r><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/S0167-9244(07)80008-4⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04663057v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId245"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
+<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Nathalie Azema </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Identifiants chercheurs</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdHAL : </w:t></w:r><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">nathalie-azema</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ORCID : </w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">0000-0002-8723-340X</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdRef : </w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">167907999</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (41)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">From settling to rheology and hydration: How fine fractions govern the behavior of cement-based suspensions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ahmad Khalil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Azéma</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y. El Bitouri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Le Saout</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Rémond</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Powder Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 468, pp.121632. </w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.powtec.2025.121632⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05282224v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Concentrated O/W Emulsion Stability of Non-Ionic Chitosan Oligomer Surfactants Modified by Epoxidized Fatty Chains at pH7: Influence of Emulsification Conditions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Steve Berthalon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémy Frugier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Azéma</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Negrell</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ghislain David</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Polysaccharides</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 5 (2), pp.67-84. </w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/polysaccharides5020005⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04546184v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Contribution of turbidimetry on the characterization of cement pastes bleeding</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Youssef El Bitouri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Azéma</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Advances in Cement Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 35 (4), pp.180-190. </w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1680/jadcr.22.00040⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03752905v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effect of Excessive Bleeding on the Properties of Cement Mortar</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mimoune Abadassi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Youssef El Bitouri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Azéma</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Garcia-Diaz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Construction Materials</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 3 (2), pp.164-179. </w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/constrmater3020011⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04081168v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effect of polycarboxylate superplasticizer on hydration and properties of belite ye’elimite ferrite cement paste</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Angélique Barneoud Chapelier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gwenn Le Saout</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Azéma</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Youssef El Bitouri</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Construction and Building Materials</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 322, pp.126483. </w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.conbuildmat.2022.126483⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03758959v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effect of Plasticizer on Hydration and Rheological Behavior of Cement Pastes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Youssef El Bitouri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Azéma</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gwenn Le Saoût</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rolf Andreas Lauten</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Klaartje de Weerdt</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CivilEng</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 3 (3), pp.748-759. </w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/civileng3030043⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03758019v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">On the “Thixotropic” Behavior of Fresh Cement Pastes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Youssef El Bitouri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Azéma</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Eng</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 3 (4), pp.677-692. </w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/eng3040046⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03905767v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Surfactant properties of chemically modified chitooligosaccharides and their potential application in bitumen emulsions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Chapelle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ghislain David</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Caillol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Negrell</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Catrouillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloids and Surfaces A: Physicochemical and Engineering Aspects</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 628, pp.127327. </w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.colsurfa.2021.127327⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03325899v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Contribution of settling measurements to the study of polycyclic aromatic hydrocarbons’ (PAHs) mobilisation during resuspension of PAHs-associated sediment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gisèle Usanase</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Azéma</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Youssef El Bitouri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Claude Souche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Gonzalez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Environmental Science and Pollution Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 28, pp.68349-68363. </w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s11356-021-15236-z⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03301452v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dispersion control of raw and modified silica particles in PMMA. Impact on mechanical properties, from experiments to modelling</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Siot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Léger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Longuet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Otazaghine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. S. Caro-Bretelle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Composites Part B: Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 157, pp.163 - 172. </w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.compositesb.2018.08.104⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01908915v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Correlation between process and silica dispersion/distribution into composite: Impact on mechanical properties and Weibull statistical analysis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandra Siot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Longuet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Léger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Belkacem Otazaghine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Ienny</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Polymer Testing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 70, pp.92 - 101. </w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.polymertesting.2018.06.007⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01908907v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Synthesis of phosphonated comb-like copolymers and evaluation of their dispersion efficiency on CaCO 3 suspensions part II: Effect of macromolecular structure and ionic strength</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Tramaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Azema</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Youssef El Bitouri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ghislain David</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Negrell</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Powder Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 334, pp.163 - 172. </w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.powtec.2018.04.020⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01793819v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Synthesis of phosphonated comb-like copolymers and evaluation of their dispersion efficiency on CaCO 3 suspensions. Part I: Effect of an increasing phosphonic acid content</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Tramaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Azema</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ghislain David</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Negrell</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Poulesquen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Powder Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 333, pp.19 - 29. </w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.powtec.2018.03.069⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01793820v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diphosphonated comb-like copolymers synthesis as suspensions dispersants and their resistance to ionic competition phenomenon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Tramaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Azema</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Youssef El Bitouri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ghislain David</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Negrell</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Powder Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 335, pp.334 - 343. </w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.powtec.2018.04.049⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01803151v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Influence of triethanolamine on cement pastes at early age of hydration</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Jachiet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Azéma</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gwenn Le Saout</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Garcia-Diaz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vanessa Kocaba</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Advances in Cement Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 30 (4), pp.159-171. </w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1680/jadcr.17.00041⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02497730v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Phosphonated superplasticizers synthesis: adsorption, dispersion and fluidification ability on calcium carbonate suspensions.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Tramaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Azema</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. David</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Negrell</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Poulesquen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EPJ Web of Conferences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 140, pp.13008. </w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/epjconf/201714013008⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03181316v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Morpho-granular approach to characterize harbour sediments and their agglomeration/dispersion behaviour</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fanny Coulon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Azema</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Powder Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 275, pp.139-151. </w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.powtec.2015.01.021⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02914244v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Using settling behaviour to study mesostructural organization of cement pastes and superplasticizer efficiency</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Autier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Azema</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Boustingorry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloids and Surfaces A: Physicochemical and Engineering Aspects</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 450, pp.36-45. </w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.colsurfa.2014.02.050⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02914346v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Settling of mineral aqueous suspensions. Classification and stability prediction by neural networks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Remy Vie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Johannet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Azema</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloids and Surfaces A: Physicochemical and Engineering Aspects</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 459, pp.202-210. </w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.colsurfa.2014.07.005⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02914345v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mesostructure evolution of cement pastes with addition of superplasticizers highlighted by dispersion indices</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Autier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Azema</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marie Taulemesse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Clerc</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Powder Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 249, pp.282-289. </w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.powtec.2013.08.036⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02949485v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Contribution to the study of particle resuspension kinetics during thermal degradation of polymers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. X. Ouf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Delcour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Azema</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Coppalle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Ferry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Hazardous Materials</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 250–251, pp.298-307. </w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jhazmat.2013.01.060⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01613295v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Determination of the characteristics of agglomerates in aqueous suspensions using nonlinear optimization</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Bongono</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Azema</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Johannet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Gaudon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Powder Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 208 (2), pp.271-278. </w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.powtec.2010.08.016⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02949486v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Synergistic effect between hydrophobic oxide nanoparticles and ammonium polyphosphate on fire properties of poly(methyl methacrylate) and polystyrene</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Cinausero</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Azema</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">José-Marie Lopez-Cuesta</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Cochez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Ferriol</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Polymer Degradation and Stability</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 96 (8), pp.1445-1454. </w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.polymdegradstab.2011.05.008⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00772219v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impact of modified alumina oxides on the fire properties of PMMA and PS nanocomposites</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Cinausero</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Azema</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">José-Marie Lopez-Cuesta</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marianne Cochez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Ferriol</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Polymers for Advanced Technologies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 22 (12), pp.1931-1939. </w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/pat.1695⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02949487v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Organo-modified montmorillonite/poly(ɛ-caprolactone) nanocomposites prepared by melt intercalation in a twin-screw extruder</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sami Labidi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Azéma</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Perrin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">José-Marie Lopez-Cuesta</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Polymer Degradation and Stability</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 95 (3), pp.382-388. </w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.polymdegradstab.2009.11.013⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02536562v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stability parameters for mineral suspensions: Improving the dispersion of fillers in thermoplastics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Lafaurie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Azéma</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Ferry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">José-Marie Lopez-Cuesta</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Powder Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 192 (1), pp.92-98. </w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.powtec.2008.11.018⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03181081v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Surface modifications of nanoalumina and its influence on thermal stability and fire reaction of PMMA</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Cinausero</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Azema</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Cochez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Ferriol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Essahli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Polymers for Advanced Technologies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 19, pp.701-709</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00327259v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Influence of the surface modification of alumina nanoparticles on the thermal stability and fire reaction of PMMA composites</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Cinausero</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Azéma</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marianne Cochez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Ferriol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Essahli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Polymers for Advanced Technologies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 19 (6), pp.701-709. </w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/pat.1157⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00357806v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Study of suspension settling: An approach to determine suspension classification and particle interactions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Vie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Azema</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean‐christophe Quantin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Touraud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Fouletier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloids and Surfaces A: Physicochemical and Engineering Aspects</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 298 (3), pp.192-200. </w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.colsurfa.2006.10.074⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03181072v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sedimentation behaviour study by three optical methods — granulometric and electrophoresis measurements, dispersion optical analyser</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Azema</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Powder Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 165 (3), pp.133-139. </w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.powtec.2005.10.015⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03181063v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Study of heterogeneous suspensions: A new quantitative approach coupling laser granulometry and UV–vis spectrophotometry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Bayle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Azéma</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Berho</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Florence Pouet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jose-Marie Lopez-Cuesta</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloids and Surfaces A: Physicochemical and Engineering Aspects</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 262 (1-3), pp.242-250. </w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.colsurfa.2005.04.040⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03181048v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Study of UV–vis responses of mineral suspensions in water</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Berho</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M.-F. Pouet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Bayle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Azema</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O. Thomas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloids and Surfaces A: Physicochemical and Engineering Aspects</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, 248 (1-3), pp.9-16. </w:t></w:r><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.colsurfa.2004.08.046⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03181043v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wastewater suspended solids study by optical methods</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Azéma</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M.-F Pouet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C Berho</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O Thomas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloids and Surfaces A: Physicochemical and Engineering Aspects</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2002, 204 (1-3), pp.131-140. </w:t></w:r><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/S0927-7757(02)00006-7⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03181035v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Flowability of a mixture of two powders obtained by co-grinding, mixing and surface treatment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Afia David Kouadri-Henni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Azema</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Benhassaine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Powder Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1999, 103, pp.37 - 43. </w:t></w:r><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/S0032-5910(99)00012-1⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02561926v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nitrure d'aluminium de différentes morphologies obtenu à basse température par PACVD</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Durand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Azéma</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bemard Cros</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louis Cot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal de Physique III</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1993, 3 (4), pp.713-727. </w:t></w:r><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/jp3:1993158⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">jpa-00248952v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The growth mechanism of 〈1010〉 oriented AlN thin films by low-frequency plasma-enhanced metalorganic chemical vapour deposition process</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G.Y. Meng</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Azema</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Cros</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Durand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Cot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Crystal Growth</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1993, 129 (3-4), pp.610-620. </w:t></w:r><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/0022-0248(93)90496-J⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03180780v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Morphological properties of chemical vapour deposited AlN films</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Rodríguez-Clemente</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Aspar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Azema</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Armas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Combescure</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Crystal Growth</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1993, 133 (1-2), pp.59-70. </w:t></w:r><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/0022-0248(93)90103-4⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03180797v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Plasma-enhanced chemical vapour deposition of A1N (100) on Si (100): Microstructural study of the interlayers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Azéma</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Durand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">René Berjoan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Dupuy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Louis Balladore</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Crystal Growth</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1993, 129 (3-4), pp.621-628. </w:t></w:r><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/0022-0248(93)90497-K⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03244904v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Limitations on AES quantitative analyses of plasma deposited ceramics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Cros</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Berjoan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Monteil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Gat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Azema</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal de Physique III</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1992, 2 (8), pp.1373-1380. </w:t></w:r><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/jp3:1992183⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">jpa-00248808v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oxidation stages of aluminium nitride thin films obtained by plasma-enhanced chemical vapour deposition (PECVD)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Azema</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Durand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Berjoan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Dupuy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Cot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of the European Ceramic Society</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1991, 8 (5), pp.291-298. </w:t></w:r><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/0955-2219(91)90123-H⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03180772v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">INFLUENCE OF EXCITATION FREQUENCY ON ORIENTED (10(-1)0) GROWTH OF ALUMINIUM NITRIDE THIN FILMS BY PECVD</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Azema</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Durand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Berjoan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Balladore</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Cot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal de Physique IV Proceedings</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1991, 02 (C2), pp.C2-405-C2-412. </w:t></w:r><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/jp4:1991249⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">jpa-00249839v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (14)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effet d'un superplastifiant sur le ressuage et la perméabilité à l'état frais des pâtes cimentaires</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mimoune Abadassi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Youssef El Bitouri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Azéma</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Garcia-Diaz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">NOMAD 2022 - 4e conférence internationale francophone Nouveaux Matériaux et Durabilité</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, IMT Mines Alès; LMGC; LIFAM, Nov 2022, Montpellier, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03879044v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">On the effect of polycarboxylate (PCE) on cement paste bleeding</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mimoune Abadassi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Youssef El Bitouri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Jamin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Azéma</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Garcia-Diaz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PCE 2022 - 4th International Conference on Polycarboxylate Superplasticizers</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2022, Online, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03820496v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Potential Correlation between Yield Stress and Bleeding</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Youssef El Bitouri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Azéma</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICCM 2021 - 11th ACI/RILEM International Conference on Cementitious Materials and Alternative Binders for Sustainable Concrete</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2021, Online, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03321893v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Study of Slag Blended Cement and the Influence of Triethanolamine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rachel Reiver</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Azéma</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gwenn Le Saout</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucia Ferrari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vanessa Kocaba</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICCM 2021 - 11th ACI/RILEM International Conference on Cementitious Materials and Alternative Binders for Sustainable Concrete</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2021, En ligne, Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03268522v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effect of a Lignosulfonate Plasticizer on the Hydration of a Belite-Ye'elimite-Ferrite Cement Paste</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Angélique Barneoud-Chapelier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Youssef El Bitouri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Azéma</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gwenn Le Saout</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICCM 2021 - 11th ACI/RILEM International Conference on Cementitious Materials and Alternative Binders for Sustainable Concrete</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2021, En ligne, Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03268504v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Study of the influence of triethanolamine on fly ash blended cement</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rachel Reiver</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Azema</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gwenn Le Saout</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Garcia-Diaz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucia Ferrari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICCC 2019 - 15th International Congress on the Chemistry of Cement</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2019, Prague, Czech Republic</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02464658v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Efficacité de nouveaux super-plastifiants dans différents milieux ioniques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Youssef El Bitouri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Axel Tramaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Azéma</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ghislain David</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Negrell</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conférence Internationale Francophone NoMaD 2018</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2018, Liège, Belgique</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03759863v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grafting of graphene oxide with Ps, PMMA and PVAC for nanocomposite applications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandra Siot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Belkacem Otazaghine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Longuet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Léger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Corn</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Eurofillers Polymerblends 2017</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2017, Hersonissos, Heraklion, Crete, Greece</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02460643v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Factors Influencing the Interactions between PCE Superplasticizers and Portland Cement</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Boustingorry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Autier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Azéma</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">71st RILEM Annual Week &amp; ICACMS 201</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2017, Chennai, India</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05105306v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impact of the process on dispersion and consequences on mechanical properties of polymers with embedded silica</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Siot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Longuet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Léger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. S. Caro-Bretelle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Azéma</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Eurofillers Polymer Blends 2017</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2017, Hersonissos, Heraklion, Crete, Greece</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02930508v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Feasibility of Particle Imaging Velocimetry in Cone Calorimeter experiments</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Delcour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Hebert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. X. Ouf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Coppalle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Azema</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Symposium on Fire Safety Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, University of Canterbury, New Zealand. </w:t></w:r><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3801/IAFSS.FSS.11-152⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01675861v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mechanical & rheological behavior of hdpe-based poly (ethylene-co-methacrylic acid) nanocomposites</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Labidi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Azéma</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Perrin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Lopez-Cuesta</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICCM 17 - 17th International Conference on Composite Materials</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2009, Edinburgh, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05106917v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Influence of metal oxide nanoparticles for flame-retardant thermoplastics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Cinausero</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Azéma</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">José-Marie Lopez-Cuesta</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marianne Cochez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Ferriol</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">5th International Conference on Modelisation, Degradation and Stability (MODEST 2008)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2008, Liège, Belgium</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00341764v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La Zéta métrie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Azéma</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Deuxième rencontre autour des états dispersés</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 1998, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04616298v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Poster de conférence (5)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effect of lignosulfonate type and addition time on hydration kinetics and dispersion of cement pastes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Youssef El Bitouri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Azéma</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gwenn Le Saout</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Lauten</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Klaartje de Weerdt</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">3rd International Conference on the Chemistry of the Construction Materials</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2021, En ligne, Germany. , 2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03172967v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Study of phenomena responsible for organic contaminants mobilization within the framework of harbor sediment dredging</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gisele Usanase</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Azéma</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Youssef El Bitouri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Claude Souche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Murielle Avezac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">11th International SedNet Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2019, Dubrovnik, Croatia. 2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02510184v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effect of a polycarboxylate superplasticizer on the properties of a belite-ye'elimite-ferrite cement paste</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Barneoud-Chapelier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gwenn Le Saout</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Azéma</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Youssef El Bitouri</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PCE 2019 - 3rd International Conference on Polycarboxylate Superplasticizers</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2019, Munich, Germany. pp. 197-201, 2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02510028v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Contribution to the study of particle resuspension kinetics during thermal degradation of polymers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Delcour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. X. Ouf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Azema</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Coppalle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jerôme Yon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EAC</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, Pargues, Czech Republic. 2013</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01682449v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Phenomenological modelling of particle resuspension on bubbling PMMA</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Delcour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. X. Ouf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Azema</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Coppalle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jerôme Yon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EAC</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, Pragues, Czech Republic. 2013</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01682450v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Physical and Aggregate Properties (Chapter 6)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Florence Thomas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Azéma</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Thomas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">UV-Visible Spectrophotometry of Water and Wastewater</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Elsevier, pp.201-224, 2017, 978-0-444-63897-7. </w:t></w:r><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/B978-0-444-63897-7.00006-8⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03580576v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chapter 6 Physical and aggregate properties</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M.-F. Pouet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Azéma</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Touraud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O. Thomas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">UV-Visible Spectrophotometry of Water and Wastewater</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 27, Elsevier, pp.145-162, 2007, Techniques and Instrumentation in Analytical Chemistry, </w:t></w:r><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/S0167-9244(07)80008-4⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04663057v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId241"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
@@ -106,51 +106,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="ACFF3C79"/>
+    <w:nsid w:val="AC52FCB2"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -337,51 +337,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/nathalie-azema" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-8723-340X" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/167907999" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-05282224v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmad Khalil" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Az&#233;ma" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. El Bitouri" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Le Saout" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. R&#233;mond" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.powtec.2025.121632" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-04546184v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Steve Berthalon" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;my Frugier" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Negrell" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ghislain David" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/polysaccharides5020005" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-03752905v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Youssef El Bitouri" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1680/jadcr.22.00040" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-04081168v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mimoune Abadassi" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Garcia-Diaz" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/constrmater3020011" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-03758959v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ang&#233;lique Barneoud Chapelier" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gwenn Le Saout" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.conbuildmat.2022.126483" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-03758019v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gwenn Le Sao&#251;t" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rolf Andreas Lauten" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Klaartje de Weerdt" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/civileng3030043" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-03905767v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/eng3040046" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-03301452v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gis&#232;le Usanase" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Claude Souche" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Gonzalez" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11356-021-15236-z" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-03325899v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Chapelle" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Caillol" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Catrouillet" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.colsurfa.2021.127327" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01908915v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Siot" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain L&#233;ger" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Longuet" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Otazaghine" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. S. Caro-Bretelle" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compositesb.2018.08.104" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-02497730v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Jachiet" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vanessa Kocaba" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1680/jadcr.17.00041" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01908907v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra Siot" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Longuet" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Belkacem Otazaghine" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Ienny" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.polymertesting.2018.06.007" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01793819v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Tramaux" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Azema" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Negrell" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.powtec.2018.04.020" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01793820v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Azema" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Poulesquen" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.powtec.2018.03.069" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01803151v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.powtec.2018.04.049" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-03181316v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. David" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/epjconf/201714013008" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02914244v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fanny Coulon" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.powtec.2015.01.021" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02914345v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Remy Vie" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Johannet" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.colsurfa.2014.07.005" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02914346v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Autier" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Boustingorry" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.colsurfa.2014.02.050" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01613295v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. X. Ouf" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Delcour" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Coppalle" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Ferry" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jhazmat.2013.01.060" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02949485v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marie Taulemesse" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Clerc" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.powtec.2013.08.036" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00646115v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Cinausero" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Cochez" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Ferriol" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233;-Marie Lopez-Cuesta" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/pat.1695" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-234CQK7H-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00554379v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Cinauseroa" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. M. Lopez Cuesta" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02949486v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Bongono" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Johannet" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Gaudon" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.powtec.2010.08.016" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00772219v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.polymdegradstab.2011.05.008" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-7CSWT34Z-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02949487v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Cinausero" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marianne Cochez" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Ferriol" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-02536562v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sami Labidi" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Perrin" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.polymdegradstab.2009.11.013" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-03181081v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Lafaurie" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.powtec.2008.11.018" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00327259v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Essahli" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00357806v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Essahli" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/pat.1157" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-B3QHPVRG-S/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-03181072v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Vie" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean&#8208;christophe Quantin" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Touraud" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Fouletier" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.colsurfa.2006.10.074" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-03181063v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.powtec.2005.10.015" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-03181048v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Bayle" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Berho" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Florence Pouet" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jose-Marie Lopez-Cuesta" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.colsurfa.2005.04.040" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-03181043v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Berho" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.-F. Pouet" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Thomas" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.colsurfa.2004.08.046" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-03181035v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.-F Pouet" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Berho" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O Thomas" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0927-7757(02)00006-7" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02561926v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Afia David Kouadri-Henni" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Benhassaine" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0032-5910(99)00012-1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/346C40DD2102A1A67C5A9ADC4CB74A17D2937D2A/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-03180780v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G.Y. Meng" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Cros" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Durand" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Cot" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/0022-0248(93)90496-J" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/3EEB31524C2360E488C95F1205309BE3AD94BA43/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/jpa-00248952v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Durand" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bemard Cros" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis Cot" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/jp3:1993158" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-03180797v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Rodr&#237;guez-Clemente" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Aspar" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Armas" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Combescure" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/0022-0248(93)90103-4" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-J678576Z-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03244904v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ren&#233; Berjoan" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Dupuy" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Louis Balladore" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/0022-0248(93)90497-K" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/72771C066F6C1C7F88BD959A7C17981CE5E77C45/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/jpa-00248808v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Berjoan" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Monteil" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Gat" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/jp3:1992183" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-03180772v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Dupuy" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/0955-2219(91)90123-H" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-BTSQBGZL-X/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/jpa-00249839v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Balladore" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/jp4:1991249" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-03879044v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-03820496v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Jamin" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-03321893v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03268522v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rachel Reiver" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucia Ferrari" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03268504v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ang&#233;lique Barneoud-Chapelier" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-02464658v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03759863v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Axel Tramaux" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-02460643v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Corn" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-02930508v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-05105306v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01675861v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Hebert" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3801/IAFSS.FSS.11-152" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-05106917v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Labidi" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Lopez-Cuesta" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00341764v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-04616298v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03172967v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Lauten" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-02510184v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gisele Usanase" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Murielle Avezac" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-02510028v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Barneoud-Chapelier" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01682450v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jer&#244;me Yon" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01682449v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Coppalle" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-03580576v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Florence Thomas" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Thomas" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/B978-0-444-63897-7.00006-8" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-04663057v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0167-9244(07)80008-4" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/nathalie-azema" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-8723-340X" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/167907999" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-05282224v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmad Khalil" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Az&#233;ma" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. El Bitouri" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Le Saout" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. R&#233;mond" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.powtec.2025.121632" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-04546184v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Steve Berthalon" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;my Frugier" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Negrell" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ghislain David" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/polysaccharides5020005" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-03752905v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Youssef El Bitouri" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1680/jadcr.22.00040" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-04081168v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mimoune Abadassi" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Garcia-Diaz" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/constrmater3020011" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-03758959v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ang&#233;lique Barneoud Chapelier" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gwenn Le Saout" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.conbuildmat.2022.126483" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-03758019v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gwenn Le Sao&#251;t" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rolf Andreas Lauten" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Klaartje de Weerdt" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/civileng3030043" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-03905767v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/eng3040046" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-03325899v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Chapelle" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Caillol" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Catrouillet" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.colsurfa.2021.127327" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-03301452v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gis&#232;le Usanase" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Claude Souche" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Gonzalez" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11356-021-15236-z" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01908915v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Siot" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain L&#233;ger" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Longuet" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Otazaghine" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. S. Caro-Bretelle" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compositesb.2018.08.104" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01908907v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra Siot" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Longuet" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Belkacem Otazaghine" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Ienny" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.polymertesting.2018.06.007" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01793819v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Tramaux" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Azema" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Negrell" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.powtec.2018.04.020" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01793820v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Azema" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Poulesquen" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.powtec.2018.03.069" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01803151v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.powtec.2018.04.049" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-02497730v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Jachiet" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vanessa Kocaba" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1680/jadcr.17.00041" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-03181316v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. David" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/epjconf/201714013008" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02914244v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fanny Coulon" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.powtec.2015.01.021" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02914346v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Autier" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Boustingorry" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.colsurfa.2014.02.050" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02914345v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Remy Vie" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Johannet" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.colsurfa.2014.07.005" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02949485v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marie Taulemesse" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Clerc" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.powtec.2013.08.036" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01613295v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. X. Ouf" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Delcour" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Coppalle" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Ferry" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jhazmat.2013.01.060" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02949486v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Bongono" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Johannet" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Gaudon" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.powtec.2010.08.016" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00772219v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Cinausero" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233;-Marie Lopez-Cuesta" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Cochez" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Ferriol" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.polymdegradstab.2011.05.008" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-7CSWT34Z-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02949487v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Cinausero" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marianne Cochez" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Ferriol" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/pat.1695" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-234CQK7H-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-02536562v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sami Labidi" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Perrin" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.polymdegradstab.2009.11.013" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-03181081v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Lafaurie" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.powtec.2008.11.018" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00327259v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Essahli" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00357806v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Essahli" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/pat.1157" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-B3QHPVRG-S/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-03181072v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Vie" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean&#8208;christophe Quantin" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Touraud" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Fouletier" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.colsurfa.2006.10.074" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-03181063v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.powtec.2005.10.015" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-03181048v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Bayle" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Berho" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Florence Pouet" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jose-Marie Lopez-Cuesta" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.colsurfa.2005.04.040" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-03181043v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Berho" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.-F. Pouet" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Thomas" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.colsurfa.2004.08.046" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-03181035v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.-F Pouet" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Berho" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O Thomas" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0927-7757(02)00006-7" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02561926v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Afia David Kouadri-Henni" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Benhassaine" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0032-5910(99)00012-1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/346C40DD2102A1A67C5A9ADC4CB74A17D2937D2A/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/jpa-00248952v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Durand" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bemard Cros" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis Cot" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/jp3:1993158" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-03180780v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G.Y. Meng" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Cros" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Durand" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Cot" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/0022-0248(93)90496-J" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/3EEB31524C2360E488C95F1205309BE3AD94BA43/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-03180797v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Rodr&#237;guez-Clemente" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Aspar" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Armas" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Combescure" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/0022-0248(93)90103-4" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-J678576Z-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03244904v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ren&#233; Berjoan" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Dupuy" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Louis Balladore" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/0022-0248(93)90497-K" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/72771C066F6C1C7F88BD959A7C17981CE5E77C45/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/jpa-00248808v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Berjoan" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Monteil" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Gat" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/jp3:1992183" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-03180772v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Dupuy" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/0955-2219(91)90123-H" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-BTSQBGZL-X/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/jpa-00249839v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Balladore" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/jp4:1991249" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-03879044v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-03820496v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Jamin" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-03321893v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03268522v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rachel Reiver" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucia Ferrari" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03268504v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ang&#233;lique Barneoud-Chapelier" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-02464658v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03759863v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Axel Tramaux" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-02460643v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Corn" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-05105306v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-02930508v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01675861v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Hebert" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3801/IAFSS.FSS.11-152" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-05106917v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Labidi" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Lopez-Cuesta" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00341764v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-04616298v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03172967v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Lauten" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-02510184v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gisele Usanase" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Murielle Avezac" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-02510028v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Barneoud-Chapelier" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01682449v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Coppalle" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jer&#244;me Yon" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01682450v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-03580576v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Florence Thomas" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Thomas" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/B978-0-444-63897-7.00006-8" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-04663057v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0167-9244(07)80008-4" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>