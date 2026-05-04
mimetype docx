--- v1 (2026-04-13)
+++ v2 (2026-05-04)
@@ -1,51 +1,51 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Nathalie Azema </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Identifiants chercheurs</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdHAL : </w:t></w:r><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">nathalie-azema</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ORCID : </w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">0000-0002-8723-340X</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdRef : </w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">167907999</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (41)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">From settling to rheology and hydration: How fine fractions govern the behavior of cement-based suspensions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ahmad Khalil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Azéma</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y. El Bitouri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Le Saout</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Rémond</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Powder Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 468, pp.121632. </w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.powtec.2025.121632⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05282224v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Concentrated O/W Emulsion Stability of Non-Ionic Chitosan Oligomer Surfactants Modified by Epoxidized Fatty Chains at pH7: Influence of Emulsification Conditions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Steve Berthalon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémy Frugier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Azéma</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Negrell</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ghislain David</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Polysaccharides</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 5 (2), pp.67-84. </w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/polysaccharides5020005⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04546184v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Contribution of turbidimetry on the characterization of cement pastes bleeding</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Youssef El Bitouri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Azéma</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Advances in Cement Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 35 (4), pp.180-190. </w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1680/jadcr.22.00040⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03752905v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effect of Excessive Bleeding on the Properties of Cement Mortar</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mimoune Abadassi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Youssef El Bitouri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Azéma</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Garcia-Diaz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Construction Materials</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 3 (2), pp.164-179. </w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/constrmater3020011⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04081168v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effect of polycarboxylate superplasticizer on hydration and properties of belite ye’elimite ferrite cement paste</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Angélique Barneoud Chapelier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gwenn Le Saout</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Azéma</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Youssef El Bitouri</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Construction and Building Materials</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 322, pp.126483. </w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.conbuildmat.2022.126483⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03758959v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effect of Plasticizer on Hydration and Rheological Behavior of Cement Pastes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Youssef El Bitouri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Azéma</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gwenn Le Saoût</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rolf Andreas Lauten</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Klaartje de Weerdt</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CivilEng</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 3 (3), pp.748-759. </w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/civileng3030043⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03758019v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">On the “Thixotropic” Behavior of Fresh Cement Pastes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Youssef El Bitouri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Azéma</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Eng</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 3 (4), pp.677-692. </w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/eng3040046⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03905767v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Surfactant properties of chemically modified chitooligosaccharides and their potential application in bitumen emulsions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Chapelle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ghislain David</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Caillol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Negrell</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Catrouillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloids and Surfaces A: Physicochemical and Engineering Aspects</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 628, pp.127327. </w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.colsurfa.2021.127327⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03325899v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Contribution of settling measurements to the study of polycyclic aromatic hydrocarbons’ (PAHs) mobilisation during resuspension of PAHs-associated sediment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gisèle Usanase</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Azéma</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Youssef El Bitouri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Claude Souche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Gonzalez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Environmental Science and Pollution Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 28, pp.68349-68363. </w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s11356-021-15236-z⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03301452v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dispersion control of raw and modified silica particles in PMMA. Impact on mechanical properties, from experiments to modelling</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Siot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Léger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Longuet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Otazaghine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. S. Caro-Bretelle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Composites Part B: Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 157, pp.163 - 172. </w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.compositesb.2018.08.104⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01908915v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Correlation between process and silica dispersion/distribution into composite: Impact on mechanical properties and Weibull statistical analysis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandra Siot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Longuet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Léger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Belkacem Otazaghine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Ienny</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Polymer Testing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 70, pp.92 - 101. </w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.polymertesting.2018.06.007⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01908907v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Synthesis of phosphonated comb-like copolymers and evaluation of their dispersion efficiency on CaCO 3 suspensions part II: Effect of macromolecular structure and ionic strength</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Tramaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Azema</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Youssef El Bitouri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ghislain David</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Negrell</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Powder Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 334, pp.163 - 172. </w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.powtec.2018.04.020⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01793819v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Synthesis of phosphonated comb-like copolymers and evaluation of their dispersion efficiency on CaCO 3 suspensions. Part I: Effect of an increasing phosphonic acid content</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Tramaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Azema</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ghislain David</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Negrell</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Poulesquen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Powder Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 333, pp.19 - 29. </w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.powtec.2018.03.069⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01793820v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diphosphonated comb-like copolymers synthesis as suspensions dispersants and their resistance to ionic competition phenomenon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Tramaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Azema</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Youssef El Bitouri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ghislain David</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Negrell</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Powder Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 335, pp.334 - 343. </w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.powtec.2018.04.049⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01803151v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Influence of triethanolamine on cement pastes at early age of hydration</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Jachiet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Azéma</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gwenn Le Saout</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Garcia-Diaz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vanessa Kocaba</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Advances in Cement Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 30 (4), pp.159-171. </w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1680/jadcr.17.00041⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02497730v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Phosphonated superplasticizers synthesis: adsorption, dispersion and fluidification ability on calcium carbonate suspensions.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Tramaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Azema</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. David</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Negrell</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Poulesquen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EPJ Web of Conferences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 140, pp.13008. </w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/epjconf/201714013008⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03181316v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Morpho-granular approach to characterize harbour sediments and their agglomeration/dispersion behaviour</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fanny Coulon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Azema</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Powder Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 275, pp.139-151. </w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.powtec.2015.01.021⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02914244v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Using settling behaviour to study mesostructural organization of cement pastes and superplasticizer efficiency</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Autier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Azema</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Boustingorry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloids and Surfaces A: Physicochemical and Engineering Aspects</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 450, pp.36-45. </w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.colsurfa.2014.02.050⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02914346v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Settling of mineral aqueous suspensions. Classification and stability prediction by neural networks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Remy Vie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Johannet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Azema</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloids and Surfaces A: Physicochemical and Engineering Aspects</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 459, pp.202-210. </w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.colsurfa.2014.07.005⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02914345v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mesostructure evolution of cement pastes with addition of superplasticizers highlighted by dispersion indices</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Autier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Azema</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marie Taulemesse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Clerc</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Powder Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 249, pp.282-289. </w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.powtec.2013.08.036⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02949485v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Contribution to the study of particle resuspension kinetics during thermal degradation of polymers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. X. Ouf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Delcour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Azema</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Coppalle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Ferry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Hazardous Materials</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 250–251, pp.298-307. </w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jhazmat.2013.01.060⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01613295v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Determination of the characteristics of agglomerates in aqueous suspensions using nonlinear optimization</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Bongono</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Azema</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Johannet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Gaudon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Powder Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 208 (2), pp.271-278. </w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.powtec.2010.08.016⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02949486v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Synergistic effect between hydrophobic oxide nanoparticles and ammonium polyphosphate on fire properties of poly(methyl methacrylate) and polystyrene</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Cinausero</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Azema</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">José-Marie Lopez-Cuesta</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Cochez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Ferriol</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Polymer Degradation and Stability</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 96 (8), pp.1445-1454. </w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.polymdegradstab.2011.05.008⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00772219v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impact of modified alumina oxides on the fire properties of PMMA and PS nanocomposites</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Cinausero</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Azema</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">José-Marie Lopez-Cuesta</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marianne Cochez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Ferriol</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Polymers for Advanced Technologies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 22 (12), pp.1931-1939. </w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/pat.1695⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02949487v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Organo-modified montmorillonite/poly(ɛ-caprolactone) nanocomposites prepared by melt intercalation in a twin-screw extruder</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sami Labidi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Azéma</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Perrin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">José-Marie Lopez-Cuesta</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Polymer Degradation and Stability</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 95 (3), pp.382-388. </w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.polymdegradstab.2009.11.013⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02536562v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stability parameters for mineral suspensions: Improving the dispersion of fillers in thermoplastics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Lafaurie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Azéma</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Ferry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">José-Marie Lopez-Cuesta</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Powder Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 192 (1), pp.92-98. </w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.powtec.2008.11.018⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03181081v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Surface modifications of nanoalumina and its influence on thermal stability and fire reaction of PMMA</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Cinausero</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Azema</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Cochez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Ferriol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Essahli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Polymers for Advanced Technologies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 19, pp.701-709</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00327259v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Influence of the surface modification of alumina nanoparticles on the thermal stability and fire reaction of PMMA composites</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Cinausero</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Azéma</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marianne Cochez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Ferriol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Essahli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Polymers for Advanced Technologies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 19 (6), pp.701-709. </w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/pat.1157⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00357806v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Study of suspension settling: An approach to determine suspension classification and particle interactions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Vie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Azema</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean‐christophe Quantin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Touraud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Fouletier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloids and Surfaces A: Physicochemical and Engineering Aspects</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 298 (3), pp.192-200. </w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.colsurfa.2006.10.074⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03181072v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sedimentation behaviour study by three optical methods — granulometric and electrophoresis measurements, dispersion optical analyser</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Azema</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Powder Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 165 (3), pp.133-139. </w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.powtec.2005.10.015⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03181063v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Study of heterogeneous suspensions: A new quantitative approach coupling laser granulometry and UV–vis spectrophotometry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Bayle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Azéma</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Berho</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Florence Pouet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jose-Marie Lopez-Cuesta</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloids and Surfaces A: Physicochemical and Engineering Aspects</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 262 (1-3), pp.242-250. </w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.colsurfa.2005.04.040⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03181048v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Study of UV–vis responses of mineral suspensions in water</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Berho</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M.-F. Pouet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Bayle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Azema</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O. Thomas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloids and Surfaces A: Physicochemical and Engineering Aspects</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, 248 (1-3), pp.9-16. </w:t></w:r><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.colsurfa.2004.08.046⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03181043v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wastewater suspended solids study by optical methods</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Azéma</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M.-F Pouet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C Berho</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O Thomas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloids and Surfaces A: Physicochemical and Engineering Aspects</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2002, 204 (1-3), pp.131-140. </w:t></w:r><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/S0927-7757(02)00006-7⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03181035v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Flowability of a mixture of two powders obtained by co-grinding, mixing and surface treatment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Afia David Kouadri-Henni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Azema</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Benhassaine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Powder Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1999, 103, pp.37 - 43. </w:t></w:r><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/S0032-5910(99)00012-1⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02561926v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nitrure d'aluminium de différentes morphologies obtenu à basse température par PACVD</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Durand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Azéma</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bemard Cros</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louis Cot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal de Physique III</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1993, 3 (4), pp.713-727. </w:t></w:r><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/jp3:1993158⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">jpa-00248952v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The growth mechanism of 〈1010〉 oriented AlN thin films by low-frequency plasma-enhanced metalorganic chemical vapour deposition process</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G.Y. Meng</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Azema</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Cros</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Durand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Cot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Crystal Growth</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1993, 129 (3-4), pp.610-620. </w:t></w:r><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/0022-0248(93)90496-J⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03180780v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Morphological properties of chemical vapour deposited AlN films</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Rodríguez-Clemente</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Aspar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Azema</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Armas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Combescure</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Crystal Growth</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1993, 133 (1-2), pp.59-70. </w:t></w:r><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/0022-0248(93)90103-4⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03180797v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Plasma-enhanced chemical vapour deposition of A1N (100) on Si (100): Microstructural study of the interlayers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Azéma</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Durand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">René Berjoan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Dupuy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Louis Balladore</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Crystal Growth</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1993, 129 (3-4), pp.621-628. </w:t></w:r><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/0022-0248(93)90497-K⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03244904v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Limitations on AES quantitative analyses of plasma deposited ceramics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Cros</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Berjoan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Monteil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Gat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Azema</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal de Physique III</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1992, 2 (8), pp.1373-1380. </w:t></w:r><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/jp3:1992183⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">jpa-00248808v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oxidation stages of aluminium nitride thin films obtained by plasma-enhanced chemical vapour deposition (PECVD)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Azema</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Durand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Berjoan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Dupuy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Cot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of the European Ceramic Society</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1991, 8 (5), pp.291-298. </w:t></w:r><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/0955-2219(91)90123-H⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03180772v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">INFLUENCE OF EXCITATION FREQUENCY ON ORIENTED (10(-1)0) GROWTH OF ALUMINIUM NITRIDE THIN FILMS BY PECVD</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Azema</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Durand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Berjoan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Balladore</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Cot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal de Physique IV Proceedings</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1991, 02 (C2), pp.C2-405-C2-412. </w:t></w:r><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/jp4:1991249⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">jpa-00249839v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (14)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effet d'un superplastifiant sur le ressuage et la perméabilité à l'état frais des pâtes cimentaires</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mimoune Abadassi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Youssef El Bitouri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Azéma</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Garcia-Diaz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">NOMAD 2022 - 4e conférence internationale francophone Nouveaux Matériaux et Durabilité</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, IMT Mines Alès; LMGC; LIFAM, Nov 2022, Montpellier, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03879044v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">On the effect of polycarboxylate (PCE) on cement paste bleeding</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mimoune Abadassi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Youssef El Bitouri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Jamin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Azéma</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Garcia-Diaz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PCE 2022 - 4th International Conference on Polycarboxylate Superplasticizers</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2022, Online, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03820496v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Potential Correlation between Yield Stress and Bleeding</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Youssef El Bitouri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Azéma</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICCM 2021 - 11th ACI/RILEM International Conference on Cementitious Materials and Alternative Binders for Sustainable Concrete</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2021, Online, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03321893v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Study of Slag Blended Cement and the Influence of Triethanolamine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rachel Reiver</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Azéma</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gwenn Le Saout</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucia Ferrari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vanessa Kocaba</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICCM 2021 - 11th ACI/RILEM International Conference on Cementitious Materials and Alternative Binders for Sustainable Concrete</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2021, En ligne, Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03268522v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effect of a Lignosulfonate Plasticizer on the Hydration of a Belite-Ye'elimite-Ferrite Cement Paste</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Angélique Barneoud-Chapelier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Youssef El Bitouri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Azéma</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gwenn Le Saout</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICCM 2021 - 11th ACI/RILEM International Conference on Cementitious Materials and Alternative Binders for Sustainable Concrete</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2021, En ligne, Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03268504v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Study of the influence of triethanolamine on fly ash blended cement</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rachel Reiver</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Azema</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gwenn Le Saout</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Garcia-Diaz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucia Ferrari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICCC 2019 - 15th International Congress on the Chemistry of Cement</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2019, Prague, Czech Republic</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02464658v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Efficacité de nouveaux super-plastifiants dans différents milieux ioniques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Youssef El Bitouri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Axel Tramaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Azéma</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ghislain David</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Negrell</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conférence Internationale Francophone NoMaD 2018</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2018, Liège, Belgique</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03759863v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grafting of graphene oxide with Ps, PMMA and PVAC for nanocomposite applications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandra Siot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Belkacem Otazaghine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Longuet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Léger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Corn</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Eurofillers Polymerblends 2017</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2017, Hersonissos, Heraklion, Crete, Greece</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02460643v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Factors Influencing the Interactions between PCE Superplasticizers and Portland Cement</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Boustingorry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Autier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Azéma</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">71st RILEM Annual Week &amp; ICACMS 201</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2017, Chennai, India</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05105306v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impact of the process on dispersion and consequences on mechanical properties of polymers with embedded silica</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Siot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Longuet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Léger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. S. Caro-Bretelle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Azéma</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Eurofillers Polymer Blends 2017</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2017, Hersonissos, Heraklion, Crete, Greece</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02930508v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Feasibility of Particle Imaging Velocimetry in Cone Calorimeter experiments</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Delcour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Hebert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. X. Ouf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Coppalle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Azema</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Symposium on Fire Safety Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, University of Canterbury, New Zealand. </w:t></w:r><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3801/IAFSS.FSS.11-152⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01675861v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mechanical & rheological behavior of hdpe-based poly (ethylene-co-methacrylic acid) nanocomposites</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Labidi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Azéma</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Perrin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Lopez-Cuesta</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICCM 17 - 17th International Conference on Composite Materials</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2009, Edinburgh, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05106917v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Influence of metal oxide nanoparticles for flame-retardant thermoplastics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Cinausero</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Azéma</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">José-Marie Lopez-Cuesta</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marianne Cochez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Ferriol</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">5th International Conference on Modelisation, Degradation and Stability (MODEST 2008)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2008, Liège, Belgium</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00341764v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La Zéta métrie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Azéma</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Deuxième rencontre autour des états dispersés</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 1998, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04616298v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Poster de conférence (5)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effect of lignosulfonate type and addition time on hydration kinetics and dispersion of cement pastes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Youssef El Bitouri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Azéma</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gwenn Le Saout</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Lauten</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Klaartje de Weerdt</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">3rd International Conference on the Chemistry of the Construction Materials</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2021, En ligne, Germany. , 2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03172967v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Study of phenomena responsible for organic contaminants mobilization within the framework of harbor sediment dredging</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gisele Usanase</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Azéma</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Youssef El Bitouri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Claude Souche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Murielle Avezac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">11th International SedNet Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2019, Dubrovnik, Croatia. 2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02510184v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effect of a polycarboxylate superplasticizer on the properties of a belite-ye'elimite-ferrite cement paste</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Barneoud-Chapelier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gwenn Le Saout</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Azéma</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Youssef El Bitouri</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PCE 2019 - 3rd International Conference on Polycarboxylate Superplasticizers</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2019, Munich, Germany. pp. 197-201, 2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02510028v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Contribution to the study of particle resuspension kinetics during thermal degradation of polymers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Delcour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. X. Ouf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Azema</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Coppalle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jerôme Yon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EAC</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, Pargues, Czech Republic. 2013</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01682449v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Phenomenological modelling of particle resuspension on bubbling PMMA</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Delcour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. X. Ouf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Azema</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Coppalle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jerôme Yon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EAC</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, Pragues, Czech Republic. 2013</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01682450v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Physical and Aggregate Properties (Chapter 6)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Florence Thomas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Azéma</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Thomas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">UV-Visible Spectrophotometry of Water and Wastewater</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Elsevier, pp.201-224, 2017, 978-0-444-63897-7. </w:t></w:r><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/B978-0-444-63897-7.00006-8⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03580576v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chapter 6 Physical and aggregate properties</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M.-F. Pouet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Azéma</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Touraud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O. Thomas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">UV-Visible Spectrophotometry of Water and Wastewater</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 27, Elsevier, pp.145-162, 2007, Techniques and Instrumentation in Analytical Chemistry, </w:t></w:r><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/S0167-9244(07)80008-4⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04663057v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId241"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
+<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Nathalie Azema </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Identifiants chercheurs</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdHAL : </w:t></w:r><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">nathalie-azema</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ORCID : </w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">0000-0002-8723-340X</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdRef : </w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">167907999</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (41)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">From settling to rheology and hydration: How fine fractions govern the behavior of cement-based suspensions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ahmad Khalil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Azéma</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y. El Bitouri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Le Saout</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Rémond</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Powder Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 468, pp.121632. </w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.powtec.2025.121632⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05282224v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Concentrated O/W Emulsion Stability of Non-Ionic Chitosan Oligomer Surfactants Modified by Epoxidized Fatty Chains at pH7: Influence of Emulsification Conditions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Steve Berthalon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémy Frugier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Azéma</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Negrell</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ghislain David</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Polysaccharides</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 5 (2), pp.67-84. </w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/polysaccharides5020005⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04546184v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Contribution of turbidimetry on the characterization of cement pastes bleeding</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Youssef El Bitouri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Azéma</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Advances in Cement Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 35 (4), pp.180-190. </w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1680/jadcr.22.00040⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03752905v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effect of Excessive Bleeding on the Properties of Cement Mortar</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mimoune Abadassi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Youssef El Bitouri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Azéma</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Garcia-Diaz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Construction Materials</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 3 (2), pp.164-179. </w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/constrmater3020011⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04081168v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effect of polycarboxylate superplasticizer on hydration and properties of belite ye’elimite ferrite cement paste</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Angélique Barneoud Chapelier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gwenn Le Saout</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Azéma</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Youssef El Bitouri</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Construction and Building Materials</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 322, pp.126483. </w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.conbuildmat.2022.126483⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03758959v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effect of Plasticizer on Hydration and Rheological Behavior of Cement Pastes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Youssef El Bitouri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Azéma</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gwenn Le Saoût</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rolf Andreas Lauten</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Klaartje de Weerdt</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CivilEng</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 3 (3), pp.748-759. </w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/civileng3030043⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03758019v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">On the “Thixotropic” Behavior of Fresh Cement Pastes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Youssef El Bitouri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Azéma</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Eng</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 3 (4), pp.677-692. </w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/eng3040046⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03905767v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Contribution of settling measurements to the study of polycyclic aromatic hydrocarbons’ (PAHs) mobilisation during resuspension of PAHs-associated sediment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gisèle Usanase</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Azéma</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Youssef El Bitouri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Claude Souche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Gonzalez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Environmental Science and Pollution Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 28, pp.68349-68363. </w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s11356-021-15236-z⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03301452v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Surfactant properties of chemically modified chitooligosaccharides and their potential application in bitumen emulsions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Chapelle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ghislain David</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Caillol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Negrell</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Catrouillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloids and Surfaces A: Physicochemical and Engineering Aspects</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 628, pp.127327. </w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.colsurfa.2021.127327⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03325899v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dispersion control of raw and modified silica particles in PMMA. Impact on mechanical properties, from experiments to modelling</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Siot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Léger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Longuet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Otazaghine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. S. Caro-Bretelle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Composites Part B: Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 157, pp.163 - 172. </w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.compositesb.2018.08.104⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01908915v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Influence of triethanolamine on cement pastes at early age of hydration</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Jachiet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Azéma</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gwenn Le Saout</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Garcia-Diaz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vanessa Kocaba</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Advances in Cement Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 30 (4), pp.159-171. </w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1680/jadcr.17.00041⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02497730v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Correlation between process and silica dispersion/distribution into composite: Impact on mechanical properties and Weibull statistical analysis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandra Siot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Longuet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Léger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Belkacem Otazaghine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Ienny</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Polymer Testing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 70, pp.92 - 101. </w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.polymertesting.2018.06.007⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01908907v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Synthesis of phosphonated comb-like copolymers and evaluation of their dispersion efficiency on CaCO 3 suspensions part II: Effect of macromolecular structure and ionic strength</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Tramaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Azema</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Youssef El Bitouri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ghislain David</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Negrell</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Powder Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 334, pp.163 - 172. </w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.powtec.2018.04.020⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01793819v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Synthesis of phosphonated comb-like copolymers and evaluation of their dispersion efficiency on CaCO 3 suspensions. Part I: Effect of an increasing phosphonic acid content</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Tramaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Azema</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ghislain David</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Negrell</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Poulesquen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Powder Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 333, pp.19 - 29. </w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.powtec.2018.03.069⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01793820v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diphosphonated comb-like copolymers synthesis as suspensions dispersants and their resistance to ionic competition phenomenon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Tramaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Azema</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Youssef El Bitouri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ghislain David</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Negrell</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Powder Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 335, pp.334 - 343. </w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.powtec.2018.04.049⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01803151v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Phosphonated superplasticizers synthesis: adsorption, dispersion and fluidification ability on calcium carbonate suspensions.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Tramaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Azema</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. David</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Negrell</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Poulesquen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EPJ Web of Conferences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 140, pp.13008. </w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/epjconf/201714013008⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03181316v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Morpho-granular approach to characterize harbour sediments and their agglomeration/dispersion behaviour</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fanny Coulon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Azema</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Powder Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 275, pp.139-151. </w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.powtec.2015.01.021⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02914244v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Settling of mineral aqueous suspensions. Classification and stability prediction by neural networks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Remy Vie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Johannet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Azema</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloids and Surfaces A: Physicochemical and Engineering Aspects</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 459, pp.202-210. </w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.colsurfa.2014.07.005⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02914345v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Using settling behaviour to study mesostructural organization of cement pastes and superplasticizer efficiency</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Autier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Azema</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Boustingorry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloids and Surfaces A: Physicochemical and Engineering Aspects</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 450, pp.36-45. </w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.colsurfa.2014.02.050⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02914346v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Contribution to the study of particle resuspension kinetics during thermal degradation of polymers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. X. Ouf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Delcour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Azema</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Coppalle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Ferry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Hazardous Materials</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 250–251, pp.298-307. </w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jhazmat.2013.01.060⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01613295v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mesostructure evolution of cement pastes with addition of superplasticizers highlighted by dispersion indices</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Autier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Azema</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marie Taulemesse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Clerc</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Powder Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 249, pp.282-289. </w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.powtec.2013.08.036⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02949485v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Determination of the characteristics of agglomerates in aqueous suspensions using nonlinear optimization</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Bongono</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Azema</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Johannet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Gaudon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Powder Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 208 (2), pp.271-278. </w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.powtec.2010.08.016⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02949486v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Synergistic effect between hydrophobic oxide nanoparticles and ammonium polyphosphate on fire properties of poly(methyl methacrylate) and polystyrene</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Cinausero</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Azema</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">José-Marie Lopez-Cuesta</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Cochez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Ferriol</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Polymer Degradation and Stability</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 96 (8), pp.1445-1454. </w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.polymdegradstab.2011.05.008⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00772219v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impact of modified alumina oxides on the fire properties of PMMA and PS nanocomposites</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Cinausero</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Azema</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">José-Marie Lopez-Cuesta</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marianne Cochez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Ferriol</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Polymers for Advanced Technologies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 22 (12), pp.1931-1939. </w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/pat.1695⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02949487v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Organo-modified montmorillonite/poly(ɛ-caprolactone) nanocomposites prepared by melt intercalation in a twin-screw extruder</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sami Labidi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Azéma</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Perrin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">José-Marie Lopez-Cuesta</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Polymer Degradation and Stability</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 95 (3), pp.382-388. </w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.polymdegradstab.2009.11.013⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02536562v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stability parameters for mineral suspensions: Improving the dispersion of fillers in thermoplastics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Lafaurie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Azéma</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Ferry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">José-Marie Lopez-Cuesta</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Powder Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 192 (1), pp.92-98. </w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.powtec.2008.11.018⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03181081v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Surface modifications of nanoalumina and its influence on thermal stability and fire reaction of PMMA</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Cinausero</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Azema</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Cochez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Ferriol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Essahli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Polymers for Advanced Technologies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 19, pp.701-709</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00327259v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Influence of the surface modification of alumina nanoparticles on the thermal stability and fire reaction of PMMA composites</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Cinausero</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Azéma</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marianne Cochez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Ferriol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Essahli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Polymers for Advanced Technologies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 19 (6), pp.701-709. </w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/pat.1157⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00357806v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Study of suspension settling: An approach to determine suspension classification and particle interactions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Vie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Azema</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean‐christophe Quantin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Touraud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Fouletier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloids and Surfaces A: Physicochemical and Engineering Aspects</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 298 (3), pp.192-200. </w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.colsurfa.2006.10.074⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03181072v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sedimentation behaviour study by three optical methods — granulometric and electrophoresis measurements, dispersion optical analyser</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Azema</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Powder Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 165 (3), pp.133-139. </w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.powtec.2005.10.015⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03181063v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Study of heterogeneous suspensions: A new quantitative approach coupling laser granulometry and UV–vis spectrophotometry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Bayle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Azéma</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Berho</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Florence Pouet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jose-Marie Lopez-Cuesta</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloids and Surfaces A: Physicochemical and Engineering Aspects</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 262 (1-3), pp.242-250. </w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.colsurfa.2005.04.040⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03181048v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Study of UV–vis responses of mineral suspensions in water</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Berho</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M.-F. Pouet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Bayle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Azema</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O. Thomas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloids and Surfaces A: Physicochemical and Engineering Aspects</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, 248 (1-3), pp.9-16. </w:t></w:r><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.colsurfa.2004.08.046⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03181043v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wastewater suspended solids study by optical methods</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Azéma</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M.-F Pouet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C Berho</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O Thomas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloids and Surfaces A: Physicochemical and Engineering Aspects</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2002, 204 (1-3), pp.131-140. </w:t></w:r><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/S0927-7757(02)00006-7⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03181035v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Flowability of a mixture of two powders obtained by co-grinding, mixing and surface treatment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Afia David Kouadri-Henni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Azema</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Benhassaine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Powder Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1999, 103, pp.37 - 43. </w:t></w:r><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/S0032-5910(99)00012-1⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02561926v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The growth mechanism of 〈1010〉 oriented AlN thin films by low-frequency plasma-enhanced metalorganic chemical vapour deposition process</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G.Y. Meng</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Azema</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Cros</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Durand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Cot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Crystal Growth</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1993, 129 (3-4), pp.610-620. </w:t></w:r><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/0022-0248(93)90496-J⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03180780v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nitrure d'aluminium de différentes morphologies obtenu à basse température par PACVD</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Durand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Azéma</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bemard Cros</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louis Cot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal de Physique III</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1993, 3 (4), pp.713-727. </w:t></w:r><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/jp3:1993158⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">jpa-00248952v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Morphological properties of chemical vapour deposited AlN films</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Rodríguez-Clemente</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Aspar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Azema</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Armas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Combescure</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Crystal Growth</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1993, 133 (1-2), pp.59-70. </w:t></w:r><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/0022-0248(93)90103-4⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03180797v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Plasma-enhanced chemical vapour deposition of A1N (100) on Si (100): Microstructural study of the interlayers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Azéma</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Durand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">René Berjoan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Dupuy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Louis Balladore</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Crystal Growth</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1993, 129 (3-4), pp.621-628. </w:t></w:r><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/0022-0248(93)90497-K⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03244904v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Limitations on AES quantitative analyses of plasma deposited ceramics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Cros</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Berjoan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Monteil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Gat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Azema</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal de Physique III</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1992, 2 (8), pp.1373-1380. </w:t></w:r><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/jp3:1992183⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">jpa-00248808v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oxidation stages of aluminium nitride thin films obtained by plasma-enhanced chemical vapour deposition (PECVD)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Azema</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Durand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Berjoan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Dupuy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Cot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of the European Ceramic Society</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1991, 8 (5), pp.291-298. </w:t></w:r><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/0955-2219(91)90123-H⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03180772v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">INFLUENCE OF EXCITATION FREQUENCY ON ORIENTED (10(-1)0) GROWTH OF ALUMINIUM NITRIDE THIN FILMS BY PECVD</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Azema</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Durand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Berjoan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Balladore</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Cot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal de Physique IV Proceedings</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1991, 02 (C2), pp.C2-405-C2-412. </w:t></w:r><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/jp4:1991249⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">jpa-00249839v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (14)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effet d'un superplastifiant sur le ressuage et la perméabilité à l'état frais des pâtes cimentaires</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mimoune Abadassi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Youssef El Bitouri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Azéma</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Garcia-Diaz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">NOMAD 2022 - 4e conférence internationale francophone Nouveaux Matériaux et Durabilité</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, IMT Mines Alès; LMGC; LIFAM, Nov 2022, Montpellier, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03879044v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">On the effect of polycarboxylate (PCE) on cement paste bleeding</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mimoune Abadassi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Youssef El Bitouri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Jamin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Azéma</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Garcia-Diaz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PCE 2022 - 4th International Conference on Polycarboxylate Superplasticizers</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2022, Online, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03820496v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Potential Correlation between Yield Stress and Bleeding</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Youssef El Bitouri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Azéma</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICCM 2021 - 11th ACI/RILEM International Conference on Cementitious Materials and Alternative Binders for Sustainable Concrete</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2021, Online, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03321893v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Study of Slag Blended Cement and the Influence of Triethanolamine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rachel Reiver</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Azéma</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gwenn Le Saout</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucia Ferrari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vanessa Kocaba</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICCM 2021 - 11th ACI/RILEM International Conference on Cementitious Materials and Alternative Binders for Sustainable Concrete</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2021, En ligne, Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03268522v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effect of a Lignosulfonate Plasticizer on the Hydration of a Belite-Ye'elimite-Ferrite Cement Paste</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Angélique Barneoud-Chapelier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Youssef El Bitouri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Azéma</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gwenn Le Saout</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICCM 2021 - 11th ACI/RILEM International Conference on Cementitious Materials and Alternative Binders for Sustainable Concrete</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2021, En ligne, Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03268504v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Study of the influence of triethanolamine on fly ash blended cement</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rachel Reiver</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Azema</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gwenn Le Saout</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Garcia-Diaz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucia Ferrari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICCC 2019 - 15th International Congress on the Chemistry of Cement</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2019, Prague, Czech Republic</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02464658v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Efficacité de nouveaux super-plastifiants dans différents milieux ioniques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Youssef El Bitouri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Axel Tramaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Azéma</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ghislain David</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Negrell</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conférence Internationale Francophone NoMaD 2018</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2018, Liège, Belgique</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03759863v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grafting of graphene oxide with Ps, PMMA and PVAC for nanocomposite applications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandra Siot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Belkacem Otazaghine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Longuet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Léger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Corn</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Eurofillers Polymerblends 2017</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2017, Hersonissos, Heraklion, Crete, Greece</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02460643v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impact of the process on dispersion and consequences on mechanical properties of polymers with embedded silica</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Siot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Longuet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Léger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. S. Caro-Bretelle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Azéma</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Eurofillers Polymer Blends 2017</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2017, Hersonissos, Heraklion, Crete, Greece</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02930508v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Factors Influencing the Interactions between PCE Superplasticizers and Portland Cement</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Boustingorry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Autier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Azéma</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">71st RILEM Annual Week &amp; ICACMS 201</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2017, Chennai, India</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05105306v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Feasibility of Particle Imaging Velocimetry in Cone Calorimeter experiments</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Delcour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Hebert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. X. Ouf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Coppalle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Azema</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Symposium on Fire Safety Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, University of Canterbury, New Zealand. </w:t></w:r><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3801/IAFSS.FSS.11-152⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01675861v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mechanical & rheological behavior of hdpe-based poly (ethylene-co-methacrylic acid) nanocomposites</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Labidi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Azéma</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Perrin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Lopez-Cuesta</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICCM 17 - 17th International Conference on Composite Materials</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2009, Edinburgh, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05106917v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Influence of metal oxide nanoparticles for flame-retardant thermoplastics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Cinausero</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Azéma</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">José-Marie Lopez-Cuesta</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marianne Cochez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Ferriol</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">5th International Conference on Modelisation, Degradation and Stability (MODEST 2008)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2008, Liège, Belgium</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00341764v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La Zéta métrie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Azéma</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Deuxième rencontre autour des états dispersés</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 1998, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04616298v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Poster de conférence (5)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effect of lignosulfonate type and addition time on hydration kinetics and dispersion of cement pastes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Youssef El Bitouri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Azéma</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gwenn Le Saout</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Lauten</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Klaartje de Weerdt</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">3rd International Conference on the Chemistry of the Construction Materials</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2021, En ligne, Germany. , 2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03172967v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Study of phenomena responsible for organic contaminants mobilization within the framework of harbor sediment dredging</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gisele Usanase</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Azéma</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Youssef El Bitouri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Claude Souche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Murielle Avezac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">11th International SedNet Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2019, Dubrovnik, Croatia. 2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02510184v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effect of a polycarboxylate superplasticizer on the properties of a belite-ye'elimite-ferrite cement paste</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Barneoud-Chapelier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gwenn Le Saout</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Azéma</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Youssef El Bitouri</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PCE 2019 - 3rd International Conference on Polycarboxylate Superplasticizers</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2019, Munich, Germany. pp. 197-201, 2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02510028v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Phenomenological modelling of particle resuspension on bubbling PMMA</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Delcour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. X. Ouf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Azema</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Coppalle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jerôme Yon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EAC</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, Pragues, Czech Republic. 2013</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01682450v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Contribution to the study of particle resuspension kinetics during thermal degradation of polymers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Delcour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. X. Ouf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Azema</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Coppalle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jerôme Yon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EAC</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, Pargues, Czech Republic. 2013</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01682449v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Physical and Aggregate Properties (Chapter 6)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Florence Thomas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Azéma</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Thomas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">UV-Visible Spectrophotometry of Water and Wastewater</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Elsevier, pp.201-224, 2017, 978-0-444-63897-7. </w:t></w:r><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/B978-0-444-63897-7.00006-8⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03580576v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chapter 6 Physical and aggregate properties</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M.-F. Pouet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Azéma</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Touraud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O. Thomas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">UV-Visible Spectrophotometry of Water and Wastewater</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 27, Elsevier, pp.145-162, 2007, Techniques and Instrumentation in Analytical Chemistry, </w:t></w:r><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/S0167-9244(07)80008-4⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04663057v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId241"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
@@ -106,51 +106,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="AC52FCB2"/>
+    <w:nsid w:val="B09304B5"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -337,51 +337,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/nathalie-azema" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-8723-340X" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/167907999" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-05282224v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmad Khalil" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Az&#233;ma" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. El Bitouri" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Le Saout" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. R&#233;mond" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.powtec.2025.121632" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-04546184v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Steve Berthalon" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;my Frugier" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Negrell" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ghislain David" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/polysaccharides5020005" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-03752905v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Youssef El Bitouri" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1680/jadcr.22.00040" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-04081168v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mimoune Abadassi" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Garcia-Diaz" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/constrmater3020011" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-03758959v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ang&#233;lique Barneoud Chapelier" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gwenn Le Saout" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.conbuildmat.2022.126483" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-03758019v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gwenn Le Sao&#251;t" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rolf Andreas Lauten" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Klaartje de Weerdt" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/civileng3030043" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-03905767v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/eng3040046" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-03325899v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Chapelle" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Caillol" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Catrouillet" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.colsurfa.2021.127327" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-03301452v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gis&#232;le Usanase" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Claude Souche" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Gonzalez" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11356-021-15236-z" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01908915v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Siot" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain L&#233;ger" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Longuet" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Otazaghine" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. S. Caro-Bretelle" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compositesb.2018.08.104" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01908907v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra Siot" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Longuet" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Belkacem Otazaghine" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Ienny" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.polymertesting.2018.06.007" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01793819v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Tramaux" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Azema" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Negrell" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.powtec.2018.04.020" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01793820v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Azema" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Poulesquen" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.powtec.2018.03.069" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01803151v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.powtec.2018.04.049" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-02497730v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Jachiet" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vanessa Kocaba" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1680/jadcr.17.00041" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-03181316v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. David" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/epjconf/201714013008" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02914244v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fanny Coulon" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.powtec.2015.01.021" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02914346v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Autier" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Boustingorry" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.colsurfa.2014.02.050" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02914345v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Remy Vie" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Johannet" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.colsurfa.2014.07.005" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02949485v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marie Taulemesse" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Clerc" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.powtec.2013.08.036" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01613295v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. X. Ouf" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Delcour" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Coppalle" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Ferry" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jhazmat.2013.01.060" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02949486v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Bongono" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Johannet" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Gaudon" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.powtec.2010.08.016" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00772219v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Cinausero" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233;-Marie Lopez-Cuesta" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Cochez" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Ferriol" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.polymdegradstab.2011.05.008" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-7CSWT34Z-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02949487v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Cinausero" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marianne Cochez" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Ferriol" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/pat.1695" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-234CQK7H-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-02536562v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sami Labidi" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Perrin" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.polymdegradstab.2009.11.013" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-03181081v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Lafaurie" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.powtec.2008.11.018" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00327259v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Essahli" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00357806v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Essahli" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/pat.1157" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-B3QHPVRG-S/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-03181072v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Vie" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean&#8208;christophe Quantin" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Touraud" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Fouletier" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.colsurfa.2006.10.074" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-03181063v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.powtec.2005.10.015" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-03181048v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Bayle" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Berho" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Florence Pouet" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jose-Marie Lopez-Cuesta" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.colsurfa.2005.04.040" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-03181043v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Berho" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.-F. Pouet" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Thomas" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.colsurfa.2004.08.046" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-03181035v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.-F Pouet" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Berho" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O Thomas" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0927-7757(02)00006-7" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02561926v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Afia David Kouadri-Henni" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Benhassaine" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0032-5910(99)00012-1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/346C40DD2102A1A67C5A9ADC4CB74A17D2937D2A/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/jpa-00248952v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Durand" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bemard Cros" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis Cot" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/jp3:1993158" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-03180780v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G.Y. Meng" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Cros" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Durand" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Cot" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/0022-0248(93)90496-J" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/3EEB31524C2360E488C95F1205309BE3AD94BA43/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-03180797v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Rodr&#237;guez-Clemente" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Aspar" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Armas" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Combescure" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/0022-0248(93)90103-4" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-J678576Z-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03244904v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ren&#233; Berjoan" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Dupuy" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Louis Balladore" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/0022-0248(93)90497-K" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/72771C066F6C1C7F88BD959A7C17981CE5E77C45/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/jpa-00248808v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Berjoan" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Monteil" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Gat" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/jp3:1992183" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-03180772v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Dupuy" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/0955-2219(91)90123-H" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-BTSQBGZL-X/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/jpa-00249839v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Balladore" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/jp4:1991249" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-03879044v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-03820496v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Jamin" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-03321893v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03268522v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rachel Reiver" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucia Ferrari" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03268504v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ang&#233;lique Barneoud-Chapelier" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-02464658v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03759863v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Axel Tramaux" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-02460643v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Corn" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-05105306v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-02930508v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01675861v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Hebert" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3801/IAFSS.FSS.11-152" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-05106917v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Labidi" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Lopez-Cuesta" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00341764v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-04616298v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03172967v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Lauten" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-02510184v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gisele Usanase" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Murielle Avezac" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-02510028v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Barneoud-Chapelier" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01682449v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Coppalle" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jer&#244;me Yon" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01682450v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-03580576v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Florence Thomas" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Thomas" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/B978-0-444-63897-7.00006-8" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-04663057v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0167-9244(07)80008-4" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/nathalie-azema" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-8723-340X" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/167907999" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-05282224v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmad Khalil" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Az&#233;ma" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. El Bitouri" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Le Saout" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. R&#233;mond" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.powtec.2025.121632" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-04546184v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Steve Berthalon" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;my Frugier" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Negrell" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ghislain David" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/polysaccharides5020005" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-03752905v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Youssef El Bitouri" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1680/jadcr.22.00040" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-04081168v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mimoune Abadassi" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Garcia-Diaz" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/constrmater3020011" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-03758959v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ang&#233;lique Barneoud Chapelier" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gwenn Le Saout" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.conbuildmat.2022.126483" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-03758019v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gwenn Le Sao&#251;t" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rolf Andreas Lauten" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Klaartje de Weerdt" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/civileng3030043" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-03905767v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/eng3040046" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-03301452v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gis&#232;le Usanase" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Claude Souche" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Gonzalez" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11356-021-15236-z" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-03325899v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Chapelle" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Caillol" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Catrouillet" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.colsurfa.2021.127327" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01908915v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Siot" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain L&#233;ger" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Longuet" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Otazaghine" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. S. Caro-Bretelle" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compositesb.2018.08.104" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-02497730v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Jachiet" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vanessa Kocaba" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1680/jadcr.17.00041" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01908907v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra Siot" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Longuet" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Belkacem Otazaghine" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Ienny" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.polymertesting.2018.06.007" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01793819v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Tramaux" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Azema" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Negrell" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.powtec.2018.04.020" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01793820v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Azema" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Poulesquen" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.powtec.2018.03.069" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01803151v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.powtec.2018.04.049" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-03181316v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. David" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/epjconf/201714013008" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02914244v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fanny Coulon" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.powtec.2015.01.021" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02914345v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Remy Vie" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Johannet" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.colsurfa.2014.07.005" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02914346v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Autier" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Boustingorry" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.colsurfa.2014.02.050" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01613295v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. X. Ouf" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Delcour" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Coppalle" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Ferry" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jhazmat.2013.01.060" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02949485v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marie Taulemesse" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Clerc" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.powtec.2013.08.036" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02949486v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Bongono" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Johannet" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Gaudon" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.powtec.2010.08.016" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00772219v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Cinausero" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233;-Marie Lopez-Cuesta" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Cochez" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Ferriol" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.polymdegradstab.2011.05.008" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-7CSWT34Z-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02949487v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Cinausero" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marianne Cochez" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Ferriol" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/pat.1695" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-234CQK7H-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-02536562v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sami Labidi" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Perrin" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.polymdegradstab.2009.11.013" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-03181081v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Lafaurie" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.powtec.2008.11.018" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00327259v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Essahli" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00357806v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Essahli" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/pat.1157" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-B3QHPVRG-S/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-03181072v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Vie" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean&#8208;christophe Quantin" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Touraud" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Fouletier" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.colsurfa.2006.10.074" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-03181063v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.powtec.2005.10.015" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-03181048v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Bayle" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Berho" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Florence Pouet" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jose-Marie Lopez-Cuesta" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.colsurfa.2005.04.040" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-03181043v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Berho" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.-F. Pouet" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Thomas" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.colsurfa.2004.08.046" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-03181035v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.-F Pouet" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Berho" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O Thomas" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0927-7757(02)00006-7" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02561926v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Afia David Kouadri-Henni" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Benhassaine" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0032-5910(99)00012-1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/346C40DD2102A1A67C5A9ADC4CB74A17D2937D2A/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-03180780v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G.Y. Meng" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Cros" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Durand" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Cot" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/0022-0248(93)90496-J" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/3EEB31524C2360E488C95F1205309BE3AD94BA43/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/jpa-00248952v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Durand" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bemard Cros" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis Cot" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/jp3:1993158" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-03180797v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Rodr&#237;guez-Clemente" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Aspar" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Armas" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Combescure" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/0022-0248(93)90103-4" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-J678576Z-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03244904v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ren&#233; Berjoan" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Dupuy" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Louis Balladore" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/0022-0248(93)90497-K" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/72771C066F6C1C7F88BD959A7C17981CE5E77C45/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/jpa-00248808v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Berjoan" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Monteil" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Gat" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/jp3:1992183" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-03180772v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Dupuy" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/0955-2219(91)90123-H" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-BTSQBGZL-X/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/jpa-00249839v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Balladore" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/jp4:1991249" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-03879044v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-03820496v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Jamin" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-03321893v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03268522v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rachel Reiver" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucia Ferrari" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03268504v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ang&#233;lique Barneoud-Chapelier" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-02464658v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03759863v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Axel Tramaux" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-02460643v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Corn" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-02930508v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-05105306v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01675861v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Hebert" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3801/IAFSS.FSS.11-152" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-05106917v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Labidi" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Lopez-Cuesta" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00341764v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-04616298v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03172967v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Lauten" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-02510184v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gisele Usanase" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Murielle Avezac" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-02510028v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Barneoud-Chapelier" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01682450v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jer&#244;me Yon" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01682449v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Coppalle" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-03580576v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Florence Thomas" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Thomas" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/B978-0-444-63897-7.00006-8" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-04663057v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0167-9244(07)80008-4" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>