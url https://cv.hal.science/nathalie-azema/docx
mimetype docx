--- v2 (2026-05-04)
+++ v3 (2026-05-26)
@@ -1,51 +1,51 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Nathalie Azema </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Identifiants chercheurs</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdHAL : </w:t></w:r><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">nathalie-azema</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ORCID : </w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">0000-0002-8723-340X</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdRef : </w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">167907999</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (41)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">From settling to rheology and hydration: How fine fractions govern the behavior of cement-based suspensions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ahmad Khalil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Azéma</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y. El Bitouri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Le Saout</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Rémond</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Powder Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 468, pp.121632. </w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.powtec.2025.121632⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05282224v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Concentrated O/W Emulsion Stability of Non-Ionic Chitosan Oligomer Surfactants Modified by Epoxidized Fatty Chains at pH7: Influence of Emulsification Conditions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Steve Berthalon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémy Frugier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Azéma</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Negrell</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ghislain David</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Polysaccharides</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 5 (2), pp.67-84. </w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/polysaccharides5020005⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04546184v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Contribution of turbidimetry on the characterization of cement pastes bleeding</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Youssef El Bitouri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Azéma</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Advances in Cement Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 35 (4), pp.180-190. </w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1680/jadcr.22.00040⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03752905v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effect of Excessive Bleeding on the Properties of Cement Mortar</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mimoune Abadassi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Youssef El Bitouri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Azéma</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Garcia-Diaz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Construction Materials</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 3 (2), pp.164-179. </w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/constrmater3020011⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04081168v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effect of polycarboxylate superplasticizer on hydration and properties of belite ye’elimite ferrite cement paste</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Angélique Barneoud Chapelier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gwenn Le Saout</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Azéma</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Youssef El Bitouri</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Construction and Building Materials</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 322, pp.126483. </w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.conbuildmat.2022.126483⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03758959v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effect of Plasticizer on Hydration and Rheological Behavior of Cement Pastes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Youssef El Bitouri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Azéma</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gwenn Le Saoût</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rolf Andreas Lauten</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Klaartje de Weerdt</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CivilEng</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 3 (3), pp.748-759. </w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/civileng3030043⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03758019v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">On the “Thixotropic” Behavior of Fresh Cement Pastes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Youssef El Bitouri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Azéma</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Eng</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 3 (4), pp.677-692. </w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/eng3040046⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03905767v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Contribution of settling measurements to the study of polycyclic aromatic hydrocarbons’ (PAHs) mobilisation during resuspension of PAHs-associated sediment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gisèle Usanase</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Azéma</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Youssef El Bitouri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Claude Souche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Gonzalez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Environmental Science and Pollution Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 28, pp.68349-68363. </w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s11356-021-15236-z⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03301452v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Surfactant properties of chemically modified chitooligosaccharides and their potential application in bitumen emulsions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Chapelle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ghislain David</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Caillol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Negrell</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Catrouillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloids and Surfaces A: Physicochemical and Engineering Aspects</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 628, pp.127327. </w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.colsurfa.2021.127327⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03325899v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dispersion control of raw and modified silica particles in PMMA. Impact on mechanical properties, from experiments to modelling</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Siot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Léger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Longuet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Otazaghine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. S. Caro-Bretelle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Composites Part B: Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 157, pp.163 - 172. </w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.compositesb.2018.08.104⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01908915v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Influence of triethanolamine on cement pastes at early age of hydration</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Jachiet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Azéma</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gwenn Le Saout</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Garcia-Diaz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vanessa Kocaba</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Advances in Cement Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 30 (4), pp.159-171. </w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1680/jadcr.17.00041⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02497730v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Correlation between process and silica dispersion/distribution into composite: Impact on mechanical properties and Weibull statistical analysis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandra Siot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Longuet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Léger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Belkacem Otazaghine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Ienny</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Polymer Testing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 70, pp.92 - 101. </w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.polymertesting.2018.06.007⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01908907v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Synthesis of phosphonated comb-like copolymers and evaluation of their dispersion efficiency on CaCO 3 suspensions part II: Effect of macromolecular structure and ionic strength</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Tramaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Azema</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Youssef El Bitouri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ghislain David</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Negrell</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Powder Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 334, pp.163 - 172. </w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.powtec.2018.04.020⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01793819v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Synthesis of phosphonated comb-like copolymers and evaluation of their dispersion efficiency on CaCO 3 suspensions. Part I: Effect of an increasing phosphonic acid content</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Tramaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Azema</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ghislain David</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Negrell</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Poulesquen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Powder Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 333, pp.19 - 29. </w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.powtec.2018.03.069⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01793820v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diphosphonated comb-like copolymers synthesis as suspensions dispersants and their resistance to ionic competition phenomenon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Tramaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Azema</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Youssef El Bitouri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ghislain David</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Negrell</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Powder Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 335, pp.334 - 343. </w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.powtec.2018.04.049⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01803151v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Phosphonated superplasticizers synthesis: adsorption, dispersion and fluidification ability on calcium carbonate suspensions.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Tramaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Azema</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. David</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Negrell</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Poulesquen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EPJ Web of Conferences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 140, pp.13008. </w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/epjconf/201714013008⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03181316v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Morpho-granular approach to characterize harbour sediments and their agglomeration/dispersion behaviour</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fanny Coulon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Azema</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Powder Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 275, pp.139-151. </w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.powtec.2015.01.021⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02914244v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Settling of mineral aqueous suspensions. Classification and stability prediction by neural networks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Remy Vie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Johannet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Azema</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloids and Surfaces A: Physicochemical and Engineering Aspects</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 459, pp.202-210. </w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.colsurfa.2014.07.005⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02914345v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Using settling behaviour to study mesostructural organization of cement pastes and superplasticizer efficiency</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Autier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Azema</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Boustingorry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloids and Surfaces A: Physicochemical and Engineering Aspects</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 450, pp.36-45. </w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.colsurfa.2014.02.050⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02914346v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Contribution to the study of particle resuspension kinetics during thermal degradation of polymers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. X. Ouf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Delcour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Azema</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Coppalle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Ferry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Hazardous Materials</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 250–251, pp.298-307. </w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jhazmat.2013.01.060⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01613295v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mesostructure evolution of cement pastes with addition of superplasticizers highlighted by dispersion indices</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Autier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Azema</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marie Taulemesse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Clerc</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Powder Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 249, pp.282-289. </w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.powtec.2013.08.036⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02949485v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Determination of the characteristics of agglomerates in aqueous suspensions using nonlinear optimization</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Bongono</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Azema</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Johannet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Gaudon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Powder Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 208 (2), pp.271-278. </w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.powtec.2010.08.016⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02949486v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Synergistic effect between hydrophobic oxide nanoparticles and ammonium polyphosphate on fire properties of poly(methyl methacrylate) and polystyrene</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Cinausero</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Azema</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">José-Marie Lopez-Cuesta</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Cochez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Ferriol</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Polymer Degradation and Stability</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 96 (8), pp.1445-1454. </w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.polymdegradstab.2011.05.008⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00772219v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impact of modified alumina oxides on the fire properties of PMMA and PS nanocomposites</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Cinausero</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Azema</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">José-Marie Lopez-Cuesta</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marianne Cochez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Ferriol</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Polymers for Advanced Technologies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 22 (12), pp.1931-1939. </w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/pat.1695⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02949487v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Organo-modified montmorillonite/poly(ɛ-caprolactone) nanocomposites prepared by melt intercalation in a twin-screw extruder</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sami Labidi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Azéma</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Perrin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">José-Marie Lopez-Cuesta</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Polymer Degradation and Stability</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 95 (3), pp.382-388. </w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.polymdegradstab.2009.11.013⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02536562v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stability parameters for mineral suspensions: Improving the dispersion of fillers in thermoplastics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Lafaurie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Azéma</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Ferry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">José-Marie Lopez-Cuesta</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Powder Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 192 (1), pp.92-98. </w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.powtec.2008.11.018⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03181081v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Surface modifications of nanoalumina and its influence on thermal stability and fire reaction of PMMA</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Cinausero</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Azema</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Cochez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Ferriol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Essahli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Polymers for Advanced Technologies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 19, pp.701-709</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00327259v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Influence of the surface modification of alumina nanoparticles on the thermal stability and fire reaction of PMMA composites</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Cinausero</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Azéma</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marianne Cochez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Ferriol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Essahli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Polymers for Advanced Technologies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 19 (6), pp.701-709. </w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/pat.1157⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00357806v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Study of suspension settling: An approach to determine suspension classification and particle interactions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Vie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Azema</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean‐christophe Quantin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Touraud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Fouletier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloids and Surfaces A: Physicochemical and Engineering Aspects</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 298 (3), pp.192-200. </w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.colsurfa.2006.10.074⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03181072v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sedimentation behaviour study by three optical methods — granulometric and electrophoresis measurements, dispersion optical analyser</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Azema</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Powder Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 165 (3), pp.133-139. </w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.powtec.2005.10.015⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03181063v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Study of heterogeneous suspensions: A new quantitative approach coupling laser granulometry and UV–vis spectrophotometry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Bayle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Azéma</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Berho</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Florence Pouet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jose-Marie Lopez-Cuesta</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloids and Surfaces A: Physicochemical and Engineering Aspects</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 262 (1-3), pp.242-250. </w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.colsurfa.2005.04.040⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03181048v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Study of UV–vis responses of mineral suspensions in water</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Berho</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M.-F. Pouet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Bayle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Azema</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O. Thomas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloids and Surfaces A: Physicochemical and Engineering Aspects</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, 248 (1-3), pp.9-16. </w:t></w:r><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.colsurfa.2004.08.046⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03181043v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wastewater suspended solids study by optical methods</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Azéma</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M.-F Pouet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C Berho</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O Thomas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloids and Surfaces A: Physicochemical and Engineering Aspects</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2002, 204 (1-3), pp.131-140. </w:t></w:r><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/S0927-7757(02)00006-7⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03181035v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Flowability of a mixture of two powders obtained by co-grinding, mixing and surface treatment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Afia David Kouadri-Henni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Azema</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Benhassaine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Powder Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1999, 103, pp.37 - 43. </w:t></w:r><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/S0032-5910(99)00012-1⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02561926v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The growth mechanism of 〈1010〉 oriented AlN thin films by low-frequency plasma-enhanced metalorganic chemical vapour deposition process</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G.Y. Meng</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Azema</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Cros</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Durand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Cot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Crystal Growth</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1993, 129 (3-4), pp.610-620. </w:t></w:r><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/0022-0248(93)90496-J⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03180780v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nitrure d'aluminium de différentes morphologies obtenu à basse température par PACVD</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Durand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Azéma</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bemard Cros</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louis Cot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal de Physique III</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1993, 3 (4), pp.713-727. </w:t></w:r><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/jp3:1993158⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">jpa-00248952v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Morphological properties of chemical vapour deposited AlN films</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Rodríguez-Clemente</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Aspar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Azema</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Armas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Combescure</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Crystal Growth</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1993, 133 (1-2), pp.59-70. </w:t></w:r><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/0022-0248(93)90103-4⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03180797v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Plasma-enhanced chemical vapour deposition of A1N (100) on Si (100): Microstructural study of the interlayers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Azéma</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Durand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">René Berjoan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Dupuy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Louis Balladore</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Crystal Growth</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1993, 129 (3-4), pp.621-628. </w:t></w:r><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/0022-0248(93)90497-K⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03244904v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Limitations on AES quantitative analyses of plasma deposited ceramics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Cros</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Berjoan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Monteil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Gat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Azema</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal de Physique III</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1992, 2 (8), pp.1373-1380. </w:t></w:r><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/jp3:1992183⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">jpa-00248808v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oxidation stages of aluminium nitride thin films obtained by plasma-enhanced chemical vapour deposition (PECVD)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Azema</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Durand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Berjoan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Dupuy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Cot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of the European Ceramic Society</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1991, 8 (5), pp.291-298. </w:t></w:r><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/0955-2219(91)90123-H⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03180772v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">INFLUENCE OF EXCITATION FREQUENCY ON ORIENTED (10(-1)0) GROWTH OF ALUMINIUM NITRIDE THIN FILMS BY PECVD</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Azema</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Durand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Berjoan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Balladore</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Cot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal de Physique IV Proceedings</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1991, 02 (C2), pp.C2-405-C2-412. </w:t></w:r><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/jp4:1991249⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">jpa-00249839v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (14)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effet d'un superplastifiant sur le ressuage et la perméabilité à l'état frais des pâtes cimentaires</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mimoune Abadassi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Youssef El Bitouri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Azéma</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Garcia-Diaz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">NOMAD 2022 - 4e conférence internationale francophone Nouveaux Matériaux et Durabilité</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, IMT Mines Alès; LMGC; LIFAM, Nov 2022, Montpellier, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03879044v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">On the effect of polycarboxylate (PCE) on cement paste bleeding</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mimoune Abadassi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Youssef El Bitouri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Jamin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Azéma</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Garcia-Diaz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PCE 2022 - 4th International Conference on Polycarboxylate Superplasticizers</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2022, Online, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03820496v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Potential Correlation between Yield Stress and Bleeding</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Youssef El Bitouri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Azéma</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICCM 2021 - 11th ACI/RILEM International Conference on Cementitious Materials and Alternative Binders for Sustainable Concrete</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2021, Online, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03321893v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Study of Slag Blended Cement and the Influence of Triethanolamine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rachel Reiver</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Azéma</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gwenn Le Saout</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucia Ferrari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vanessa Kocaba</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICCM 2021 - 11th ACI/RILEM International Conference on Cementitious Materials and Alternative Binders for Sustainable Concrete</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2021, En ligne, Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03268522v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effect of a Lignosulfonate Plasticizer on the Hydration of a Belite-Ye'elimite-Ferrite Cement Paste</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Angélique Barneoud-Chapelier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Youssef El Bitouri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Azéma</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gwenn Le Saout</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICCM 2021 - 11th ACI/RILEM International Conference on Cementitious Materials and Alternative Binders for Sustainable Concrete</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2021, En ligne, Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03268504v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Study of the influence of triethanolamine on fly ash blended cement</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rachel Reiver</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Azema</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gwenn Le Saout</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Garcia-Diaz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucia Ferrari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICCC 2019 - 15th International Congress on the Chemistry of Cement</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2019, Prague, Czech Republic</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02464658v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Efficacité de nouveaux super-plastifiants dans différents milieux ioniques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Youssef El Bitouri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Axel Tramaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Azéma</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ghislain David</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Negrell</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conférence Internationale Francophone NoMaD 2018</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2018, Liège, Belgique</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03759863v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grafting of graphene oxide with Ps, PMMA and PVAC for nanocomposite applications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandra Siot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Belkacem Otazaghine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Longuet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Léger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Corn</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Eurofillers Polymerblends 2017</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2017, Hersonissos, Heraklion, Crete, Greece</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02460643v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impact of the process on dispersion and consequences on mechanical properties of polymers with embedded silica</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Siot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Longuet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Léger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. S. Caro-Bretelle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Azéma</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Eurofillers Polymer Blends 2017</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2017, Hersonissos, Heraklion, Crete, Greece</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02930508v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Factors Influencing the Interactions between PCE Superplasticizers and Portland Cement</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Boustingorry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Autier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Azéma</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">71st RILEM Annual Week &amp; ICACMS 201</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2017, Chennai, India</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05105306v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Feasibility of Particle Imaging Velocimetry in Cone Calorimeter experiments</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Delcour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Hebert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. X. Ouf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Coppalle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Azema</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Symposium on Fire Safety Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, University of Canterbury, New Zealand. </w:t></w:r><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3801/IAFSS.FSS.11-152⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01675861v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mechanical & rheological behavior of hdpe-based poly (ethylene-co-methacrylic acid) nanocomposites</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Labidi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Azéma</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Perrin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Lopez-Cuesta</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICCM 17 - 17th International Conference on Composite Materials</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2009, Edinburgh, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05106917v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Influence of metal oxide nanoparticles for flame-retardant thermoplastics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Cinausero</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Azéma</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">José-Marie Lopez-Cuesta</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marianne Cochez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Ferriol</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">5th International Conference on Modelisation, Degradation and Stability (MODEST 2008)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2008, Liège, Belgium</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00341764v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La Zéta métrie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Azéma</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Deuxième rencontre autour des états dispersés</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 1998, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04616298v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Poster de conférence (5)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effect of lignosulfonate type and addition time on hydration kinetics and dispersion of cement pastes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Youssef El Bitouri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Azéma</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gwenn Le Saout</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Lauten</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Klaartje de Weerdt</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">3rd International Conference on the Chemistry of the Construction Materials</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2021, En ligne, Germany. , 2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03172967v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Study of phenomena responsible for organic contaminants mobilization within the framework of harbor sediment dredging</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gisele Usanase</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Azéma</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Youssef El Bitouri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Claude Souche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Murielle Avezac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">11th International SedNet Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2019, Dubrovnik, Croatia. 2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02510184v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effect of a polycarboxylate superplasticizer on the properties of a belite-ye'elimite-ferrite cement paste</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Barneoud-Chapelier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gwenn Le Saout</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Azéma</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Youssef El Bitouri</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PCE 2019 - 3rd International Conference on Polycarboxylate Superplasticizers</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2019, Munich, Germany. pp. 197-201, 2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02510028v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Phenomenological modelling of particle resuspension on bubbling PMMA</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Delcour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. X. Ouf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Azema</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Coppalle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jerôme Yon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EAC</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, Pragues, Czech Republic. 2013</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01682450v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Contribution to the study of particle resuspension kinetics during thermal degradation of polymers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Delcour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. X. Ouf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Azema</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Coppalle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jerôme Yon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EAC</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, Pargues, Czech Republic. 2013</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01682449v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Physical and Aggregate Properties (Chapter 6)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Florence Thomas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Azéma</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Thomas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">UV-Visible Spectrophotometry of Water and Wastewater</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Elsevier, pp.201-224, 2017, 978-0-444-63897-7. </w:t></w:r><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/B978-0-444-63897-7.00006-8⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03580576v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chapter 6 Physical and aggregate properties</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M.-F. Pouet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Azéma</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Touraud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O. Thomas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">UV-Visible Spectrophotometry of Water and Wastewater</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 27, Elsevier, pp.145-162, 2007, Techniques and Instrumentation in Analytical Chemistry, </w:t></w:r><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/S0167-9244(07)80008-4⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04663057v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId241"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
+<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Nathalie Azema </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Identifiants chercheurs</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdHAL : </w:t></w:r><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">nathalie-azema</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ORCID : </w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">0000-0002-8723-340X</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdRef : </w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">167907999</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (41)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">From settling to rheology and hydration: How fine fractions govern the behavior of cement-based suspensions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ahmad Khalil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Azéma</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y. El Bitouri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Le Saout</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Rémond</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Powder Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 468, pp.121632. </w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.powtec.2025.121632⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05282224v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Concentrated O/W Emulsion Stability of Non-Ionic Chitosan Oligomer Surfactants Modified by Epoxidized Fatty Chains at pH7: Influence of Emulsification Conditions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Steve Berthalon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémy Frugier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Azéma</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Negrell</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ghislain David</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Polysaccharides</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 5 (2), pp.67-84. </w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/polysaccharides5020005⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04546184v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Contribution of turbidimetry on the characterization of cement pastes bleeding</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Youssef El Bitouri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Azéma</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Advances in Cement Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 35 (4), pp.180-190. </w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1680/jadcr.22.00040⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03752905v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effect of Excessive Bleeding on the Properties of Cement Mortar</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mimoune Abadassi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Youssef El Bitouri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Azéma</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Garcia-Diaz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Construction Materials</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 3 (2), pp.164-179. </w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/constrmater3020011⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04081168v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effect of polycarboxylate superplasticizer on hydration and properties of belite ye’elimite ferrite cement paste</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Angélique Barneoud Chapelier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gwenn Le Saout</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Azéma</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Youssef El Bitouri</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Construction and Building Materials</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 322, pp.126483. </w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.conbuildmat.2022.126483⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03758959v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effect of Plasticizer on Hydration and Rheological Behavior of Cement Pastes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Youssef El Bitouri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Azéma</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gwenn Le Saoût</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rolf Andreas Lauten</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Klaartje de Weerdt</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CivilEng</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 3 (3), pp.748-759. </w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/civileng3030043⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03758019v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">On the “Thixotropic” Behavior of Fresh Cement Pastes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Youssef El Bitouri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Azéma</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Eng</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 3 (4), pp.677-692. </w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/eng3040046⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03905767v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Surfactant properties of chemically modified chitooligosaccharides and their potential application in bitumen emulsions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Chapelle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ghislain David</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Caillol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Negrell</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Catrouillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloids and Surfaces A: Physicochemical and Engineering Aspects</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 628, pp.127327. </w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.colsurfa.2021.127327⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03325899v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Contribution of settling measurements to the study of polycyclic aromatic hydrocarbons’ (PAHs) mobilisation during resuspension of PAHs-associated sediment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gisèle Usanase</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Azéma</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Youssef El Bitouri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Claude Souche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Gonzalez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Environmental Science and Pollution Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 28, pp.68349-68363. </w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s11356-021-15236-z⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03301452v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dispersion control of raw and modified silica particles in PMMA. Impact on mechanical properties, from experiments to modelling</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Siot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Léger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Longuet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Otazaghine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. S. Caro-Bretelle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Composites Part B: Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 157, pp.163 - 172. </w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.compositesb.2018.08.104⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01908915v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Correlation between process and silica dispersion/distribution into composite: Impact on mechanical properties and Weibull statistical analysis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandra Siot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Longuet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Léger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Belkacem Otazaghine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Ienny</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Polymer Testing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 70, pp.92 - 101. </w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.polymertesting.2018.06.007⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01908907v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Synthesis of phosphonated comb-like copolymers and evaluation of their dispersion efficiency on CaCO 3 suspensions part II: Effect of macromolecular structure and ionic strength</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Tramaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Azema</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Youssef El Bitouri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ghislain David</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Negrell</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Powder Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 334, pp.163 - 172. </w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.powtec.2018.04.020⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01793819v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Synthesis of phosphonated comb-like copolymers and evaluation of their dispersion efficiency on CaCO 3 suspensions. Part I: Effect of an increasing phosphonic acid content</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Tramaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Azema</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ghislain David</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Negrell</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Poulesquen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Powder Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 333, pp.19 - 29. </w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.powtec.2018.03.069⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01793820v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diphosphonated comb-like copolymers synthesis as suspensions dispersants and their resistance to ionic competition phenomenon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Tramaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Azema</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Youssef El Bitouri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ghislain David</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Negrell</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Powder Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 335, pp.334 - 343. </w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.powtec.2018.04.049⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01803151v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Influence of triethanolamine on cement pastes at early age of hydration</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Jachiet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Azéma</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gwenn Le Saout</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Garcia-Diaz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vanessa Kocaba</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Advances in Cement Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 30 (4), pp.159-171. </w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1680/jadcr.17.00041⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02497730v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Phosphonated superplasticizers synthesis: adsorption, dispersion and fluidification ability on calcium carbonate suspensions.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Tramaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Azema</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. David</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Negrell</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Poulesquen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EPJ Web of Conferences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 140, pp.13008. </w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/epjconf/201714013008⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03181316v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Morpho-granular approach to characterize harbour sediments and their agglomeration/dispersion behaviour</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fanny Coulon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Azema</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Powder Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 275, pp.139-151. </w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.powtec.2015.01.021⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02914244v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Settling of mineral aqueous suspensions. Classification and stability prediction by neural networks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Remy Vie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Johannet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Azema</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloids and Surfaces A: Physicochemical and Engineering Aspects</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 459, pp.202-210. </w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.colsurfa.2014.07.005⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02914345v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Using settling behaviour to study mesostructural organization of cement pastes and superplasticizer efficiency</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Autier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Azema</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Boustingorry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloids and Surfaces A: Physicochemical and Engineering Aspects</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 450, pp.36-45. </w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.colsurfa.2014.02.050⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02914346v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Contribution to the study of particle resuspension kinetics during thermal degradation of polymers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. X. Ouf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Delcour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Azema</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Coppalle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Ferry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Hazardous Materials</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 250–251, pp.298-307. </w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jhazmat.2013.01.060⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01613295v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mesostructure evolution of cement pastes with addition of superplasticizers highlighted by dispersion indices</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Autier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Azema</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marie Taulemesse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Clerc</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Powder Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 249, pp.282-289. </w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.powtec.2013.08.036⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02949485v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Determination of the characteristics of agglomerates in aqueous suspensions using nonlinear optimization</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Bongono</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Azema</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Johannet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Gaudon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Powder Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 208 (2), pp.271-278. </w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.powtec.2010.08.016⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02949486v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Synergistic effect between hydrophobic oxide nanoparticles and ammonium polyphosphate on fire properties of poly(methyl methacrylate) and polystyrene</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Cinausero</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Azema</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">José-Marie Lopez-Cuesta</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Cochez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Ferriol</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Polymer Degradation and Stability</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 96 (8), pp.1445-1454. </w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.polymdegradstab.2011.05.008⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00772219v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impact of modified alumina oxides on the fire properties of PMMA and PS nanocomposites</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Cinausero</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Azema</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">José-Marie Lopez-Cuesta</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marianne Cochez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Ferriol</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Polymers for Advanced Technologies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 22 (12), pp.1931-1939. </w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/pat.1695⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02949487v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Organo-modified montmorillonite/poly(ɛ-caprolactone) nanocomposites prepared by melt intercalation in a twin-screw extruder</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sami Labidi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Azéma</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Perrin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">José-Marie Lopez-Cuesta</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Polymer Degradation and Stability</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 95 (3), pp.382-388. </w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.polymdegradstab.2009.11.013⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02536562v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stability parameters for mineral suspensions: Improving the dispersion of fillers in thermoplastics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Lafaurie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Azéma</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Ferry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">José-Marie Lopez-Cuesta</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Powder Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 192 (1), pp.92-98. </w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.powtec.2008.11.018⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03181081v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Surface modifications of nanoalumina and its influence on thermal stability and fire reaction of PMMA</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Cinausero</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Azema</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Cochez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Ferriol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Essahli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Polymers for Advanced Technologies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 19, pp.701-709</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00327259v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Influence of the surface modification of alumina nanoparticles on the thermal stability and fire reaction of PMMA composites</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Cinausero</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Azéma</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marianne Cochez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Ferriol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Essahli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Polymers for Advanced Technologies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 19 (6), pp.701-709. </w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/pat.1157⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00357806v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Study of suspension settling: An approach to determine suspension classification and particle interactions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Vie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Azema</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean‐christophe Quantin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Touraud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Fouletier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloids and Surfaces A: Physicochemical and Engineering Aspects</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 298 (3), pp.192-200. </w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.colsurfa.2006.10.074⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03181072v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sedimentation behaviour study by three optical methods — granulometric and electrophoresis measurements, dispersion optical analyser</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Azema</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Powder Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 165 (3), pp.133-139. </w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.powtec.2005.10.015⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03181063v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Study of heterogeneous suspensions: A new quantitative approach coupling laser granulometry and UV–vis spectrophotometry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Bayle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Azéma</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Berho</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Florence Pouet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jose-Marie Lopez-Cuesta</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloids and Surfaces A: Physicochemical and Engineering Aspects</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 262 (1-3), pp.242-250. </w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.colsurfa.2005.04.040⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03181048v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Study of UV–vis responses of mineral suspensions in water</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Berho</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M.-F. Pouet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Bayle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Azema</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O. Thomas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloids and Surfaces A: Physicochemical and Engineering Aspects</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, 248 (1-3), pp.9-16. </w:t></w:r><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.colsurfa.2004.08.046⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03181043v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wastewater suspended solids study by optical methods</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Azéma</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M.-F Pouet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C Berho</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O Thomas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloids and Surfaces A: Physicochemical and Engineering Aspects</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2002, 204 (1-3), pp.131-140. </w:t></w:r><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/S0927-7757(02)00006-7⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03181035v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Flowability of a mixture of two powders obtained by co-grinding, mixing and surface treatment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Afia David Kouadri-Henni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Azema</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Benhassaine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Powder Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1999, 103, pp.37 - 43. </w:t></w:r><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/S0032-5910(99)00012-1⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02561926v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The growth mechanism of 〈1010〉 oriented AlN thin films by low-frequency plasma-enhanced metalorganic chemical vapour deposition process</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G.Y. Meng</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Azema</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Cros</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Durand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Cot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Crystal Growth</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1993, 129 (3-4), pp.610-620. </w:t></w:r><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/0022-0248(93)90496-J⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03180780v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nitrure d'aluminium de différentes morphologies obtenu à basse température par PACVD</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Durand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Azéma</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bemard Cros</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louis Cot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal de Physique III</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1993, 3 (4), pp.713-727. </w:t></w:r><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/jp3:1993158⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">jpa-00248952v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Morphological properties of chemical vapour deposited AlN films</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Rodríguez-Clemente</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Aspar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Azema</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Armas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Combescure</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Crystal Growth</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1993, 133 (1-2), pp.59-70. </w:t></w:r><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/0022-0248(93)90103-4⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03180797v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Plasma-enhanced chemical vapour deposition of A1N (100) on Si (100): Microstructural study of the interlayers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Azéma</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Durand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">René Berjoan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Dupuy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Louis Balladore</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Crystal Growth</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1993, 129 (3-4), pp.621-628. </w:t></w:r><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/0022-0248(93)90497-K⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03244904v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Limitations on AES quantitative analyses of plasma deposited ceramics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Cros</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Berjoan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Monteil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Gat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Azema</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal de Physique III</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1992, 2 (8), pp.1373-1380. </w:t></w:r><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/jp3:1992183⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">jpa-00248808v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oxidation stages of aluminium nitride thin films obtained by plasma-enhanced chemical vapour deposition (PECVD)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Azema</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Durand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Berjoan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Dupuy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Cot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of the European Ceramic Society</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1991, 8 (5), pp.291-298. </w:t></w:r><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/0955-2219(91)90123-H⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03180772v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">INFLUENCE OF EXCITATION FREQUENCY ON ORIENTED (10(-1)0) GROWTH OF ALUMINIUM NITRIDE THIN FILMS BY PECVD</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Azema</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Durand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Berjoan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Balladore</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Cot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal de Physique IV Proceedings</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1991, 02 (C2), pp.C2-405-C2-412. </w:t></w:r><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/jp4:1991249⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">jpa-00249839v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (14)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effet d'un superplastifiant sur le ressuage et la perméabilité à l'état frais des pâtes cimentaires</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mimoune Abadassi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Youssef El Bitouri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Azéma</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Garcia-Diaz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">NOMAD 2022 - 4e conférence internationale francophone Nouveaux Matériaux et Durabilité</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, IMT Mines Alès; LMGC; LIFAM, Nov 2022, Montpellier, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03879044v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">On the effect of polycarboxylate (PCE) on cement paste bleeding</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mimoune Abadassi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Youssef El Bitouri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Jamin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Azéma</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Garcia-Diaz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PCE 2022 - 4th International Conference on Polycarboxylate Superplasticizers</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2022, Online, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03820496v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Potential Correlation between Yield Stress and Bleeding</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Youssef El Bitouri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Azéma</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICCM 2021 - 11th ACI/RILEM International Conference on Cementitious Materials and Alternative Binders for Sustainable Concrete</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2021, Online, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03321893v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Study of Slag Blended Cement and the Influence of Triethanolamine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rachel Reiver</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Azéma</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gwenn Le Saout</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucia Ferrari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vanessa Kocaba</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICCM 2021 - 11th ACI/RILEM International Conference on Cementitious Materials and Alternative Binders for Sustainable Concrete</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2021, En ligne, Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03268522v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effect of a Lignosulfonate Plasticizer on the Hydration of a Belite-Ye'elimite-Ferrite Cement Paste</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Angélique Barneoud-Chapelier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Youssef El Bitouri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Azéma</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gwenn Le Saout</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICCM 2021 - 11th ACI/RILEM International Conference on Cementitious Materials and Alternative Binders for Sustainable Concrete</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2021, En ligne, Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03268504v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Study of the influence of triethanolamine on fly ash blended cement</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rachel Reiver</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Azema</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gwenn Le Saout</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Garcia-Diaz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucia Ferrari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICCC 2019 - 15th International Congress on the Chemistry of Cement</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2019, Prague, Czech Republic</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02464658v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Efficacité de nouveaux super-plastifiants dans différents milieux ioniques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Youssef El Bitouri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Axel Tramaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Azéma</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ghislain David</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Negrell</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conférence Internationale Francophone NoMaD 2018</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2018, Liège, Belgique</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03759863v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grafting of graphene oxide with Ps, PMMA and PVAC for nanocomposite applications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandra Siot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Belkacem Otazaghine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Longuet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Léger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Corn</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Eurofillers Polymerblends 2017</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2017, Hersonissos, Heraklion, Crete, Greece</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02460643v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impact of the process on dispersion and consequences on mechanical properties of polymers with embedded silica</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Siot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Longuet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Léger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. S. Caro-Bretelle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Azéma</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Eurofillers Polymer Blends 2017</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2017, Hersonissos, Heraklion, Crete, Greece</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02930508v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Factors Influencing the Interactions between PCE Superplasticizers and Portland Cement</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Boustingorry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Autier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Azéma</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">71st RILEM Annual Week &amp; ICACMS 201</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2017, Chennai, India</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05105306v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Feasibility of Particle Imaging Velocimetry in Cone Calorimeter experiments</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Delcour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Hebert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. X. Ouf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Coppalle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Azema</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Symposium on Fire Safety Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, University of Canterbury, New Zealand. </w:t></w:r><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3801/IAFSS.FSS.11-152⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01675861v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mechanical & rheological behavior of hdpe-based poly (ethylene-co-methacrylic acid) nanocomposites</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Labidi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Azéma</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Perrin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Lopez-Cuesta</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICCM 17 - 17th International Conference on Composite Materials</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2009, Edinburgh, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05106917v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Influence of metal oxide nanoparticles for flame-retardant thermoplastics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Cinausero</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Azéma</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">José-Marie Lopez-Cuesta</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marianne Cochez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Ferriol</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">5th International Conference on Modelisation, Degradation and Stability (MODEST 2008)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2008, Liège, Belgium</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00341764v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La Zéta métrie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Azéma</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Deuxième rencontre autour des états dispersés</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 1998, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04616298v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Poster de conférence (5)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effect of lignosulfonate type and addition time on hydration kinetics and dispersion of cement pastes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Youssef El Bitouri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Azéma</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gwenn Le Saout</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Lauten</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Klaartje de Weerdt</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">3rd International Conference on the Chemistry of the Construction Materials</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2021, En ligne, Germany. , 2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03172967v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Study of phenomena responsible for organic contaminants mobilization within the framework of harbor sediment dredging</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gisele Usanase</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Azéma</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Youssef El Bitouri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Claude Souche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Murielle Avezac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">11th International SedNet Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2019, Dubrovnik, Croatia. 2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02510184v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effect of a polycarboxylate superplasticizer on the properties of a belite-ye'elimite-ferrite cement paste</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Barneoud-Chapelier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gwenn Le Saout</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Azéma</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Youssef El Bitouri</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PCE 2019 - 3rd International Conference on Polycarboxylate Superplasticizers</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2019, Munich, Germany. pp. 197-201, 2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02510028v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Contribution to the study of particle resuspension kinetics during thermal degradation of polymers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Delcour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. X. Ouf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Azema</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Coppalle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jerôme Yon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EAC</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, Pargues, Czech Republic. 2013</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01682449v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Phenomenological modelling of particle resuspension on bubbling PMMA</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Delcour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. X. Ouf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Azema</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Coppalle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jerôme Yon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EAC</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, Pragues, Czech Republic. 2013</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01682450v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Physical and Aggregate Properties (Chapter 6)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Florence Thomas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Azéma</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Thomas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">UV-Visible Spectrophotometry of Water and Wastewater</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Elsevier, pp.201-224, 2017, 978-0-444-63897-7. </w:t></w:r><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/B978-0-444-63897-7.00006-8⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03580576v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chapter 6 Physical and aggregate properties</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M.-F. Pouet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Azéma</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Touraud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O. Thomas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">UV-Visible Spectrophotometry of Water and Wastewater</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 27, Elsevier, pp.145-162, 2007, Techniques and Instrumentation in Analytical Chemistry, </w:t></w:r><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/S0167-9244(07)80008-4⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04663057v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId241"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
@@ -106,51 +106,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="B09304B5"/>
+    <w:nsid w:val="192527AD"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -337,51 +337,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/nathalie-azema" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-8723-340X" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/167907999" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-05282224v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmad Khalil" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Az&#233;ma" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. El Bitouri" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Le Saout" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. R&#233;mond" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.powtec.2025.121632" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-04546184v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Steve Berthalon" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;my Frugier" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Negrell" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ghislain David" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/polysaccharides5020005" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-03752905v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Youssef El Bitouri" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1680/jadcr.22.00040" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-04081168v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mimoune Abadassi" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Garcia-Diaz" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/constrmater3020011" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-03758959v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ang&#233;lique Barneoud Chapelier" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gwenn Le Saout" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.conbuildmat.2022.126483" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-03758019v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gwenn Le Sao&#251;t" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rolf Andreas Lauten" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Klaartje de Weerdt" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/civileng3030043" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-03905767v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/eng3040046" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-03301452v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gis&#232;le Usanase" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Claude Souche" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Gonzalez" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11356-021-15236-z" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-03325899v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Chapelle" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Caillol" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Catrouillet" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.colsurfa.2021.127327" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01908915v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Siot" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain L&#233;ger" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Longuet" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Otazaghine" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. S. Caro-Bretelle" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compositesb.2018.08.104" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-02497730v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Jachiet" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vanessa Kocaba" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1680/jadcr.17.00041" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01908907v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra Siot" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Longuet" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Belkacem Otazaghine" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Ienny" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.polymertesting.2018.06.007" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01793819v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Tramaux" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Azema" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Negrell" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.powtec.2018.04.020" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01793820v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Azema" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Poulesquen" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.powtec.2018.03.069" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01803151v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.powtec.2018.04.049" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-03181316v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. David" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/epjconf/201714013008" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02914244v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fanny Coulon" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.powtec.2015.01.021" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02914345v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Remy Vie" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Johannet" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.colsurfa.2014.07.005" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02914346v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Autier" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Boustingorry" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.colsurfa.2014.02.050" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01613295v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. X. Ouf" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Delcour" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Coppalle" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Ferry" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jhazmat.2013.01.060" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02949485v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marie Taulemesse" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Clerc" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.powtec.2013.08.036" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02949486v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Bongono" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Johannet" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Gaudon" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.powtec.2010.08.016" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00772219v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Cinausero" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233;-Marie Lopez-Cuesta" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Cochez" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Ferriol" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.polymdegradstab.2011.05.008" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-7CSWT34Z-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02949487v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Cinausero" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marianne Cochez" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Ferriol" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/pat.1695" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-234CQK7H-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-02536562v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sami Labidi" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Perrin" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.polymdegradstab.2009.11.013" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-03181081v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Lafaurie" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.powtec.2008.11.018" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00327259v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Essahli" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00357806v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Essahli" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/pat.1157" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-B3QHPVRG-S/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-03181072v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Vie" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean&#8208;christophe Quantin" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Touraud" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Fouletier" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.colsurfa.2006.10.074" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-03181063v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.powtec.2005.10.015" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-03181048v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Bayle" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Berho" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Florence Pouet" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jose-Marie Lopez-Cuesta" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.colsurfa.2005.04.040" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-03181043v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Berho" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.-F. Pouet" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Thomas" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.colsurfa.2004.08.046" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-03181035v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.-F Pouet" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Berho" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O Thomas" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0927-7757(02)00006-7" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02561926v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Afia David Kouadri-Henni" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Benhassaine" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0032-5910(99)00012-1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/346C40DD2102A1A67C5A9ADC4CB74A17D2937D2A/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-03180780v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G.Y. Meng" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Cros" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Durand" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Cot" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/0022-0248(93)90496-J" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/3EEB31524C2360E488C95F1205309BE3AD94BA43/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/jpa-00248952v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Durand" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bemard Cros" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis Cot" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/jp3:1993158" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-03180797v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Rodr&#237;guez-Clemente" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Aspar" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Armas" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Combescure" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/0022-0248(93)90103-4" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-J678576Z-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03244904v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ren&#233; Berjoan" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Dupuy" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Louis Balladore" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/0022-0248(93)90497-K" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/72771C066F6C1C7F88BD959A7C17981CE5E77C45/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/jpa-00248808v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Berjoan" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Monteil" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Gat" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/jp3:1992183" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-03180772v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Dupuy" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/0955-2219(91)90123-H" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-BTSQBGZL-X/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/jpa-00249839v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Balladore" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/jp4:1991249" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-03879044v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-03820496v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Jamin" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-03321893v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03268522v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rachel Reiver" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucia Ferrari" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03268504v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ang&#233;lique Barneoud-Chapelier" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-02464658v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03759863v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Axel Tramaux" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-02460643v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Corn" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-02930508v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-05105306v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01675861v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Hebert" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3801/IAFSS.FSS.11-152" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-05106917v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Labidi" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Lopez-Cuesta" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00341764v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-04616298v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03172967v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Lauten" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-02510184v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gisele Usanase" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Murielle Avezac" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-02510028v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Barneoud-Chapelier" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01682450v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jer&#244;me Yon" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01682449v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Coppalle" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-03580576v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Florence Thomas" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Thomas" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/B978-0-444-63897-7.00006-8" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-04663057v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0167-9244(07)80008-4" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/nathalie-azema" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-8723-340X" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/167907999" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-05282224v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmad Khalil" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Az&#233;ma" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. El Bitouri" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Le Saout" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. R&#233;mond" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.powtec.2025.121632" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-04546184v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Steve Berthalon" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;my Frugier" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Negrell" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ghislain David" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/polysaccharides5020005" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-03752905v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Youssef El Bitouri" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1680/jadcr.22.00040" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-04081168v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mimoune Abadassi" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Garcia-Diaz" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/constrmater3020011" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-03758959v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ang&#233;lique Barneoud Chapelier" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gwenn Le Saout" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.conbuildmat.2022.126483" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-03758019v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gwenn Le Sao&#251;t" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rolf Andreas Lauten" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Klaartje de Weerdt" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/civileng3030043" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-03905767v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/eng3040046" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-03325899v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Chapelle" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Caillol" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Catrouillet" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.colsurfa.2021.127327" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-03301452v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gis&#232;le Usanase" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Claude Souche" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Gonzalez" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11356-021-15236-z" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01908915v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Siot" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain L&#233;ger" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Longuet" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Otazaghine" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. S. Caro-Bretelle" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compositesb.2018.08.104" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01908907v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra Siot" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Longuet" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Belkacem Otazaghine" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Ienny" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.polymertesting.2018.06.007" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01793819v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Tramaux" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Azema" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Negrell" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.powtec.2018.04.020" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01793820v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Azema" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Poulesquen" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.powtec.2018.03.069" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01803151v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.powtec.2018.04.049" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-02497730v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Jachiet" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vanessa Kocaba" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1680/jadcr.17.00041" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-03181316v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. David" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/epjconf/201714013008" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02914244v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fanny Coulon" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.powtec.2015.01.021" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02914345v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Remy Vie" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Johannet" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.colsurfa.2014.07.005" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02914346v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Autier" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Boustingorry" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.colsurfa.2014.02.050" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01613295v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. X. Ouf" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Delcour" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Coppalle" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Ferry" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jhazmat.2013.01.060" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02949485v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marie Taulemesse" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Clerc" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.powtec.2013.08.036" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02949486v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Bongono" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Johannet" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Gaudon" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.powtec.2010.08.016" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00772219v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Cinausero" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233;-Marie Lopez-Cuesta" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Cochez" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Ferriol" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.polymdegradstab.2011.05.008" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-7CSWT34Z-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02949487v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Cinausero" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marianne Cochez" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Ferriol" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/pat.1695" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-234CQK7H-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-02536562v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sami Labidi" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Perrin" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.polymdegradstab.2009.11.013" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-03181081v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Lafaurie" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.powtec.2008.11.018" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00327259v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Essahli" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00357806v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Essahli" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/pat.1157" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-B3QHPVRG-S/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-03181072v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Vie" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean&#8208;christophe Quantin" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Touraud" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Fouletier" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.colsurfa.2006.10.074" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-03181063v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.powtec.2005.10.015" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-03181048v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Bayle" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Berho" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Florence Pouet" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jose-Marie Lopez-Cuesta" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.colsurfa.2005.04.040" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-03181043v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Berho" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.-F. Pouet" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Thomas" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.colsurfa.2004.08.046" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-03181035v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.-F Pouet" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Berho" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O Thomas" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0927-7757(02)00006-7" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02561926v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Afia David Kouadri-Henni" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Benhassaine" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0032-5910(99)00012-1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/346C40DD2102A1A67C5A9ADC4CB74A17D2937D2A/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-03180780v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G.Y. Meng" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Cros" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Durand" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Cot" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/0022-0248(93)90496-J" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/3EEB31524C2360E488C95F1205309BE3AD94BA43/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/jpa-00248952v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Durand" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bemard Cros" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis Cot" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/jp3:1993158" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-03180797v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Rodr&#237;guez-Clemente" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Aspar" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Armas" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Combescure" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/0022-0248(93)90103-4" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-J678576Z-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03244904v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ren&#233; Berjoan" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Dupuy" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Louis Balladore" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/0022-0248(93)90497-K" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/72771C066F6C1C7F88BD959A7C17981CE5E77C45/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/jpa-00248808v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Berjoan" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Monteil" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Gat" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/jp3:1992183" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-03180772v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Dupuy" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/0955-2219(91)90123-H" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-BTSQBGZL-X/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/jpa-00249839v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Balladore" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/jp4:1991249" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-03879044v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-03820496v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Jamin" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-03321893v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03268522v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rachel Reiver" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucia Ferrari" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03268504v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ang&#233;lique Barneoud-Chapelier" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-02464658v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03759863v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Axel Tramaux" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-02460643v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Corn" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-02930508v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-05105306v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01675861v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Hebert" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3801/IAFSS.FSS.11-152" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-05106917v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Labidi" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Lopez-Cuesta" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00341764v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-04616298v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03172967v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Lauten" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-02510184v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gisele Usanase" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Murielle Avezac" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-02510028v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Barneoud-Chapelier" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01682449v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Coppalle" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jer&#244;me Yon" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01682450v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-03580576v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Florence Thomas" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Thomas" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/B978-0-444-63897-7.00006-8" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-04663057v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0167-9244(07)80008-4" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>