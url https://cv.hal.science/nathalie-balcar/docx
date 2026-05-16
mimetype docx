--- v0 (2026-03-16)
+++ v1 (2026-05-16)
@@ -66,1087 +66,1075 @@
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Publications</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Article dans une revue (12)</w:t>
+        <w:t xml:space="preserve">Article dans une revue (13)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId7" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Degradation of multicomponent phosphate-plasticized PVC under thermal aging at moderate temperature</w:t>
+                <w:t xml:space="preserve">Identification and degradation atlas of plastic objects in the collections of the Musée des Arts Décoratifs, Paris</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathilde Larrieu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Héloïse Tessier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Nathalie Balcar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Barabant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maroussia Duranton</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Odile Fichet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Polymer Degradation and Stability</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, 238, pp.111339. </w:t>
+              <w:t xml:space="preserve">npj Heritage Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2026, 14 (1), pp.70. </w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.polymdegradstab.2025.111339⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1038/s40494-026-02337-6⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId7" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05134793v1</w:t>
+                <w:t xml:space="preserve">hal-05615081v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Conservation of plasticized PVC artifacts in museums: Influence of wrapping materials</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Degradation of multicomponent phosphate-plasticized PVC under thermal aging at moderate temperature</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathilde Larrieu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Balcar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles Barabant</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maroussia Duranton</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Adeline Royaux</w:t>
-[...51 lines deleted...]
-                <w:t xml:space="preserve">Gilles Barabant</w:t>
+                <w:t xml:space="preserve">Odile Fichet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Cultural Heritage</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.culher.2020.07.002⟩</w:t>
+              <w:t xml:space="preserve">Polymer Degradation and Stability</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 238, pp.111339. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.polymdegradstab.2025.111339⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03516085v1</w:t>
+                <w:t xml:space="preserve">hal-05134793v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Conservation des mousses polyuréthane ester : consolidation par application de mélanges de polysiloxanes</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Conservation of plasticized PVC artifacts in museums: Influence of wrapping materials</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adeline Royaux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emilande Apchain</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lucille Royan</w:t>
-[...19 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
+                <w:t xml:space="preserve">Isabelle Fabre-Francke</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Balcar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Barabant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Technè</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.4000/techne.536⟩</w:t>
+              <w:t xml:space="preserve">Journal of Cultural Heritage</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 46, pp.131 - 139. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.culher.2020.07.002⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId19" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02072607v1</w:t>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03516085v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Long-term effect of silk paper used for wrapping of plasticized PVC objects: Comparison between ancient and model PVC</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
+                <w:t xml:space="preserve">Conservation des mousses polyuréthane ester : consolidation par application de mélanges de polysiloxanes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucille Royan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Céline Daher</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Balcar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Barabant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Clémentine Bollard</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Agnès Lattuati-Derieux</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Polymer Degradation and Stability</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2018, 155, pp.183-193. </w:t>
+              <w:t xml:space="preserve">Technè</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 46, pp.119-125. </w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.polymdegradstab.2018.07.016⟩</w:t>
+                <w:t xml:space="preserve">⟨10.4000/techne.536⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId27" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-03516281v1</w:t>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02072607v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Consolidation of degraded polyurethane foams by means of polysiloxane mixtures: Polycondensation study and application treatment</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId17" w:history="1">
+                <w:t xml:space="preserve">Long-term effect of silk paper used for wrapping of plasticized PVC objects: Comparison between ancient and model PVC</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adeline Royaux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Fabre-Francke</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Balcar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Barabant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Sophie Cantin</w:t>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clémentine Bollard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Polymer Degradation and Stability</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2018, 158, pp.92-101. </w:t>
-            </w:r>
+              <w:t xml:space="preserve">, 2018, 155, pp.183-193. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.polymdegradstab.2018.07.016⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.polymdegradstab.2018.10.029⟩</w:t>
-[...17 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId28" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02072601v1</w:t>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03516281v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The ID21 X-ray and infrared microscopy beamline at the ESRF: status and recent applications to artistic materials</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Wout de Nolf</w:t>
+                <w:t xml:space="preserve">Consolidation of degraded polyurethane foams by means of polysiloxane mixtures: Polycondensation study and application treatment</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Céline Daher</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Fabre-Francke</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Balcar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles Barabant</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Cantin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Analytical Atomic Spectrometry</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1039/C6JA00356G⟩</w:t>
+              <w:t xml:space="preserve">Polymer Degradation and Stability</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 158, pp.92-101. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.polymdegradstab.2018.10.029⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId32" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01935489v1</w:t>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02072601v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Aging of plasticized polyvinyl chloride in heritage collections: The impact of conditioning and cleaning treatments</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Clémentine Bollard</w:t>
+                <w:t xml:space="preserve">The ID21 X-ray and infrared microscopy beamline at the ESRF: status and recent applications to artistic materials</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marine Cotte</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emeline Pouyet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Murielle Salomé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Camille Rivard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Wout de Nolf</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Polymer Degradation and Stability</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.polymdegradstab.2017.01.011⟩</w:t>
+              <w:t xml:space="preserve">Journal of Analytical Atomic Spectrometry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 32 (3), pp.477-493. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1039/C6JA00356G⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId41" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-03516082v1</w:t>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01935489v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aging of plasticized polyvinyl chloride in heritage collections: The impact of conditioning and cleaning treatments</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adeline Royaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Fabre-Francke</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Balcar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Barabant Gilles</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1195,527 +1183,673 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01488502v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Analysis and conservation of modern modeling materials found in Auguste Rodin's sculptures</w:t>
-[...57 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
+                <w:t xml:space="preserve">Aging of plasticized polyvinyl chloride in heritage collections: The impact of conditioning and cleaning treatments</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adeline Royaux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Fabre-Francke</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Balcar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles Barabant</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clémentine Bollard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Studies in Conservation</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1080/00393630.2015.1131029⟩</w:t>
+              <w:t xml:space="preserve">Polymer Degradation and Stability</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 137, pp.109-121. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.polymdegradstab.2017.01.011⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04062673v1</w:t>
+                <w:t xml:space="preserve">hal-03516082v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Aging of plasticized polyvinyl chloride in heritage collections: The impact of conditioning and cleaning treatments</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Analysis and conservation of modern modeling materials found in Auguste Rodin's sculptures</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Juliette Langlois</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guylaine Mary</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Bluzat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Daniel R Gaya</w:t>
-[...32 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
+                <w:t xml:space="preserve">Agnès Cascio</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Balcar</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Gilles Barabant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Polymer Degradation and Stability</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.polymdegradstab.2017.01.011⟩</w:t>
+              <w:t xml:space="preserve">Studies in Conservation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 62 (5), pp.247-265. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1080/00393630.2015.1131029⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId51" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02980413v1</w:t>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04062673v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Restauration des boiseries dorées de l’hôtel Le Bas de Montargis</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
+                <w:t xml:space="preserve">Aging of plasticized polyvinyl chloride in heritage collections: The impact of conditioning and cleaning treatments</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniel R Gaya</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adeline Royaux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Fabre-Francke</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Balcar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId55" w:history="1">
-[...33 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles Barabant</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Technè</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Polymer Degradation and Stability</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, pp.109-121. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.polymdegradstab.2017.01.011⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId53" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-03690687v1</w:t>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02980413v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Restauration des boiseries dorées de l’hôtel Le Bas de Montargis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caroline Thomas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Balcar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Roland Février</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne-Solenn Le Hô</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc-André Paulin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Technè</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03690687v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Du bitume à la résine - à propos du remplissage d'une oreille de griffon de Delphes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claude Rolley</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Juliette Langlois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Balcar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martine Regert</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Bulletin de Correspondance Hellénique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2005, 128-129 (1), pp.55-65. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3406/bch.2004.7350⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId61" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00470066v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -1725,216 +1859,216 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Consolidation des mousses polyuréthane ester par les polysiloxanes : cas d’application sur une œuvre de Ben Vautier et recherche de nouveaux matériaux de consolidation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucille Royan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Céline Daher</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lucille Royan</w:t>
-[...24 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Isabelle Fabre-Francke</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Odile Fichet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Cantin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journée d'étude Le polyuréthane dans tous ses états</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2019, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04407086v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Study of plasticizers, loss and exudation in plasticized polyvinylchloride-based heritage objects</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adeline Royaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Balcar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bertrand Lavédrine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Barabant Gilles</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1953,426 +2087,426 @@
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">4th International Congress on Chemistry for Cultural Heritage</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2016, Bruxelles, Belgium</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01488482v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">STUDY OF PLASTICIZERS LOSS AND EXUDATION IN PLASTICIZED POLYVINYL CHLORIDE-BASED HERITAGE OBJECTS</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adeline Royaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Fabre-Francke</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Balcar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Barabant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clémentine Bollard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ChemCH 2016</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2016, Bruxelles, Belgium</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01347146v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">PVC : Compréhension des mécanismes de perte de plastifiant et d'exsudation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adeline Royaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Fabre-Francke</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Balcar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Barabant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clémentine Bollard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">GFP : 6ème journée Pol-IdF</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2015, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01225599v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Présentation de la thèse et des premiers résultats : PVC : Compréhension des mécanismes de perte de plastifiant et d'exsudation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adeline Royaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Fabre-Francke</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Balcar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Barabant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clémentine Bollard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journée doctorale</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Patrima, Feb 2015, Pierrefite-sur-Seine, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01154488v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -2382,154 +2516,154 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Research and conservation of human remains: cross contributions</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Noelle Timbart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Juliette Langlois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Colson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Balcar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascale Richardin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">10th World Congress on Mummy Studies - WMC 2022</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2022, Bolzano, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04301783v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -2539,580 +2673,649 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Conserving and repainting one of Damien Cabanes’s outdoor sculptures: a challenge in combining conservation ethics, artist wishes and technical aspects. In Working Towards a Sustainable Past, ICOM-CC 20th Triennial Conference Preprints, Valencia, 18–22 September 2023, ed. J. Bridgland. Paris: International Council of Museums</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clémentine Bollard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Balcar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Barabant Gilles</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ICOM-CC 20th Triennial Conference Preprints</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2023, Valencia (Espagne), Spain. 2023</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Proceedings/Recueil des communications</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05119479v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Effects of Cleaning Gel Systems on Plasticised Poly(Vinyl Chloride): New Insights, Postprints of the conference Future Talks 2013, Technology and Conservation of Modern Materials in Design, Munich 23/25 october 2013.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clémentine Bollard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Balcar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Barabant Gilles</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sara Kuperholc</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Future Talks, Technology and Conservation of Modern Materials in Design</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2013, Munich (Allemagne), Germany. 2015</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Proceedings/Recueil des communications</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05119494v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Effects of Cleaning Gel Systems on Various Plastics: a Preliminary Study on Plasticised PVC, Postprints of the conference Future Talks 2011, Technology and Conservation of Modern Materials in Design, Munich 26/28 october 2011</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clémentine Bollard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Balcar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Barabant Gilles</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sara Kuperholc</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Future Talks, Technology and Conservation of Modern Materials in Design</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2011, Munich (Allemagne), Germany. 2013</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Proceedings/Recueil des communications</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05119499v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Chapitre d'ouvrage (2)</w:t>
+        <w:t xml:space="preserve">Chapitre d'ouvrage (3)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Plastiques et Elastomères</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Balcar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Ramel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Préserver et transmettre le patrimoine matériel</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, MkF éditions, pp.339-355, 2026, 978-2-493-45834-6</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05545982v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">The application of analytical pyrolysis to the study of cultural materials</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Balcar</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Analytical Pyrolysis Hanbook, third edition</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, CRC Press, Taylor ands Francis Group, pp.89-109, 2021, 978-0-367-19232-7</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-05593561v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">The Child with a Bulla in the Louvre, History of the Reconstruction and Restoration of an Ancient Bronze</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Descamps</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoit Mille</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Robcis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Balcar</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Risser; Erik ; Saunders; David. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">The Restoration of Ancient Bronzes Naples and Beyond</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Getty Publications, pp.83-94, 2013, 978-1-60606-154-1</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01538909v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId82"/>
+      <w:footerReference w:type="default" r:id="rId86"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -3259,51 +3462,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05134793v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Larrieu" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Balcar" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Barabant" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maroussia Duranton" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Odile Fichet" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.polymdegradstab.2025.111339" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03516085v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adeline Royaux" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilande Apchain" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Fabre-Francke" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.culher.2020.07.002" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02072607v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucille Royan" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Daher" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Lattuati-Derieux" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/techne.536" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03516281v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;mentine Bollard" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.polymdegradstab.2018.07.016" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-SLVRC8ZG-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02072601v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Cantin" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.polymdegradstab.2018.10.029" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-72ZKL36F-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01935489v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Cotte" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emeline Pouyet" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Murielle Salom&#233;" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Rivard" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wout de Nolf" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C6JA00356G" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03516082v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.polymdegradstab.2017.01.011" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-3J0J3BF1-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01488502v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Barabant Gilles" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bollard Cl&#233;mentine" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04062673v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliette Langlois" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guylaine Mary" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Bluzat" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Cascio" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/00393630.2015.1131029" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cyu.hal.science/hal-02980413v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel R Gaya" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03690687v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Thomas" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roland F&#233;vrier" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Solenn Le H&#244;" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc-Andr&#233; Paulin" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00470066v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Rolley" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martine Regert" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/bch.2004.7350" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cyu.hal.science/hal-04407086v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01488482v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Lav&#233;drine" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01347146v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01225599v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01154488v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04301783v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Noelle Timbart" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Colson" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Richardin" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05119479v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05119494v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sara Kuperholc" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05119499v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05545982v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Ramel" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01538909v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Descamps" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Mille" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Robcis" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05615081v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Larrieu" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;lo&#239;se Tessier" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Balcar" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Barabant" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maroussia Duranton" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s40494-026-02337-6" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05134793v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Odile Fichet" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.polymdegradstab.2025.111339" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03516085v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adeline Royaux" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilande Apchain" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Fabre-Francke" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.culher.2020.07.002" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02072607v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucille Royan" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Daher" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Lattuati-Derieux" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/techne.536" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03516281v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;mentine Bollard" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.polymdegradstab.2018.07.016" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-SLVRC8ZG-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02072601v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Cantin" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.polymdegradstab.2018.10.029" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-72ZKL36F-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01935489v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Cotte" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emeline Pouyet" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Murielle Salom&#233;" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Rivard" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wout de Nolf" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C6JA00356G" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01488502v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Barabant Gilles" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bollard Cl&#233;mentine" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03516082v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.polymdegradstab.2017.01.011" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-3J0J3BF1-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04062673v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliette Langlois" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guylaine Mary" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Bluzat" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Cascio" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/00393630.2015.1131029" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cyu.hal.science/hal-02980413v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel R Gaya" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03690687v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Thomas" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roland F&#233;vrier" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Solenn Le H&#244;" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc-Andr&#233; Paulin" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00470066v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Rolley" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martine Regert" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/bch.2004.7350" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cyu.hal.science/hal-04407086v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01488482v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Lav&#233;drine" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01347146v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01225599v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01154488v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04301783v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Noelle Timbart" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Colson" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Richardin" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05119479v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05119494v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sara Kuperholc" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05119499v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05545982v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Ramel" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05593561v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01538909v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Descamps" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Mille" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Robcis" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>