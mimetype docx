--- v2 (2026-05-06)
+++ v3 (2026-05-27)
@@ -1,51 +1,51 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Nathalie Bardet </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">hgjkhgjkfhgjkdh</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (87)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Évolution et impact de la pratique amatrice de la paléontologie aux falaises des vaches noires (normandie, France)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Gendry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Buffetaut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Bardet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bulletin de l’Association paléontologique de Villers-sur-Mer</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2026, 1, pp.30-39</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (article de synthèse)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-05506406v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mosasaurids Bare the Teeth: An Extraordinary Ecological Disparity in the Phosphates of Morocco Just Prior to the K/Pg Crisis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Bardet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valentin Fischer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nour-Eddine Jalil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fatima Khaldoune</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oussama Khadiri Yazami</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Diversity</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 17 (2), pp.114. </w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/d17020114⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05293325v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A new species of Halisaurus (Mosasauridae: Halisaurinae) from the lower Maastrichtian (Upper Cretaceous) of the Western Desert, Egypt</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ahmed A Shaker</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicholas R Longrich</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amin Strougo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anhar Asan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Bardet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cretaceous Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 154, pp.105719. </w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.cretres.2023.105719⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04719061v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Recovering lost time in Syria: New Late Cretaceous (Coniacian-Santonian) elasmosaurid remains from the Palmyrides mountain chain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wafa Alhalabi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Bardet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sven Sachs</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Kear</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Issam Joude</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cretaceous Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 159, pp.105871. </w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.cretres.2024.105871⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04719069v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A nomenclatural note on Mosasaurus hoffmanni (Squamata, Mosasauroidea)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Schulp</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniëlle Slootjes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">John W.M. Jagt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric W.A. Mulder</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Bardet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Netherlands Journal of Geosciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 103, pp.e2. </w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1017/njg.2023.13⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05293311v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A New Species of the Durophagous Mosasaurid Carinodens from the Late Maastrichtian Phosphates of Morocco and Implications for Maastrichtian Mosasaurid Diversity</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicholas R Longrich</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xabier Pereda-Suberbiola</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nour-Eddine Jalil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Bardet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Diversity</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 17 (1), pp.25. </w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/d17010025⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05293321v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A new small duckbilled dinosaur (Hadrosauridae: Lambeosaurinae) from Morocco and dinosaur diversity in the late Maastrichtian of North Africa</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicholas Longrich</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xabier Pereda-Suberbiola</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Bardet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nour-Eddine Jalil</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Scientific Reports</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 14 (1), pp.3665. </w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/s41598-024-53447-9⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04719067v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A bizarre new plioplatecarpine mosasaurid from the Maastrichtian of Morocco</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicholas R Longrich</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michael J Polcyn</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nour-Eddine Jalil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xabier Pereda-Suberbiola</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Bardet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cretaceous Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 160, pp.105870. </w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.cretres.2024.105870⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04719066v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">New remains of Mosasauroidea (Reptilia, Squamata) from the Upper Cretaceous (Santonian) of Aude, southern France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martial Plasse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Valentin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Géraldine Garcia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Guinot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Bardet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cretaceous Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 157, pp.105823. </w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.cretres.2023.105823⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04719062v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">First Virtual Reconstruction of a Mosasaurid Brain Endocast: Description and Comparison of the Endocast of Tethysaurus nopcsai with Those of Extant Squamates</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Allemand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michael J Polcyn</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandra Houssaye</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Peggy Vincent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camilo López-Aguirre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Diversity</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 16 (9), pp.548. </w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/d16090548⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04709294v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stelladens mysteriosus: A Strange New Mosasaurid (Squamata) from the Maastrichtian (Late Cretaceous) of Morocco</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicholas R Longrich</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nour-Eddine Jalil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xabier Pereda-Suberbiola</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Bardet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Fossil Studies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 1, pp.2 - 14. </w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/fossils1010002⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04101017v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A new lower Turonian mosasaurid from the Western Interior Seaway and the antiquity of the unique basicranial circulation pattern in Plioplatecarpinae</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michael Polcyn</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Bardet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Barry Albright</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alan Titus</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cretaceous Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 151, pp.105621. </w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.cretres.2023.105621⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">mnhn-04268686v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Palaeobiology and palaeobiogeography of amphibians and reptiles: An homage to Jean-Claude Rage – Part II</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annelise Folie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Buffetaut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Bardet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandra Houssaye</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Gheerbrant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Comptes Rendus. Palevol</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 22 (11), pp.201-206. </w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5852/cr-palevol2023v22a11⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">mnhn-04235667v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">New marine vertebrates (elasmobranchs, actinopterygians, reptiles)from the Upper Cretaceous Arabic Platform of SE Turkey</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Bardet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Guinot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">İsmail Ömer Yilmaz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">İzzet Hoşgör</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Comptes Rendus. Palevol</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 21 (38), pp.837-845. </w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5852/cr-palevol2022v21a38⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">mnhn-03864253v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ecological signal in the size and shape of marine amniote teeth</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valentin Fischer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rebecca Bennion</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Davide Foffa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jamie Maclaren</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthew Mccurry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings of the Royal Society B: Biological Sciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 289 (1982), pp.20221214. </w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1098/rspb.2022.1214⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">mnhn-03861683v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thalassotitan atrox, a giant predatory mosasaurid (Squamata) from the upper Maastrichtian phosphates of Morocco</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicholas Longrich</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nour-Eddine Jalil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fatima Khaldoune</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oussama Khadiri Yazami</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xabier Pereda-Suberbiola</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cretaceous Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 140, pp.105315. </w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.cretres.2022.105315⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">mnhn-03861681v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Albian-Cenomanian transition in a shelf-basin transect: Biostratigraphy, sedimentology and paleontology of Jebel Mghila, Central Tunisia</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Louis Latil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etienne Jaillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Bardet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Naser Raissossadat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Peggy Vincent</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cretaceous Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 124, pp.104809. </w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.cretres.2021.104809⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03370278v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Los fosfatos de Marruecos: Un excepcional yacimiento de vertebrados</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Bardet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Diario de los Dinosaurios</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 13, pp.4</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03407667v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rediscovery of “Liodon” asiaticum Répelin, 1915, a Mosasaurini (Squamata, Mosasauridae, Mosasaurinae) from the Upper Cretaceous of the vicinity of Jerusalem – Biostratigraphical insights from microfossils</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Bardet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Desmares</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raquel Sánchez-Pellicer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Silvia Gardin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Comptes Rendus. Palevol</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 20, </w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5852/cr-palevol2021v20a20⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03370871v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stratigraphy, age, and vertebrate palaeontology of the latest Cretaceous Quintanilla la Ojada locality (Basque-Cantabrian Region, northern Spain): a synthesis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">José-Carmelo Corral</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ana Berreteaga</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francisco José Poyato-Ariza</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Bardet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Henri Cappetta</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Comptes Rendus. Palevol</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 20 (7), pp.91-117. </w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5852/cr-palevol2021v20a7⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03370879v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xenodens calminechari gen. et sp. nov., a bizarre mosasaurid (Mosasauridae, Squamata) with shark-like cutting teeth from the upper Maastrichtian of Morocco, North Africa</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicholas R Longrich</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Bardet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne S Schulp</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nour-Eddine Jalil</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cretaceous Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 123, pp.104764. </w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.cretres.2021.104764⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03407373v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pluridens serpentis, a new mosasaurid (Mosasauridae: Halisaurinae) from the Maastrichtian of Morocco and implications for mosasaur diversity</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicholas R Longrich</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Bardet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fatima Khaldoune</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oussama Khadiri Yazami</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nour-Eddine Jalil</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cretaceous Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, In press, </w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.cretres.2021.104882⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03370833v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dinoflagellate cyst evidence for the age, palaeoenvironment and paleoclimate of a new Cretaceous–Paleogene (K/Pg) boundary section at the Bou Angueur syncline, Middle Atlas, Morocco</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sara Chakir</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hamid Slimani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Touria Hssaida</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laszlo Kocsis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Gheerbrant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cretaceous Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 106, pp.104219. </w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.cretres.2019.104219⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">mnhn-02364920v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cenomanian vertebrates from Algora (central Spain): New data on the establishment of the European Upper Cretaceous continental faunas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Pérez-García</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Bardet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M.A. A Fregenal-Martínez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Martín-Jiménez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Mocho</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cretaceous Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 115, pp.104566. </w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.cretres.2020.104566⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-02899301v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Endocranial anatomy of plesiosaurians (Reptilia, Plesiosauria) from the Late Cretaceous (Turonian) of Goulmima (Southern Morocco)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Allemand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandra Houssaye</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Bardet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Peggy Vincent</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Vertebrate Paleontology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 39 (2), pp.e1595636. </w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/02724634.2019.1595636⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02354078v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multicuspid tooth morphology in a gigantic Palaeocene pycnodont fish: evolutionary and palaeoecological significance</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Vullo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Bardet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Gheerbrant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nour-Eddine Eddine Jalil</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Geological Magazine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 156, pp.1618 - 1622. </w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1017/s0016756819000736⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03916865v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The most representative vertebrate fossil record and palaeontological heritage from the western Pyrenees</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ainara Badiola</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mikel Arlegi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Humberto Astibia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Bardet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ana Berreteaga</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Spanish Journal of Palaeontology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 34 (1), pp.103. </w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.7203/sjp.34.1.15297⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">mnhn-02393041v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paléobiologie et paléobiogéographie des amphibiens et reptiles : un hommage à Jean-Claude Rage – 1re partie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annelise Folie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Buffetaut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Bardet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandra Houssaye</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Gheerbrant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Comptes Rendus. Palevol</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 18 (7), pp.693-697. </w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.crpv.2019.11.001⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02451171v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La renaissance des Dinosaures</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">X Pereda Suberbiola</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Bardet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cahiers AFIS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">mnhn-02392992v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A mawsoniid coelacanth (Sarcopterygii: Actinistia) from the Rhaetian (Upper Triassic) of the Peygros quarry, Le Thoronet (Var, southeastern France)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Uthumporn Deesri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Cavin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Amiot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Bardet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Buffetaut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Geological Magazine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 155 (1), pp.187-192. </w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1017/S0016756817000619⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">mnhn-03893843v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A plesiosaur (Reptilia, Sauropterygia) from the Cenomanian (Late Cretaceous) of Algora (Guadalajara Province, Central Spain)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Bardet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Segura</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Pérez-García</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cretaceous Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 91, pp.33-40. </w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.cretres.2018.05.006⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">mnhn-03893842v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">New plesiosaurian specimens (Reptilia, Plesiosauria) from the Upper Cretaceous (Turonian) of Goulmima (Southern Morocco)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Allemand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Bardet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandra Houssaye</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Peggy Vincent</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cretaceous Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 82, pp.83-98. </w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.cretres.2017.09.017⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02115209v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The evolutionary history of polycotylid plesiosaurians</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Fischer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. B J Benson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. S Druckenmiller</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. F Ketchum</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Bardet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Royal Society Open Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 5 (3), pp.172177. </w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1098/rsos.172177⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01774907v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les Vertébrés des phosphates crétacés-paléogènes (72,1-47,8 Ma) du Maroc</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Bardet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Gheerbrant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdelmajid Noubhani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Henri Cappetta</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Jouve</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mémoires de la Société Géologique de France</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, Paléontologie des vertébrés du Maroc : état des connaissances, t.180</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01953881v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comparative morphology of snake (Squamata) endocasts: evidence of phylogenetic and ecological signals</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Allemand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Renaud Boistel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gheylen Daghfous</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zoé Blanchet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphael Cornette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Anatomy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 231 (6), pp.849 - 868. </w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/joa.12692⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01681248v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Calcium Isotopic Evidence for Vulnerable Marine Ecosystem Structure Prior to the K/Pg Extinction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémy Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Peggy Vincent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Theo Tacail</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fatima Khaldoune</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Essaid Jourani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Current Biology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 27 (11), pp.1641-1644.e2. </w:t></w:r><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.cub.2017.04.043⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01648300v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Virtual reexamination of a plesiosaurian specimen (Reptilia, Plesiosauria) from the Late Cretaceous (Turonian) of Goulmima, Morocco, thanks to computed tomography</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Allemand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Bardet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandra Houssaye</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Peggy Vincent</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Vertebrate Paleontology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 37 (3), pp.e1325894. </w:t></w:r><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/02724634.2017.1325894⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01681238v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A unique Cretaceous–Paleogene lineage of piranha-jawed pycnodont fishes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Vullo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Cavin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bouziane Khalloufi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mbarek Amaghzaz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Bardet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Scientific Reports</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 7 (1), pp.6802. </w:t></w:r><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/s41598-017-06792-x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-01574663v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gradual changes in upwelled seawater conditions (redox, pH) from the late Cretaceous through early Paleogene at the northwest coast of Africa: Negative Ce anomaly trend recorded in fossil bio-apatite</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lászlό Kocsis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Gheerbrant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mustapha Mouflih</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Henri Cappetta</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alex Ulianov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chemical Geology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 421, pp.44-54. </w:t></w:r><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.chemgeo.2015.12.001⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">mnhn-02264875v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fossil associations from the middle and upper Eocene strata of the Pamplona Basin and surrounding areas (Navarre, western Pyrenees)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Humberto Astibia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aitor Payros</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Silvia Ortiz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Javier Elorza</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">German Álvarez-Pérez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Iberian Geology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 42 (1), </w:t></w:r><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5209/rev_JIGE.2016.v42.n1.51601⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03501798v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A new record of the pliosaur Brachauchenius lucasi Williston, 1903 (Reptilia: Sauropterygia) of Turonian (Late Cretaceous) age, Morocco</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Angst</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Bardet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Geological Magazine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 153 (3), pp.449-459. </w:t></w:r><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1017/S0016756815000321⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03214140v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Late Cretaceous continental and marine vertebrate assemblages of the Laño Quarry (Basque-Cantabrian Region, Iberian Peninsula): an update</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">X. Pereda-Suberbiola</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.C. Corral</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Astibia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Badiola</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Bardet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Iberian Geology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 41 (1), pp.101-124. </w:t></w:r><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5209/rev_JIGE.2015.v41.n1.48658⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03026123v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The biota of the Upper Cretaceous site of “Lo Hueco” (Cuenca, Spain)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Ortega</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Bardet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Barroso-Barcenilla</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P.M. Callapez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O. Cambra-Moo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Iberian Geology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 41 (1), </w:t></w:r><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5209/rev_JIGE.2015.v41.n1.48657⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02115165v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mosasauroid (Squamata) discovery in the Late Cretaceous (Early Campanian) continental deposits of Villeveyrac–L’Olivet, southern France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geraldine Garcia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Bardet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandra Houssaye</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xabier Pereda-Suberbiola</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Valentin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Comptes Rendus. Palevol</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 14 (6-7), pp.495-505. </w:t></w:r><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.crpv.2015.05.002⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02115127v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mosasaurids (Squamata) from the Maastrichtian Phosphates of Morocco: Biodiversity, palaeobiogeography and palaeoecology based on tooth morphoguilds</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Bardet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandra Houssaye</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Peggy Vincent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xabier Pereda Suberbiola</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mbarek Amaghzaz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Gondwana Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 27 (3), pp.1068-1078. </w:t></w:r><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.gr.2014.08.014⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02115169v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mesozoic marine reptile palaeobiogeography in response to drifting plates</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Bardet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Falconnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Fischer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Houssaye</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Jouve</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Gondwana Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 26 (3-4), pp.869-887. </w:t></w:r><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.gr.2014.05.005⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02115173v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marine vertebrate faunas from the Maastrichtian phosphates of Benguérir (Ganntour Basin, Morocco): Biostratigraphy, palaeobiogeography and palaeoecology</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Henri Cappetta</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Bardet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xabier Pereda Suberbiola</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Adnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Driss Akkrim</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Palaeogeography, Palaeoclimatology, Palaeoecology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 409, pp.217-238. </w:t></w:r><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.palaeo.2014.04.020⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01953570v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Correction: A Giant Chelonioid Turtle from the Late Cretaceous of Morocco with a Suction Feeding Apparatus Unique among Tetrapods</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Bardet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nour-Eddine Jalil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">France de Lapparent de Broin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Germain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Lambert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PLoS ONE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 8 (7), </w:t></w:r><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1371/annotation/b4b475f1-6bcc-424a-87dc-aa5fabcc9288⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">mnhn-02961274v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Squamate finding in “Lo Hueco” (Late Campanian-Early Maastrichtian, Cuenca Province, Spain): the second non-marine pythonomorph lizard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandra Houssaye</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Bardet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Iván Narváez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francisco Ortega</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Paläontologische Zeitschrift</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 87 (3), pp.415-422. </w:t></w:r><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s12542-013-0164-6⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02115062v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A new varanoid squamate from the Early Cretaceous (Barremian–Aptian) of Burgos, Spain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandra Houssaye</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Claude Rage</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fidel Torcida Fernández-Baldor</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pedro Huerta</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Bardet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cretaceous Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 41, pp.127-135. </w:t></w:r><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.cretres.2012.11.005⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02115065v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A baby mosasauroid (Reptilia, Squamata) from the Turonian of Morocco – Tethysaurus ‘junior’ discovered?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandra Houssaye</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Bardet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cretaceous Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 46, pp.208-215. </w:t></w:r><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.cretres.2013.09.010⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02115051v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">New highlights about the enigmatic marine snake Palaeophis maghrebianus (Palaeophiidae; Palaeophiinae) from the Ypresian (Lower Eocene) phosphates of Morocco</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandra Houssaye</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Claude Rage</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Bardet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Peggy Vincent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mbarek Amaghzaz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Palaeontology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 56 (3), pp.647-661. </w:t></w:r><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/pala.12008⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02115056v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">New plesiosaur specimens from the Maastrichtian Phosphates of Morocco and their implications for the ecology of the latest Cretaceous marine apex predators</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Peggy Vincent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Bardet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandra Houssaye</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mbarek Amaghzaz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Saïd Meslouh</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Gondwana Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 24 (2), pp.796-805. </w:t></w:r><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.gr.2012.11.011⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02115179v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">First occurrence of Mosasauridae (Squamata) in the Maastrichtian (latest Cretaceous) of Alicante (Valencia Community, Eastern Spain)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N Bardet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J F Baeza Carratala</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Diez Diaz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Carbonell</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manuel Garcia Avila</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Estudios Geologicos-Madrid</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 69 (1), pp.97-104. </w:t></w:r><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3989/egeol.40792.169⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01537159v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rib and vertebral micro-anatomical characteristics of hydropelvic mosasauroids</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandra Houssaye</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Bardet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Lethaia</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 45 (2), pp.200-209. </w:t></w:r><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/j.1502-3931.2011.00273.x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02115045v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A new mosasaurine from the Maastrichtian (U. Cretaceous) phosphates of Morocco and the implications for the systematics of the Mosasaurinae.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A.R. H. Leblanc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M.W. Caldwell</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Bardet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Vertebrate Paleontology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 32, pp.1-23</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00721416v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A new look at Faujas de Saint-Fond's fantastic story on the peovenance and acquisition of the type specimen of Mosasaurus huffmanni Mantel, 1829.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F.F.J.M. Pieters</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P.G.W. Rompen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.W.M. Jagt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Bardet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bulletin de la Société Géologique de France</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 182, pp.55-65</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00721463v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">First occurrence of the sawfish Onchosaurus from the Late Cretaceous of Spain.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.-C. Corral</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Bardet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">X. Pereda-Superbiola</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Capetta</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Vertebrate Paleontology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 32, pp.212-218</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00721266v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A skull fragment of the mosasaurid Prognathodon cf. sectorius from the Late Cretaceous of Navarre (Basque-Cantabrian Region).</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Bardet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">X. Pereda Suberbiola</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Carmelo Corral</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.I. Baceta</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.A. Torres</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bulletin de la Société Géologique de France</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 182, pp.117-121</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00720990v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The mosasaur collections of the Museum National d'Histoire Naturelle of Paris.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Bardet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bulletin de la Société Géologique de France</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 182, pp.35-53</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00720987v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The mosasaurid (Squamata) Prognathodon in the Maastrichtian (Late Cretaceous) of the Cotentin (Normandy, north-western France).</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Buffetaut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Bardet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bulletin de la Société Géologique de France</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 182, pp.111-115</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00721077v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Description of new specimens of Halisaurus arambourgi Bardet & Pereda Suberbiola, 2005 and comments on the phylogeny of Halisaurinae.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M.J. Polcyn</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Lindgren</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Bardet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Cornelissen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Verding</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bulletin de la Société Géologique de France</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 182, pp.123-126</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00721465v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zarafasaura oceanis, a new elasmosaurid (Reptilia: Sauropterygia) from the Maastrichtian phosphates of Morocco and the palaeobiogeography of latest Cretaceous plesiosaurs.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Vincent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Bardet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">X. Pereda Suberbiola</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Bouya</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Amaghzaz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Gondwana Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 19, pp.1062-1073</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00721725v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A review of Pachyvaranus crassispondylus Arambourg, 1952, a pachyostotic marine squamate from the latest Cretaceous phosphates of Morocco and Syria</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandra Houssaye</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Bardet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Claude Rage</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xabier Pereda Suberbiola</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Baâdi Bouya</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Geological Magazine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 148 (2), pp.237-249. </w:t></w:r><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1017/S0016756810000580⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02115038v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reptilian assemblages from the latest Cretaceous - Palaeogene phosphates of Morocco: from Arambourg to present time.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Bardet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">X. Pereda Suberbiola</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Jouve</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Bourdon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Vincent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Historical Biology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, pp.186-199</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00628091v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">New fossils of Sirenia from the Middle Eocene of Navarre (Western Pyrenees): the oldest West European sea cow record?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Astibia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Bardet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">X. Pereda Suberbiola</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Payros</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. de Buffrénil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Geological Magazine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 147 (5), pp.665-673</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00628028v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wilhelm (Guillermo) Schulz and the earliest discoveries of dinosaurs and marine reptiles in Spain.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">X. Perede Suberbiola</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.I. Ruiz-Omenaca</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Bardet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Pinuela</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.C. Garcia-Ramos</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of the Geological Society of London</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, pp.IF 2,797</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00552033v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reptilian assemblages from the latest Cretaceous – Palaeogene phosphates of Morocco: from Arambourg to present time</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Bardet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">X Pereda Suberbiola</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Jouve</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Bourdon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Vincent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Historical Biology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 22 (1-3), pp.186-199. </w:t></w:r><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/08912961003754945⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02115031v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId286" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Regulation of body temperature by some Mesozoic marine reptiles.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélien Bernard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId288" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Lécuyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Peggy Vincent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Amiot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Bardet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 328 (5984), pp.1379-1382. </w:t></w:r><w:hyperlink r:id="rId289" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1126/science.1187443⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId286" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00628095v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId290" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Euclastes acutirostris, a new species of littoral turtle (Cryptodira, Cheloniidae) from the Palaeocene phosphates of Morocco (Oulad Abdoun Basin, Danian-Thanetian).</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId291" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N.E. Jalil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId292" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. de Lapparent de Broin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Bardet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Vacant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Bouya</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Comptes Rendus. Palevol</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 8 (5), pp.447-459. </w:t></w:r><w:hyperlink r:id="rId294" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.crpv.2009.03.002⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId295" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId290" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00548788v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId296" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">El fosil de plesiosaurio (Sauropterygia) mas antiguo de la Peninsula iberica: una vertebra del Hettangiense-Sinemuriense de Asturias.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId297" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.I. Ruiz-Omeñaca</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Bardet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId298" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Piñuela</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId299" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.C. García-Ramos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">X. Pereda Suberbiola</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Geogaceta</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 46, pp.79-82</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId296" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00549527v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId300" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A new species of the durophagous mosasaur Carinodens (Squamata, Mosasauridae) and additional material of Carinodens belgicus from the Maastrichtian phosphates of Morocco.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId301" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A.S. Schulp</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Bardet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Bouya</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Geologie en Mijnbouw</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 88 (3), pp.161-167. </w:t></w:r><w:hyperlink r:id="rId302" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1017/S0016774600000871⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId300" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00549496v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId303" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Cenomanian-Turonian (Late Cretaceous) radiation of marine squamates (Reptilia): the role of the Mediterranean Tethys.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Bardet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Houssaye</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">X. Pereda Suberbiola</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId304" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.C. Rage</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bulletin de la Société Géologique de France</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 179 (6), pp.605-622</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId303" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00410157v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId305" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Cenomanian-Turonian (late Cretaceous) radiation of marine squamates (Reptilia): the role of the Mediterranean Tethys</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Bardet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandra Houssaye</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Claude Rage</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xabier Pereda Suberbiola</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bulletin de la Société Géologique de France</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 179 (6), pp.605-622</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId305" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02115027v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId306" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An analysis of vertebral &amp;quot;pachyostosis&amp;quot; in Carentonosaurus mineaui (Mosasauroidea, Squamata) from the Cenomanian (early Late Cretaceous) of France, with comments on its phylogenetic and functional significance</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandra Houssaye</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId307" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vivian de Buffrenil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Claude Rage</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Bardet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Vertebrate Paleontology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 28 (3), pp.685-691. </w:t></w:r><w:hyperlink r:id="rId308" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1671/0272-4634(2008)28[685:AAOVPI]2.0.CO;2⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId306" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02114985v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId309" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pliensbachian (Lower Jurassic) Plesiosaurs: A juvenile specimen from Asturias, Spain.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Bardet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId310" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Fernandez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.C. Garcia-Ramos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">X. Pereda Suberbiola</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Pinuela</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Vertebrate Paleontology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 28 (1), pp.258-263</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId309" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00410153v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId311" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Oldest African Crocodylian: Phylogeny, Paleobiogeography, and Differential Survivorship Of Marine Reptiles Through the Cretaceous-Tertiary Boundary.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Jouve</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Bardet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId291" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N.E. Jalil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">X. Pereda Suberbiola</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Bouya</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Vertebrate Paleontology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 28 (2), pp.409-421</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId311" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00410638v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId312" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Specialisation of bone structure in Pachyvaranus crassispondylus Arambourg, 1952, an aquatic squamate from the Late Cretaceous of the southern Tethyan margin.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId313" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Buffrénil De</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Bardet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">X. Pereda Suberbiola</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Bouya</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Lethaia</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 41, pp.59-69. </w:t></w:r><w:hyperlink r:id="rId314" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/J1502-3931.2007.00042⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId312" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00199235v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId315" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Variation in bone histology of middle Eocene sirenians from western Europe.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId313" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Buffrénil De</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Astibia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">X. Pereda Suberbiola</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId316" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Berretezaga</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Bardet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Geodiversitas</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 30 (2), pp.425-432</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId315" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00410168v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId317" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An elasmosaurid plesiosaur from the Aalenian (Middle Jurassic) of Western France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Peggy Vincent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Bardet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId318" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Morel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Neues Jahrbuch für Geologie und Paläontologie - Abhandlungen</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 243 (3), pp.363-370. </w:t></w:r><w:hyperlink r:id="rId319" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1127/0077-7749/2007/0243-0363⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId317" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04676928v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId320" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The marine squamates (reptiles) from the Cenomanian-Turonian of the Tethys: a noteworthy radiation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Bardet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandra Houssaye</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xabier Pereda Suberbiola</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Claude Rage</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Carnets de Géologie / Notebooks on Geology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, CG2007 (M02/05), pp.26-28</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId320" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00166902v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId321" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An elasmosaurid plesiosaur (Sauropsida: Sauropterygia) from the Aalenian (Middle Jurassic) of Western France.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Vincent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Bardet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId322" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Morel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Neues Jahrbuch für Geologie und Paläontologie - Abhandlungen</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 243 (3), pp.363-370</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId321" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00302857v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId323" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Durophagous Mosasauridae (Squamata) from the Upper Cretaceous phosphates of Morocco, with the description of a new species of Globidens.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Bardet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">X. Pereda Suberbiola</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId324" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Iarochene</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId325" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Amalik</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Bouya</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Netherlands Journal of Geosciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 84(3), pp.167-175</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId323" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00019263v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId326" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A new species of Halisaurus from the Late Cretaceous phosphates of Morocco, and the phylogenetical relationships of the Halisaurinae (Squamata : Mosasauridae).</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Bardet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">X. Pereda Suberbiola</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId324" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Iarochene</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Bouya</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Amaghzaz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Zoological Journal of the Linnean Society</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 143, pp.447-472</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId326" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00019261v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId327" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marcas de ataque atribuidas a un selacio en una vértebra de mosasaurio del Cretácico Superior de Alava (Región Vasco-Cantábrica).</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.C. Corral</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">X. Pereda Suberbiola</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Bardet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revista Española de Paleontología</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, 19(1), pp.23-32</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId327" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00021841v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId328" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The first record of a sauropod dinosaur from the Late Cretaceous phosphates of Morocco.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">X. Pereda Suberbiola</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Bardet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId324" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Iarochene</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Bouya</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Amaghzaz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">African Journal of Health Sciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, 40, pp.81-88</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId328" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00021843v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId329" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mosasaurus beaugei Arambourg, 1952 (Squamata, Mosasauridae) from the Late Cretaceous Phosphates of Morocco.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Bardet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">X. Pereda Suberbiola</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId330" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Bouyahyaoui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId324" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Iarochene</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Bouya</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Geobios</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, 37(3), pp.315-324</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId329" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00021839v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (15)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId331" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mosasaurus hoffmanni Mantell, 1829: the first discovery in Türkiye and Asia</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId332" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cemal Tunoğlu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Bardet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">25th Paleontology-Stratigraphy International Workshop</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2024, Elazığ, Turkey</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId331" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04747015v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId333" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les restes de vertébrés mésozoïques du Muséum du Havre récupérés après les bombardements de 1944</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Buffetaut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Bardet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId334" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Lepage</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId335" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Javier Parraga</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId336" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Haiyan Tong</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rencontres Naturalistes – Fédération Française des Sociétés de Sciences Naturelles</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2023, Conches-en-Ouche, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId333" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04746995v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId337" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les reptiles marins du Jurassique de Normandie des collections de Caen et du Havre détruites durant la Seconde guerre mondiale à la lumière des publications anciennes : que nous disaient-elles ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Bardet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Congrès Association Paléontologique de Villsers-sur-Mer « Paléontologie et Archéologie en Normandie »</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2019, Villers-sur-Mer, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId337" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">mnhn-03892345v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId338" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les Mosasauridae (Reptilia, Squamata) : quoi de neuf ces dernières années en France ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Bardet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Congrès Annuel Association Paléontologique Française</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2019, Aix-en-Provence, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId338" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">mnhn-02392925v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId339" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Cenomanian vertebrates from the Algora site (central Spain): New information on the faunal replacement between the European Lower and uppermost Cretaceous faunas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId340" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adán Pérez García</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Bardet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId341" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marian Fregenal Martínez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId342" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marcos Martín Jiménez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId343" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pedro Mocho</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">X Congreso Latinoamericano de Paleontología</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2019, San Salvador, El Salvador. pp.107</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId339" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-02389854v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId344" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vertebrados maastrichtienses de Paita (Peru): Primer registro de reptiles marinos mesozoicos en la costa norperuana</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId345" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Noël Martinez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId346" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandra Daillie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId347" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luis-Felipe Mejia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId348" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luis-Ángel Valdivia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etienne Jaillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">VI Congreso Latinoamericano de Paleontología de Vertebrados</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2018, Villa de Leyva, Colombia. pp.81-83</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId344" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">mnhn-03892337v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId349" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Endocranial microtomographic study of marine reptiles (Plesiosauria and Mosasauroidea) from the Turonian (Late Cretaceous) of Morocco: palaeobiological implications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Allemand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandra Houssaye</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Peggy Vincent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Bardet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IPC5</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2018, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId349" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03890452v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId350" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The singular Upper Cretaceous vertebrate sites of the Guadalajara Province (Central Spain): New data on the faunas from the Cenomanian of Algora and the Uppermost Cretaceous of Poyos</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId340" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adán Pérez García</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Bardet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId351" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francisco Gasco</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId352" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raul de La Horra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId342" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marcos Martín Jiménez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">78th Annual Meeting of the Society of Vertebrate Paleontology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Society of Vertebrate Paleontology, Oct 2018, Albuquerque, United States. pp.197</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId350" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-02078615v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId353" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Towards an adaptive landscape for short-necked Plesiosaurians.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valentin Fischer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId354" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roger Benson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId355" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Druckenmiller</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId356" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laura Soul</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId357" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hilary Ketchum</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Paleontological Congress 5</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2018, Paris, France. pp.57</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId353" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">mnhn-03892327v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId358" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Endocranial anatomy of Tethysaurus nopcsai, a primitive mosasauroid (Reptilia, Squamata) from the lower Turonian (late Cretaceous) of Goulmima (southern Morocco)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Allemand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michael J Polcyn</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Peggy Vincent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Houssaye</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Bardet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SVP 74th Annual Meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2017, Calgary, Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId358" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03890471v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId359" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Endocranial anatomy of two Elasmosauridae specimens (Reptilia, Plesiosauria) from the Late Cretaceous (Turonian) of Goulmima (Southern Morocco)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Allemand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandra Houssaye</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Peggy Vincent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Bardet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">8th International Meeting on the Secondary Adaptation of Tetrapods to Life in Water, Berlin, Germany</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2017, berlin, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId359" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03890445v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId360" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Endocranial anatomy of two Elasmosauridae specimens (Reptilia, Plesiosauria) from the Late Cretaceous of Morocco</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Allemand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Bardet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandra Houssaye</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Peggy Vincent</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">60th Annual Meeting of the The Palaeontological Association</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2016, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId360" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">mnhn-04002625v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId361" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Environnements sédimentaires et vertébrés du Trias supérieur (Rhétien) de la carrière de Peygros (Var)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Amiot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId362" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Séon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Bardet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Buffetaut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId363" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Cuny</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Congrès 2016 de l'Association Paléontologique Française</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2016, Elbeuf, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId361" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01403351v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId364" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Extinctions et renouvellements fauniques chez les reptiles marins du Crétacé. Quoi de neuf sur les crises crétacées?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Bardet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Fischer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Jouve</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Vincent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Houssaye</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Réunions thématiques du Groupe Français du Crétacé,</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2011, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId364" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00722366v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId365" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The marine reptile faunas from the Maastrichtian (latest Cretaceous) phosphates of Morocco.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Bardet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Extraordinary Meeting of the EAWP: Tribute to Charles Darwin and Bernissart Iguanodons: New Perspective on Vertebrate Evolution and Early Cretaceous Ecosystems,</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2009, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId365" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00722025v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Poster de conférence (9)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId366" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A la recherche du Temps perdu&amp;quot; en Syrie : Nouveaux restes de Vertébrés du Crétacé supérieur.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wafa Alhalabi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Bardet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xabier Pereda Suberbiola</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId367" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Max Cardoso Langer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Congrès Annuel de l'Association Paléontologique Française</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2025, Lille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId366" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05293307v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId368" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les Mosasauridae (Squamata) des Phosphates maastrichtiens du Maroc : une extraordinaire diversité écologique juste avant la limite K/Pg.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Bardet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valentin Fischer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nour-Eddine Jalil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fatima Khaldoune</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oussama Khadiri Yazami</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Congrès Annuel de l'Association Paléontologique Française</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2024, Montauban, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId368" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04747006v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId369" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mosasaurids from the Maastrichtian phosphates of Morocco: an extraordinary ecological diversity prior to the K/Pg crisis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Bardet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valentin Fischer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nour-Eddine Jalil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fatima Khaldoune</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oussama Khadiri Yazami</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">7th Triennial Mosasaur Meeting – A global perspective on Mesozoic marine amniotes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2024, Maastricht, Netherlands</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId369" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04747020v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId370" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Historique et résultats des campagnes de fouilles du chantier école (2017-2021). Diversité faunistique et floristique du Campanien inférieur de la mine de bauxite de Villeveyrac (Hérault, France)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId371" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">X. Valentin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId372" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Gomez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId373" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Aubert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId374" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M.L. Auge</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Bardet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Congrès Annuel de l'Association Paléontologique Française</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2022, Montpellier, France. pp.48-49</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId370" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">mnhn-03892365v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId375" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mosasaurus : 200 ans et 70 millions d’années !</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Bardet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Congrès Annuel de l'Association Paléontologique Française</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2022, Montpellier, France. pp.4-5</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId375" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">mnhn-03892353v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId376" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les péripéties de Liodon asiaticum Répelin, 1915, un mosasaure du Crétacé supérieur des environs de Jérusalem</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Bardet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Desmares</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId377" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raquel Sánchez Pellicer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Silvia Gardin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Congrès Annuel de l'Association Paléontologique Françaiseroyes, 31 août-3 septembre 2021, p.1.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2021, Troyes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId376" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03407620v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId378" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">First Mosasauridae (Reptilia, Squamata) in the Late Campanian (latest Cretaceous) of Savoie (Chartreuse Massif, French Alps).</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Bardet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId379" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Bourget</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId380" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Dumont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId381" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Gardet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId382" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Hobléa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Paleontological Congress 5</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2018, Paris, France. pp.80</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId378" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">mnhn-03892323v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId383" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Los reptiles del yacimiento cenomaniense de Algora (Guadalajara, España): nuevos datos y síntesis faunística</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId340" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adán Pérez García</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Bardet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId342" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marcos Martín Jiménez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId343" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pedro Mocho</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Iván Narváez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XXXIV Jornadas de la Sociedad Española de Paleontología / IV Congreso Ibérico de Paleontología</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2018, Vila Real, Portugal</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId383" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">mnhn-02392869v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId384" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The singular Upper Cretaceous vertebrate sites of the Guadalajara Province (Central Spain): new data on the faunas from the Cenomanian of Algora and the Uppermost Cretaceous of Poyos</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId340" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adán Pérez García</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Bardet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId351" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francisco Gasco</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId352" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raul de La Horra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId342" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marcos Martín Jiménez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">78th Annual Meeting of the Society of Vertebrate Paleontology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2018, Albuquerque, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId384" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">mnhn-02392913v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ouvrages (4)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId385" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ocean Life in the Time of Dinosaurs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Bardet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandra Houssaye</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Jouve</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Peggy Vincent</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 9780691243948</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (ouvrage de synthèse)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId385" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04746989v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId386" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La Renaissance des dinosaures</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Bardet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xabier Pereda Suberbiola</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Book-e-Book, 53, pp.1-71, 2022, Une chandelle dans les ténèbres</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId386" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">mnhn-03861702v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId387" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La Mer au Temps des Dinosaures</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Bardet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandra Houssaye</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Jouve</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Peggy Vincent</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Belin, 207 pp., 2021, 978-2-410-02517-0</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId387" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03407677v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId388" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A tribute to Jean-Claude Rage</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annelise Folie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Buffetaut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Bardet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandra Houssaye</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Gheerbrant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">18 (7), pp.693-907, 2019, C. R. Paléovol Numéro thématique</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId388" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">mnhn-03893851v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (8)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId389" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les phosphates du Maroc : à l’aube du « monde moderne »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nour-Eddine Jalil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Bardet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Gheerbrant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fatima Khaldoune</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Charbonnier S. &amp; De Wever P. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Paléontologie d’aujourd’hui</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, EDP Sciences, 270 pp., pp.64-65, 2022, </w:t></w:r><w:hyperlink r:id="rId390" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/978-2-7598-2718-3.c030⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId389" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">mnhn-03894499v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId391" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les étonnantes bêtes des phosphates du Maroc</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nour-Eddine Jalil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Bardet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Gheerbrant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fatima Khaldoune</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Charbonnier S. &amp; De Wever P. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Paléontologie d'aujourd'hui</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, EDP Sciences, 270 pp., pp.222-223, 2022, </w:t></w:r><w:hyperlink r:id="rId392" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/978-2-7598-2718-3.c106⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId391" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">mnhn-03894512v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId393" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A la Recherche du temps perdu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Bardet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Peggy Vincent</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Charbonnier S. &amp; De Wever P. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Paléontologie d’aujourd’hui</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, EDP Sciences, 270 pp., pp.154-155, 2022, </w:t></w:r><w:hyperlink r:id="rId394" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/978-2-7598-2718-3.c072⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId393" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">mnhn-03894475v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId395" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Du remue-méninges chez les reptiles marins fossiles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Allemand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Peggy Vincent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandra Houssaye</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Bardet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Charbonnier S. &amp; De Wever P. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Paléontologie d’aujourd’hui</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, EDP Sciences, 270 pp., pp.216-217, 2022, </w:t></w:r><w:hyperlink r:id="rId396" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/978-2-7598-2718-3.c103⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId395" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">mnhn-03894466v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId397" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Retour à l'eau !</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandra Houssaye</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Bardet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Peggy Vincent</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Charbonnier S. &amp; De Wever P. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Paléontologie d'aujourd'hui</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, EDP Sciences, 270 pp., pp.182-183, 2022, </w:t></w:r><w:hyperlink r:id="rId398" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/978-2-7598-2718-3.c086⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId397" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">mnhn-03894485v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId399" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mosasaurus hoffmanni</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Bardet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Muséum folie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Editions du Muséum National d’Histoire Naturelle, 403 pp, 2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId399" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03407647v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId400" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Los mosasaurios y otros reptiles marinos del Cretácico Superior de la Cuenca Vasco-Cantábrica</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Bardet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId401" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corral José Carmelo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xabier Pereda Suberbiola</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">A. Badiola, A. Gómez-Olivencia, X. Pereda Suberbiola. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Registro fósil de los Pirineos occidentales. Bienes de interés paleontológico y geológico. Proyección social</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, pp.71-78, 2018, Servicio Central de Publicaciones del Gobierno Vasco, 300 pp</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId400" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">mnhn-03893841v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId402" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vertus-Mont Aimé et Bois d’Esmans : les péripéties séculaires d’une datation stratigraphique autour de la limite K-T</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId403" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">France Lapparent de</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId404" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Monette Véran</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Bardet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Montenat C. Merle D. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Stratotype Danien</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 9, pp.150-198, 2018, Muséum national d’Histoire naturelle, Paris, Patrimoine Géologique, 480 pp</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId402" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">mnhn-03893846v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pré-publication, Document de travail (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId405" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Global ecomorphological restructuring of dominant marine reptiles prior to the K/Pg mass extinction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jamie Maclaren</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rebecca Bennion</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Bardet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valentin Fischer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId405" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">mnhn-03861682v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId406"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
+<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Nathalie Bardet </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">hgjkhgjkfhgjkdh</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (87)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Évolution et impact de la pratique amatrice de la paléontologie aux falaises des vaches noires (normandie, France)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Gendry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Buffetaut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Bardet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bulletin de l’Association paléontologique de Villers-sur-Mer</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2026, 1, pp.30-39</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (article de synthèse)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-05506406v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mosasaurids Bare the Teeth: An Extraordinary Ecological Disparity in the Phosphates of Morocco Just Prior to the K/Pg Crisis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Bardet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valentin Fischer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nour-Eddine Jalil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fatima Khaldoune</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oussama Khadiri Yazami</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Diversity</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 17 (2), pp.114. </w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/d17020114⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05293325v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A new small duckbilled dinosaur (Hadrosauridae: Lambeosaurinae) from Morocco and dinosaur diversity in the late Maastrichtian of North Africa</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicholas Longrich</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xabier Pereda-Suberbiola</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Bardet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nour-Eddine Jalil</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Scientific Reports</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 14 (1), pp.3665. </w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/s41598-024-53447-9⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04719067v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A New Species of the Durophagous Mosasaurid Carinodens from the Late Maastrichtian Phosphates of Morocco and Implications for Maastrichtian Mosasaurid Diversity</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicholas R Longrich</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xabier Pereda-Suberbiola</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nour-Eddine Jalil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Bardet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Diversity</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 17 (1), pp.25. </w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/d17010025⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05293321v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A nomenclatural note on Mosasaurus hoffmanni (Squamata, Mosasauroidea)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Schulp</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniëlle Slootjes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">John W.M. Jagt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric W.A. Mulder</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Bardet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Netherlands Journal of Geosciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 103, pp.e2. </w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1017/njg.2023.13⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05293311v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Recovering lost time in Syria: New Late Cretaceous (Coniacian-Santonian) elasmosaurid remains from the Palmyrides mountain chain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wafa Alhalabi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Bardet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sven Sachs</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Kear</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Issam Joude</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cretaceous Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 159, pp.105871. </w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.cretres.2024.105871⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04719069v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A new species of Halisaurus (Mosasauridae: Halisaurinae) from the lower Maastrichtian (Upper Cretaceous) of the Western Desert, Egypt</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ahmed A Shaker</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicholas R Longrich</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amin Strougo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anhar Asan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Bardet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cretaceous Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 154, pp.105719. </w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.cretres.2023.105719⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04719061v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A bizarre new plioplatecarpine mosasaurid from the Maastrichtian of Morocco</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicholas R Longrich</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michael J Polcyn</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nour-Eddine Jalil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xabier Pereda-Suberbiola</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Bardet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cretaceous Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 160, pp.105870. </w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.cretres.2024.105870⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04719066v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">First Virtual Reconstruction of a Mosasaurid Brain Endocast: Description and Comparison of the Endocast of Tethysaurus nopcsai with Those of Extant Squamates</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Allemand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michael J Polcyn</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandra Houssaye</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Peggy Vincent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camilo López-Aguirre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Diversity</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 16 (9), pp.548. </w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/d16090548⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04709294v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">New remains of Mosasauroidea (Reptilia, Squamata) from the Upper Cretaceous (Santonian) of Aude, southern France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martial Plasse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Valentin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Géraldine Garcia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Guinot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Bardet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cretaceous Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 157, pp.105823. </w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.cretres.2023.105823⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04719062v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stelladens mysteriosus: A Strange New Mosasaurid (Squamata) from the Maastrichtian (Late Cretaceous) of Morocco</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicholas R Longrich</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nour-Eddine Jalil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xabier Pereda-Suberbiola</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Bardet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Fossil Studies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 1, pp.2 - 14. </w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/fossils1010002⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04101017v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A new lower Turonian mosasaurid from the Western Interior Seaway and the antiquity of the unique basicranial circulation pattern in Plioplatecarpinae</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michael Polcyn</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Bardet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Barry Albright</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alan Titus</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cretaceous Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 151, pp.105621. </w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.cretres.2023.105621⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">mnhn-04268686v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Palaeobiology and palaeobiogeography of amphibians and reptiles: An homage to Jean-Claude Rage – Part II</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annelise Folie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Buffetaut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Bardet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandra Houssaye</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Gheerbrant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Comptes Rendus. Palevol</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 22 (11), pp.201-206. </w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5852/cr-palevol2023v22a11⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">mnhn-04235667v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ecological signal in the size and shape of marine amniote teeth</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valentin Fischer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rebecca Bennion</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Davide Foffa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jamie Maclaren</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthew Mccurry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings of the Royal Society B: Biological Sciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 289 (1982), pp.20221214. </w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1098/rspb.2022.1214⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">mnhn-03861683v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">New marine vertebrates (elasmobranchs, actinopterygians, reptiles)from the Upper Cretaceous Arabic Platform of SE Turkey</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Bardet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Guinot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">İsmail Ömer Yilmaz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">İzzet Hoşgör</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Comptes Rendus. Palevol</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 21 (38), pp.837-845. </w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5852/cr-palevol2022v21a38⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">mnhn-03864253v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thalassotitan atrox, a giant predatory mosasaurid (Squamata) from the upper Maastrichtian phosphates of Morocco</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicholas Longrich</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nour-Eddine Jalil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fatima Khaldoune</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oussama Khadiri Yazami</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xabier Pereda-Suberbiola</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cretaceous Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 140, pp.105315. </w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.cretres.2022.105315⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">mnhn-03861681v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rediscovery of “Liodon” asiaticum Répelin, 1915, a Mosasaurini (Squamata, Mosasauridae, Mosasaurinae) from the Upper Cretaceous of the vicinity of Jerusalem – Biostratigraphical insights from microfossils</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Bardet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Desmares</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raquel Sánchez-Pellicer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Silvia Gardin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Comptes Rendus. Palevol</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 20, </w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5852/cr-palevol2021v20a20⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03370871v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xenodens calminechari gen. et sp. nov., a bizarre mosasaurid (Mosasauridae, Squamata) with shark-like cutting teeth from the upper Maastrichtian of Morocco, North Africa</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicholas R Longrich</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Bardet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne S Schulp</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nour-Eddine Jalil</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cretaceous Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 123, pp.104764. </w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.cretres.2021.104764⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03407373v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stratigraphy, age, and vertebrate palaeontology of the latest Cretaceous Quintanilla la Ojada locality (Basque-Cantabrian Region, northern Spain): a synthesis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">José-Carmelo Corral</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ana Berreteaga</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francisco José Poyato-Ariza</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Bardet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Henri Cappetta</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Comptes Rendus. Palevol</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 20 (7), pp.91-117. </w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5852/cr-palevol2021v20a7⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03370879v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Albian-Cenomanian transition in a shelf-basin transect: Biostratigraphy, sedimentology and paleontology of Jebel Mghila, Central Tunisia</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Louis Latil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etienne Jaillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Bardet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Naser Raissossadat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Peggy Vincent</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cretaceous Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 124, pp.104809. </w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.cretres.2021.104809⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03370278v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Los fosfatos de Marruecos: Un excepcional yacimiento de vertebrados</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Bardet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Diario de los Dinosaurios</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 13, pp.4</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03407667v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pluridens serpentis, a new mosasaurid (Mosasauridae: Halisaurinae) from the Maastrichtian of Morocco and implications for mosasaur diversity</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicholas R Longrich</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Bardet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fatima Khaldoune</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oussama Khadiri Yazami</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nour-Eddine Jalil</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cretaceous Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, In press, </w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.cretres.2021.104882⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03370833v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dinoflagellate cyst evidence for the age, palaeoenvironment and paleoclimate of a new Cretaceous–Paleogene (K/Pg) boundary section at the Bou Angueur syncline, Middle Atlas, Morocco</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sara Chakir</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hamid Slimani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Touria Hssaida</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laszlo Kocsis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Gheerbrant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cretaceous Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 106, pp.104219. </w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.cretres.2019.104219⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">mnhn-02364920v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cenomanian vertebrates from Algora (central Spain): New data on the establishment of the European Upper Cretaceous continental faunas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Pérez-García</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Bardet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M.A. A Fregenal-Martínez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Martín-Jiménez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Mocho</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cretaceous Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 115, pp.104566. </w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.cretres.2020.104566⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-02899301v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multicuspid tooth morphology in a gigantic Palaeocene pycnodont fish: evolutionary and palaeoecological significance</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Vullo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Bardet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Gheerbrant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nour-Eddine Eddine Jalil</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Geological Magazine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 156, pp.1618 - 1622. </w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1017/s0016756819000736⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03916865v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Endocranial anatomy of plesiosaurians (Reptilia, Plesiosauria) from the Late Cretaceous (Turonian) of Goulmima (Southern Morocco)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Allemand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandra Houssaye</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Bardet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Peggy Vincent</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Vertebrate Paleontology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 39 (2), pp.e1595636. </w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/02724634.2019.1595636⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02354078v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The most representative vertebrate fossil record and palaeontological heritage from the western Pyrenees</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ainara Badiola</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mikel Arlegi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Humberto Astibia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Bardet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ana Berreteaga</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Spanish Journal of Palaeontology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 34 (1), pp.103. </w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.7203/sjp.34.1.15297⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">mnhn-02393041v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paléobiologie et paléobiogéographie des amphibiens et reptiles : un hommage à Jean-Claude Rage – 1re partie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annelise Folie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Buffetaut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Bardet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandra Houssaye</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Gheerbrant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Comptes Rendus. Palevol</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 18 (7), pp.693-697. </w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.crpv.2019.11.001⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02451171v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La renaissance des Dinosaures</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">X Pereda Suberbiola</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Bardet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cahiers AFIS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">mnhn-02392992v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A mawsoniid coelacanth (Sarcopterygii: Actinistia) from the Rhaetian (Upper Triassic) of the Peygros quarry, Le Thoronet (Var, southeastern France)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Uthumporn Deesri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Cavin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Amiot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Bardet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Buffetaut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Geological Magazine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 155 (1), pp.187-192. </w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1017/S0016756817000619⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">mnhn-03893843v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A plesiosaur (Reptilia, Sauropterygia) from the Cenomanian (Late Cretaceous) of Algora (Guadalajara Province, Central Spain)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Bardet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Segura</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Pérez-García</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cretaceous Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 91, pp.33-40. </w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.cretres.2018.05.006⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">mnhn-03893842v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">New plesiosaurian specimens (Reptilia, Plesiosauria) from the Upper Cretaceous (Turonian) of Goulmima (Southern Morocco)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Allemand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Bardet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandra Houssaye</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Peggy Vincent</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cretaceous Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 82, pp.83-98. </w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.cretres.2017.09.017⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02115209v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The evolutionary history of polycotylid plesiosaurians</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Fischer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. B J Benson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. S Druckenmiller</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. F Ketchum</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Bardet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Royal Society Open Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 5 (3), pp.172177. </w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1098/rsos.172177⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01774907v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les Vertébrés des phosphates crétacés-paléogènes (72,1-47,8 Ma) du Maroc</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Bardet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Gheerbrant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdelmajid Noubhani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Henri Cappetta</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Jouve</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mémoires de la Société Géologique de France</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, Paléontologie des vertébrés du Maroc : état des connaissances, t.180</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01953881v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Virtual reexamination of a plesiosaurian specimen (Reptilia, Plesiosauria) from the Late Cretaceous (Turonian) of Goulmima, Morocco, thanks to computed tomography</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Allemand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Bardet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandra Houssaye</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Peggy Vincent</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Vertebrate Paleontology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 37 (3), pp.e1325894. </w:t></w:r><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/02724634.2017.1325894⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01681238v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comparative morphology of snake (Squamata) endocasts: evidence of phylogenetic and ecological signals</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Allemand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Renaud Boistel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gheylen Daghfous</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zoé Blanchet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphael Cornette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Anatomy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 231 (6), pp.849 - 868. </w:t></w:r><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/joa.12692⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01681248v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Calcium Isotopic Evidence for Vulnerable Marine Ecosystem Structure Prior to the K/Pg Extinction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémy Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Peggy Vincent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Theo Tacail</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fatima Khaldoune</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Essaid Jourani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Current Biology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 27 (11), pp.1641-1644.e2. </w:t></w:r><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.cub.2017.04.043⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01648300v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A unique Cretaceous–Paleogene lineage of piranha-jawed pycnodont fishes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Vullo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Cavin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bouziane Khalloufi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mbarek Amaghzaz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Bardet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Scientific Reports</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 7 (1), pp.6802. </w:t></w:r><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/s41598-017-06792-x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-01574663v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gradual changes in upwelled seawater conditions (redox, pH) from the late Cretaceous through early Paleogene at the northwest coast of Africa: Negative Ce anomaly trend recorded in fossil bio-apatite</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lászlό Kocsis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Gheerbrant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mustapha Mouflih</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Henri Cappetta</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alex Ulianov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chemical Geology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 421, pp.44-54. </w:t></w:r><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.chemgeo.2015.12.001⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">mnhn-02264875v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A new record of the pliosaur Brachauchenius lucasi Williston, 1903 (Reptilia: Sauropterygia) of Turonian (Late Cretaceous) age, Morocco</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Angst</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Bardet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Geological Magazine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 153 (3), pp.449-459. </w:t></w:r><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1017/S0016756815000321⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03214140v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fossil associations from the middle and upper Eocene strata of the Pamplona Basin and surrounding areas (Navarre, western Pyrenees)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Humberto Astibia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aitor Payros</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Silvia Ortiz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Javier Elorza</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">German Álvarez-Pérez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Iberian Geology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 42 (1), </w:t></w:r><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5209/rev_JIGE.2016.v42.n1.51601⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03501798v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The biota of the Upper Cretaceous site of “Lo Hueco” (Cuenca, Spain)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Ortega</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Bardet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Barroso-Barcenilla</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P.M. Callapez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O. Cambra-Moo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Iberian Geology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 41 (1), </w:t></w:r><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5209/rev_JIGE.2015.v41.n1.48657⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02115165v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mosasauroid (Squamata) discovery in the Late Cretaceous (Early Campanian) continental deposits of Villeveyrac–L’Olivet, southern France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geraldine Garcia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Bardet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandra Houssaye</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xabier Pereda-Suberbiola</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Valentin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Comptes Rendus. Palevol</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 14 (6-7), pp.495-505. </w:t></w:r><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.crpv.2015.05.002⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02115127v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Late Cretaceous continental and marine vertebrate assemblages of the Laño Quarry (Basque-Cantabrian Region, Iberian Peninsula): an update</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">X. Pereda-Suberbiola</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.C. Corral</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Astibia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Badiola</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Bardet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Iberian Geology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 41 (1), pp.101-124. </w:t></w:r><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5209/rev_JIGE.2015.v41.n1.48658⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03026123v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mosasaurids (Squamata) from the Maastrichtian Phosphates of Morocco: Biodiversity, palaeobiogeography and palaeoecology based on tooth morphoguilds</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Bardet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandra Houssaye</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Peggy Vincent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xabier Pereda Suberbiola</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mbarek Amaghzaz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Gondwana Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 27 (3), pp.1068-1078. </w:t></w:r><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.gr.2014.08.014⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02115169v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marine vertebrate faunas from the Maastrichtian phosphates of Benguérir (Ganntour Basin, Morocco): Biostratigraphy, palaeobiogeography and palaeoecology</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Henri Cappetta</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Bardet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xabier Pereda Suberbiola</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Adnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Driss Akkrim</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Palaeogeography, Palaeoclimatology, Palaeoecology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 409, pp.217-238. </w:t></w:r><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.palaeo.2014.04.020⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01953570v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mesozoic marine reptile palaeobiogeography in response to drifting plates</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Bardet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Falconnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Fischer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Houssaye</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Jouve</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Gondwana Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 26 (3-4), pp.869-887. </w:t></w:r><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.gr.2014.05.005⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02115173v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Correction: A Giant Chelonioid Turtle from the Late Cretaceous of Morocco with a Suction Feeding Apparatus Unique among Tetrapods</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Bardet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nour-Eddine Jalil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">France de Lapparent de Broin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Germain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Lambert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PLoS ONE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 8 (7), </w:t></w:r><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1371/annotation/b4b475f1-6bcc-424a-87dc-aa5fabcc9288⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">mnhn-02961274v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Squamate finding in “Lo Hueco” (Late Campanian-Early Maastrichtian, Cuenca Province, Spain): the second non-marine pythonomorph lizard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandra Houssaye</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Bardet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Iván Narváez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francisco Ortega</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Paläontologische Zeitschrift</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 87 (3), pp.415-422. </w:t></w:r><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s12542-013-0164-6⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02115062v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A new varanoid squamate from the Early Cretaceous (Barremian–Aptian) of Burgos, Spain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandra Houssaye</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Claude Rage</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fidel Torcida Fernández-Baldor</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pedro Huerta</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Bardet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cretaceous Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 41, pp.127-135. </w:t></w:r><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.cretres.2012.11.005⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02115065v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A baby mosasauroid (Reptilia, Squamata) from the Turonian of Morocco – Tethysaurus ‘junior’ discovered?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandra Houssaye</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Bardet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cretaceous Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 46, pp.208-215. </w:t></w:r><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.cretres.2013.09.010⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02115051v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">New highlights about the enigmatic marine snake Palaeophis maghrebianus (Palaeophiidae; Palaeophiinae) from the Ypresian (Lower Eocene) phosphates of Morocco</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandra Houssaye</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Claude Rage</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Bardet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Peggy Vincent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mbarek Amaghzaz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Palaeontology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 56 (3), pp.647-661. </w:t></w:r><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/pala.12008⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02115056v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">First occurrence of Mosasauridae (Squamata) in the Maastrichtian (latest Cretaceous) of Alicante (Valencia Community, Eastern Spain)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N Bardet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J F Baeza Carratala</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Diez Diaz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Carbonell</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manuel Garcia Avila</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Estudios Geologicos-Madrid</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 69 (1), pp.97-104. </w:t></w:r><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3989/egeol.40792.169⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01537159v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">New plesiosaur specimens from the Maastrichtian Phosphates of Morocco and their implications for the ecology of the latest Cretaceous marine apex predators</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Peggy Vincent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Bardet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandra Houssaye</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mbarek Amaghzaz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Saïd Meslouh</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Gondwana Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 24 (2), pp.796-805. </w:t></w:r><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.gr.2012.11.011⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02115179v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A new mosasaurine from the Maastrichtian (U. Cretaceous) phosphates of Morocco and the implications for the systematics of the Mosasaurinae.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A.R. H. Leblanc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M.W. Caldwell</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Bardet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Vertebrate Paleontology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 32, pp.1-23</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00721416v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A new look at Faujas de Saint-Fond's fantastic story on the peovenance and acquisition of the type specimen of Mosasaurus huffmanni Mantel, 1829.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F.F.J.M. Pieters</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P.G.W. Rompen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.W.M. Jagt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Bardet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bulletin de la Société Géologique de France</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 182, pp.55-65</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00721463v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rib and vertebral micro-anatomical characteristics of hydropelvic mosasauroids</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandra Houssaye</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Bardet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Lethaia</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 45 (2), pp.200-209. </w:t></w:r><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/j.1502-3931.2011.00273.x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02115045v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A skull fragment of the mosasaurid Prognathodon cf. sectorius from the Late Cretaceous of Navarre (Basque-Cantabrian Region).</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Bardet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">X. Pereda Suberbiola</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Carmelo Corral</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.I. Baceta</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.A. Torres</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bulletin de la Société Géologique de France</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 182, pp.117-121</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00720990v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">First occurrence of the sawfish Onchosaurus from the Late Cretaceous of Spain.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.-C. Corral</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Bardet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">X. Pereda-Superbiola</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Capetta</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Vertebrate Paleontology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 32, pp.212-218</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00721266v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The mosasaur collections of the Museum National d'Histoire Naturelle of Paris.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Bardet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bulletin de la Société Géologique de France</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 182, pp.35-53</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00720987v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The mosasaurid (Squamata) Prognathodon in the Maastrichtian (Late Cretaceous) of the Cotentin (Normandy, north-western France).</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Buffetaut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Bardet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bulletin de la Société Géologique de France</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 182, pp.111-115</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00721077v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Description of new specimens of Halisaurus arambourgi Bardet & Pereda Suberbiola, 2005 and comments on the phylogeny of Halisaurinae.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M.J. Polcyn</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Lindgren</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Bardet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Cornelissen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Verding</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bulletin de la Société Géologique de France</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 182, pp.123-126</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00721465v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zarafasaura oceanis, a new elasmosaurid (Reptilia: Sauropterygia) from the Maastrichtian phosphates of Morocco and the palaeobiogeography of latest Cretaceous plesiosaurs.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Vincent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Bardet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">X. Pereda Suberbiola</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Bouya</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Amaghzaz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Gondwana Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 19, pp.1062-1073</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00721725v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A review of Pachyvaranus crassispondylus Arambourg, 1952, a pachyostotic marine squamate from the latest Cretaceous phosphates of Morocco and Syria</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandra Houssaye</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Bardet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Claude Rage</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xabier Pereda Suberbiola</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Baâdi Bouya</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Geological Magazine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 148 (2), pp.237-249. </w:t></w:r><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1017/S0016756810000580⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02115038v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">New fossils of Sirenia from the Middle Eocene of Navarre (Western Pyrenees): the oldest West European sea cow record?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Astibia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Bardet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">X. Pereda Suberbiola</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Payros</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. de Buffrénil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Geological Magazine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 147 (5), pp.665-673</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00628028v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reptilian assemblages from the latest Cretaceous - Palaeogene phosphates of Morocco: from Arambourg to present time.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Bardet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">X. Pereda Suberbiola</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Jouve</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Bourdon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Vincent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Historical Biology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, pp.186-199</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00628091v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wilhelm (Guillermo) Schulz and the earliest discoveries of dinosaurs and marine reptiles in Spain.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">X. Perede Suberbiola</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.I. Ruiz-Omenaca</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Bardet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Pinuela</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.C. Garcia-Ramos</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of the Geological Society of London</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, pp.IF 2,797</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00552033v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reptilian assemblages from the latest Cretaceous – Palaeogene phosphates of Morocco: from Arambourg to present time</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Bardet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">X Pereda Suberbiola</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Jouve</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Bourdon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Vincent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Historical Biology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 22 (1-3), pp.186-199. </w:t></w:r><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/08912961003754945⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02115031v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId286" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Regulation of body temperature by some Mesozoic marine reptiles.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélien Bernard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId288" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Lécuyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Peggy Vincent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Amiot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Bardet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 328 (5984), pp.1379-1382. </w:t></w:r><w:hyperlink r:id="rId289" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1126/science.1187443⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId286" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00628095v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId290" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Euclastes acutirostris, a new species of littoral turtle (Cryptodira, Cheloniidae) from the Palaeocene phosphates of Morocco (Oulad Abdoun Basin, Danian-Thanetian).</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId291" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N.E. Jalil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId292" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. de Lapparent de Broin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Bardet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Vacant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Bouya</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Comptes Rendus. Palevol</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 8 (5), pp.447-459. </w:t></w:r><w:hyperlink r:id="rId294" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.crpv.2009.03.002⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId295" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId290" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00548788v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId296" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">El fosil de plesiosaurio (Sauropterygia) mas antiguo de la Peninsula iberica: una vertebra del Hettangiense-Sinemuriense de Asturias.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId297" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.I. Ruiz-Omeñaca</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Bardet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId298" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Piñuela</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId299" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.C. García-Ramos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">X. Pereda Suberbiola</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Geogaceta</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 46, pp.79-82</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId296" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00549527v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId300" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A new species of the durophagous mosasaur Carinodens (Squamata, Mosasauridae) and additional material of Carinodens belgicus from the Maastrichtian phosphates of Morocco.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId301" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A.S. Schulp</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Bardet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Bouya</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Geologie en Mijnbouw</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 88 (3), pp.161-167. </w:t></w:r><w:hyperlink r:id="rId302" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1017/S0016774600000871⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId300" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00549496v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId303" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Cenomanian-Turonian (Late Cretaceous) radiation of marine squamates (Reptilia): the role of the Mediterranean Tethys.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Bardet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Houssaye</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">X. Pereda Suberbiola</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId304" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.C. Rage</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bulletin de la Société Géologique de France</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 179 (6), pp.605-622</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId303" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00410157v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId305" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Oldest African Crocodylian: Phylogeny, Paleobiogeography, and Differential Survivorship Of Marine Reptiles Through the Cretaceous-Tertiary Boundary.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Jouve</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Bardet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId291" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N.E. Jalil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">X. Pereda Suberbiola</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Bouya</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Vertebrate Paleontology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 28 (2), pp.409-421</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId305" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00410638v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId306" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Cenomanian-Turonian (late Cretaceous) radiation of marine squamates (Reptilia): the role of the Mediterranean Tethys</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Bardet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandra Houssaye</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Claude Rage</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xabier Pereda Suberbiola</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bulletin de la Société Géologique de France</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 179 (6), pp.605-622</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId306" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02115027v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId307" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An analysis of vertebral &amp;quot;pachyostosis&amp;quot; in Carentonosaurus mineaui (Mosasauroidea, Squamata) from the Cenomanian (early Late Cretaceous) of France, with comments on its phylogenetic and functional significance</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandra Houssaye</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId308" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vivian de Buffrenil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Claude Rage</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Bardet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Vertebrate Paleontology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 28 (3), pp.685-691. </w:t></w:r><w:hyperlink r:id="rId309" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1671/0272-4634(2008)28[685:AAOVPI]2.0.CO;2⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId307" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02114985v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId310" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pliensbachian (Lower Jurassic) Plesiosaurs: A juvenile specimen from Asturias, Spain.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Bardet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId311" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Fernandez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.C. Garcia-Ramos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">X. Pereda Suberbiola</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Pinuela</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Vertebrate Paleontology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 28 (1), pp.258-263</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId310" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00410153v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId312" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Specialisation of bone structure in Pachyvaranus crassispondylus Arambourg, 1952, an aquatic squamate from the Late Cretaceous of the southern Tethyan margin.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId313" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Buffrénil De</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Bardet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">X. Pereda Suberbiola</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Bouya</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Lethaia</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 41, pp.59-69. </w:t></w:r><w:hyperlink r:id="rId314" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/J1502-3931.2007.00042⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId312" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00199235v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId315" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Variation in bone histology of middle Eocene sirenians from western Europe.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId313" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Buffrénil De</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Astibia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">X. Pereda Suberbiola</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId316" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Berretezaga</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Bardet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Geodiversitas</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 30 (2), pp.425-432</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId315" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00410168v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId317" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An elasmosaurid plesiosaur from the Aalenian (Middle Jurassic) of Western France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Peggy Vincent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Bardet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId318" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Morel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Neues Jahrbuch für Geologie und Paläontologie - Abhandlungen</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 243 (3), pp.363-370. </w:t></w:r><w:hyperlink r:id="rId319" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1127/0077-7749/2007/0243-0363⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId317" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04676928v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId320" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The marine squamates (reptiles) from the Cenomanian-Turonian of the Tethys: a noteworthy radiation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Bardet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandra Houssaye</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xabier Pereda Suberbiola</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Claude Rage</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Carnets de Géologie / Notebooks on Geology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, CG2007 (M02/05), pp.26-28</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId320" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00166902v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId321" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An elasmosaurid plesiosaur (Sauropsida: Sauropterygia) from the Aalenian (Middle Jurassic) of Western France.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Vincent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Bardet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId322" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Morel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Neues Jahrbuch für Geologie und Paläontologie - Abhandlungen</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 243 (3), pp.363-370</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId321" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00302857v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId323" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Durophagous Mosasauridae (Squamata) from the Upper Cretaceous phosphates of Morocco, with the description of a new species of Globidens.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Bardet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">X. Pereda Suberbiola</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId324" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Iarochene</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId325" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Amalik</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Bouya</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Netherlands Journal of Geosciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 84(3), pp.167-175</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId323" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00019263v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId326" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A new species of Halisaurus from the Late Cretaceous phosphates of Morocco, and the phylogenetical relationships of the Halisaurinae (Squamata : Mosasauridae).</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Bardet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">X. Pereda Suberbiola</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId324" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Iarochene</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Bouya</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Amaghzaz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Zoological Journal of the Linnean Society</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 143, pp.447-472</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId326" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00019261v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId327" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marcas de ataque atribuidas a un selacio en una vértebra de mosasaurio del Cretácico Superior de Alava (Región Vasco-Cantábrica).</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.C. Corral</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">X. Pereda Suberbiola</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Bardet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revista Española de Paleontología</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, 19(1), pp.23-32</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId327" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00021841v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId328" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The first record of a sauropod dinosaur from the Late Cretaceous phosphates of Morocco.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">X. Pereda Suberbiola</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Bardet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId324" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Iarochene</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Bouya</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Amaghzaz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">African Journal of Health Sciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, 40, pp.81-88</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId328" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00021843v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId329" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mosasaurus beaugei Arambourg, 1952 (Squamata, Mosasauridae) from the Late Cretaceous Phosphates of Morocco.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Bardet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">X. Pereda Suberbiola</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId330" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Bouyahyaoui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId324" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Iarochene</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Bouya</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Geobios</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, 37(3), pp.315-324</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId329" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00021839v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (15)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId331" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mosasaurus hoffmanni Mantell, 1829: the first discovery in Türkiye and Asia</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId332" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cemal Tunoğlu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Bardet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">25th Paleontology-Stratigraphy International Workshop</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2024, Elazığ, Turkey</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId331" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04747015v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId333" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les restes de vertébrés mésozoïques du Muséum du Havre récupérés après les bombardements de 1944</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Buffetaut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Bardet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId334" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Lepage</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId335" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Javier Parraga</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId336" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Haiyan Tong</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rencontres Naturalistes – Fédération Française des Sociétés de Sciences Naturelles</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2023, Conches-en-Ouche, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId333" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04746995v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId337" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Cenomanian vertebrates from the Algora site (central Spain): New information on the faunal replacement between the European Lower and uppermost Cretaceous faunas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId338" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adán Pérez García</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Bardet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId339" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marian Fregenal Martínez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId340" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marcos Martín Jiménez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId341" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pedro Mocho</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">X Congreso Latinoamericano de Paleontología</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2019, San Salvador, El Salvador. pp.107</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId337" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-02389854v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId342" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les Mosasauridae (Reptilia, Squamata) : quoi de neuf ces dernières années en France ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Bardet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Congrès Annuel Association Paléontologique Française</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2019, Aix-en-Provence, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId342" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">mnhn-02392925v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId343" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les reptiles marins du Jurassique de Normandie des collections de Caen et du Havre détruites durant la Seconde guerre mondiale à la lumière des publications anciennes : que nous disaient-elles ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Bardet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Congrès Association Paléontologique de Villsers-sur-Mer « Paléontologie et Archéologie en Normandie »</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2019, Villers-sur-Mer, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId343" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">mnhn-03892345v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId344" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vertebrados maastrichtienses de Paita (Peru): Primer registro de reptiles marinos mesozoicos en la costa norperuana</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId345" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Noël Martinez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId346" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandra Daillie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId347" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luis-Felipe Mejia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId348" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luis-Ángel Valdivia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etienne Jaillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">VI Congreso Latinoamericano de Paleontología de Vertebrados</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2018, Villa de Leyva, Colombia. pp.81-83</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId344" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">mnhn-03892337v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId349" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Endocranial microtomographic study of marine reptiles (Plesiosauria and Mosasauroidea) from the Turonian (Late Cretaceous) of Morocco: palaeobiological implications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Allemand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandra Houssaye</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Peggy Vincent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Bardet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IPC5</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2018, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId349" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03890452v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId350" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The singular Upper Cretaceous vertebrate sites of the Guadalajara Province (Central Spain): New data on the faunas from the Cenomanian of Algora and the Uppermost Cretaceous of Poyos</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId338" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adán Pérez García</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Bardet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId351" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francisco Gasco</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId352" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raul de La Horra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId340" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marcos Martín Jiménez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">78th Annual Meeting of the Society of Vertebrate Paleontology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Society of Vertebrate Paleontology, Oct 2018, Albuquerque, United States. pp.197</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId350" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-02078615v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId353" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Towards an adaptive landscape for short-necked Plesiosaurians.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valentin Fischer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId354" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roger Benson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId355" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Druckenmiller</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId356" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laura Soul</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId357" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hilary Ketchum</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Paleontological Congress 5</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2018, Paris, France. pp.57</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId353" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">mnhn-03892327v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId358" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Endocranial anatomy of Tethysaurus nopcsai, a primitive mosasauroid (Reptilia, Squamata) from the lower Turonian (late Cretaceous) of Goulmima (southern Morocco)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Allemand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michael J Polcyn</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Peggy Vincent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Houssaye</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Bardet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SVP 74th Annual Meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2017, Calgary, Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId358" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03890471v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId359" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Endocranial anatomy of two Elasmosauridae specimens (Reptilia, Plesiosauria) from the Late Cretaceous (Turonian) of Goulmima (Southern Morocco)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Allemand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandra Houssaye</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Peggy Vincent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Bardet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">8th International Meeting on the Secondary Adaptation of Tetrapods to Life in Water, Berlin, Germany</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2017, berlin, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId359" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03890445v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId360" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Endocranial anatomy of two Elasmosauridae specimens (Reptilia, Plesiosauria) from the Late Cretaceous of Morocco</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Allemand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Bardet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandra Houssaye</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Peggy Vincent</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">60th Annual Meeting of the The Palaeontological Association</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2016, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId360" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">mnhn-04002625v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId361" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Environnements sédimentaires et vertébrés du Trias supérieur (Rhétien) de la carrière de Peygros (Var)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Amiot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId362" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Séon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Bardet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Buffetaut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId363" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Cuny</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Congrès 2016 de l'Association Paléontologique Française</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2016, Elbeuf, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId361" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01403351v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId364" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Extinctions et renouvellements fauniques chez les reptiles marins du Crétacé. Quoi de neuf sur les crises crétacées?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Bardet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Fischer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Jouve</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Vincent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Houssaye</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Réunions thématiques du Groupe Français du Crétacé,</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2011, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId364" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00722366v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId365" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The marine reptile faunas from the Maastrichtian (latest Cretaceous) phosphates of Morocco.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Bardet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Extraordinary Meeting of the EAWP: Tribute to Charles Darwin and Bernissart Iguanodons: New Perspective on Vertebrate Evolution and Early Cretaceous Ecosystems,</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2009, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId365" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00722025v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Poster de conférence (9)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId366" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A la recherche du Temps perdu&amp;quot; en Syrie : Nouveaux restes de Vertébrés du Crétacé supérieur.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wafa Alhalabi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Bardet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xabier Pereda Suberbiola</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId367" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Max Cardoso Langer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Congrès Annuel de l'Association Paléontologique Française</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2025, Lille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId366" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05293307v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId368" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mosasaurids from the Maastrichtian phosphates of Morocco: an extraordinary ecological diversity prior to the K/Pg crisis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Bardet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valentin Fischer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nour-Eddine Jalil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fatima Khaldoune</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oussama Khadiri Yazami</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">7th Triennial Mosasaur Meeting – A global perspective on Mesozoic marine amniotes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2024, Maastricht, Netherlands</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId368" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04747020v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId369" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les Mosasauridae (Squamata) des Phosphates maastrichtiens du Maroc : une extraordinaire diversité écologique juste avant la limite K/Pg.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Bardet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valentin Fischer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nour-Eddine Jalil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fatima Khaldoune</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oussama Khadiri Yazami</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Congrès Annuel de l'Association Paléontologique Française</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2024, Montauban, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId369" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04747006v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId370" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Historique et résultats des campagnes de fouilles du chantier école (2017-2021). Diversité faunistique et floristique du Campanien inférieur de la mine de bauxite de Villeveyrac (Hérault, France)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId371" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">X. Valentin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId372" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Gomez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId373" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Aubert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId374" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M.L. Auge</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Bardet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Congrès Annuel de l'Association Paléontologique Française</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2022, Montpellier, France. pp.48-49</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId370" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">mnhn-03892365v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId375" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mosasaurus : 200 ans et 70 millions d’années !</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Bardet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Congrès Annuel de l'Association Paléontologique Française</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2022, Montpellier, France. pp.4-5</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId375" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">mnhn-03892353v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId376" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les péripéties de Liodon asiaticum Répelin, 1915, un mosasaure du Crétacé supérieur des environs de Jérusalem</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Bardet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Desmares</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId377" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raquel Sánchez Pellicer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Silvia Gardin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Congrès Annuel de l'Association Paléontologique Françaiseroyes, 31 août-3 septembre 2021, p.1.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2021, Troyes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId376" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03407620v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId378" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">First Mosasauridae (Reptilia, Squamata) in the Late Campanian (latest Cretaceous) of Savoie (Chartreuse Massif, French Alps).</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Bardet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId379" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Bourget</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId380" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Dumont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId381" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Gardet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId382" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Hobléa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Paleontological Congress 5</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2018, Paris, France. pp.80</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId378" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">mnhn-03892323v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId383" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Los reptiles del yacimiento cenomaniense de Algora (Guadalajara, España): nuevos datos y síntesis faunística</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId338" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adán Pérez García</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Bardet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId340" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marcos Martín Jiménez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId341" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pedro Mocho</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Iván Narváez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XXXIV Jornadas de la Sociedad Española de Paleontología / IV Congreso Ibérico de Paleontología</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2018, Vila Real, Portugal</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId383" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">mnhn-02392869v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId384" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The singular Upper Cretaceous vertebrate sites of the Guadalajara Province (Central Spain): new data on the faunas from the Cenomanian of Algora and the Uppermost Cretaceous of Poyos</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId338" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adán Pérez García</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Bardet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId351" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francisco Gasco</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId352" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raul de La Horra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId340" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marcos Martín Jiménez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">78th Annual Meeting of the Society of Vertebrate Paleontology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2018, Albuquerque, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId384" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">mnhn-02392913v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ouvrages (4)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId385" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ocean Life in the Time of Dinosaurs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Bardet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandra Houssaye</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Jouve</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Peggy Vincent</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 9780691243948</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (ouvrage de synthèse)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId385" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04746989v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId386" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La Renaissance des dinosaures</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Bardet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xabier Pereda Suberbiola</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Book-e-Book, 53, pp.1-71, 2022, Une chandelle dans les ténèbres</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId386" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">mnhn-03861702v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId387" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La Mer au Temps des Dinosaures</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Bardet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandra Houssaye</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Jouve</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Peggy Vincent</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Belin, 207 pp., 2021, 978-2-410-02517-0</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId387" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03407677v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId388" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A tribute to Jean-Claude Rage</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annelise Folie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Buffetaut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Bardet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandra Houssaye</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Gheerbrant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">18 (7), pp.693-907, 2019, C. R. Paléovol Numéro thématique</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId388" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">mnhn-03893851v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (8)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId389" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les étonnantes bêtes des phosphates du Maroc</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nour-Eddine Jalil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Bardet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Gheerbrant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fatima Khaldoune</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Charbonnier S. &amp; De Wever P. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Paléontologie d'aujourd'hui</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, EDP Sciences, 270 pp., pp.222-223, 2022, </w:t></w:r><w:hyperlink r:id="rId390" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/978-2-7598-2718-3.c106⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId389" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">mnhn-03894512v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId391" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A la Recherche du temps perdu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Bardet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Peggy Vincent</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Charbonnier S. &amp; De Wever P. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Paléontologie d’aujourd’hui</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, EDP Sciences, 270 pp., pp.154-155, 2022, </w:t></w:r><w:hyperlink r:id="rId392" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/978-2-7598-2718-3.c072⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId391" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">mnhn-03894475v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId393" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les phosphates du Maroc : à l’aube du « monde moderne »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nour-Eddine Jalil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Bardet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Gheerbrant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fatima Khaldoune</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Charbonnier S. &amp; De Wever P. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Paléontologie d’aujourd’hui</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, EDP Sciences, 270 pp., pp.64-65, 2022, </w:t></w:r><w:hyperlink r:id="rId394" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/978-2-7598-2718-3.c030⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId393" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">mnhn-03894499v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId395" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Du remue-méninges chez les reptiles marins fossiles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Allemand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Peggy Vincent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandra Houssaye</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Bardet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Charbonnier S. &amp; De Wever P. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Paléontologie d’aujourd’hui</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, EDP Sciences, 270 pp., pp.216-217, 2022, </w:t></w:r><w:hyperlink r:id="rId396" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/978-2-7598-2718-3.c103⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId395" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">mnhn-03894466v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId397" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Retour à l'eau !</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandra Houssaye</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Bardet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Peggy Vincent</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Charbonnier S. &amp; De Wever P. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Paléontologie d'aujourd'hui</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, EDP Sciences, 270 pp., pp.182-183, 2022, </w:t></w:r><w:hyperlink r:id="rId398" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/978-2-7598-2718-3.c086⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId397" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">mnhn-03894485v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId399" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mosasaurus hoffmanni</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Bardet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Muséum folie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Editions du Muséum National d’Histoire Naturelle, 403 pp, 2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId399" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03407647v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId400" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Los mosasaurios y otros reptiles marinos del Cretácico Superior de la Cuenca Vasco-Cantábrica</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Bardet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId401" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corral José Carmelo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xabier Pereda Suberbiola</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">A. Badiola, A. Gómez-Olivencia, X. Pereda Suberbiola. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Registro fósil de los Pirineos occidentales. Bienes de interés paleontológico y geológico. Proyección social</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, pp.71-78, 2018, Servicio Central de Publicaciones del Gobierno Vasco, 300 pp</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId400" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">mnhn-03893841v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId402" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vertus-Mont Aimé et Bois d’Esmans : les péripéties séculaires d’une datation stratigraphique autour de la limite K-T</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId403" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">France Lapparent de</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId404" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Monette Véran</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Bardet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Montenat C. Merle D. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Stratotype Danien</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 9, pp.150-198, 2018, Muséum national d’Histoire naturelle, Paris, Patrimoine Géologique, 480 pp</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId402" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">mnhn-03893846v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pré-publication, Document de travail (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId405" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Global ecomorphological restructuring of dominant marine reptiles prior to the K/Pg mass extinction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jamie Maclaren</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rebecca Bennion</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Bardet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valentin Fischer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId405" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">mnhn-03861682v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId406"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
@@ -185,51 +185,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-05506406v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Gendry" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Buffetaut" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Bardet" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05293325v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentin Fischer" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nour-Eddine Jalil" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fatima Khaldoune" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oussama Khadiri Yazami" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/d17020114" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04719061v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmed A Shaker" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicholas R Longrich" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amin Strougo" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anhar Asan" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cretres.2023.105719" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04719069v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wafa Alhalabi" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sven Sachs" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Kear" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Issam Joude" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cretres.2024.105871" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05293311v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Schulp" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dani&#235;lle Slootjes" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John W.M. Jagt" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric W.A. Mulder" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/njg.2023.13" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05293321v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xabier Pereda-Suberbiola" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/d17010025" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04719067v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicholas Longrich" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-024-53447-9" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04719066v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael J Polcyn" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cretres.2024.105870" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04719062v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martial Plasse" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Valentin" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;raldine Garcia" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Guinot" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cretres.2023.105823" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04709294v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Allemand" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra Houssaye" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peggy Vincent" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camilo L&#243;pez-Aguirre" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/d16090548" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04101017v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/fossils1010002" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mnhn.hal.science/mnhn-04268686v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Polcyn" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Barry Albright" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alan Titus" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cretres.2023.105621" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mnhn.hal.science/mnhn-04235667v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annelise Folie" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Gheerbrant" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5852/cr-palevol2023v22a11" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mnhn.hal.science/mnhn-03864253v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#304;smail &#214;mer Yilmaz" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#304;zzet Ho&#351;g&#246;r" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5852/cr-palevol2022v21a38" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mnhn.hal.science/mnhn-03861683v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rebecca Bennion" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Davide Foffa" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jamie Maclaren" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthew Mccurry" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1098/rspb.2022.1214" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mnhn.hal.science/mnhn-03861681v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cretres.2022.105315" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03370278v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Louis Latil" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Jaillard" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Naser Raissossadat" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cretres.2021.104809" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03407667v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03370871v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Desmares" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raquel S&#225;nchez-Pellicer" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Silvia Gardin" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5852/cr-palevol2021v20a20" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03370879v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233;-Carmelo Corral" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana Berreteaga" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francisco Jos&#233; Poyato-Ariza" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henri Cappetta" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5852/cr-palevol2021v20a7" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03407373v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne S Schulp" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cretres.2021.104764" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03370833v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cretres.2021.104882" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mnhn.hal.science/mnhn-02364920v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sara Chakir" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hamid Slimani" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Touria Hssaida" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laszlo Kocsis" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cretres.2019.104219" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-02899301v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. P&#233;rez-Garc&#237;a" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Bardet" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.A. A Fregenal-Mart&#237;nez" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Mart&#237;n-Jim&#233;nez" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Mocho" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cretres.2020.104566" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02354078v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/02724634.2019.1595636" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03916865v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Vullo" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nour-Eddine Eddine Jalil" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/s0016756819000736" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mnhn.hal.science/mnhn-02393041v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ainara Badiola" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mikel Arlegi" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Humberto Astibia" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7203/sjp.34.1.15297" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-02451171v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.crpv.2019.11.001" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mnhn.hal.science/mnhn-02392992v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=X Pereda Suberbiola" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mnhn.hal.science/mnhn-03893843v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Uthumporn Deesri" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Cavin" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Amiot" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S0016756817000619" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mnhn.hal.science/mnhn-03893842v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Segura" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cretres.2018.05.006" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02115209v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cretres.2017.09.017" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01774907v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Fischer" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. B J Benson" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. S Druckenmiller" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. F Ketchum" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1098/rsos.172177" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01953881v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelmajid Noubhani" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Jouve" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01681248v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renaud Boistel" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gheylen Daghfous" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zo&#233; Blanchet" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raphael Cornette" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/joa.12692" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01648300v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;my Martin" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Theo Tacail" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Essaid Jourani" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cub.2017.04.043" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01681238v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/02724634.2017.1325894" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01574663v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bouziane Khalloufi" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mbarek Amaghzaz" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-017-06792-x" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mnhn.hal.science/mnhn-02264875v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#225;szl&#972; Kocsis" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mustapha Mouflih" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alex Ulianov" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chemgeo.2015.12.001" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-FCZ2W5CD-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03501798v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aitor Payros" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Silvia Ortiz" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Javier Elorza" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=German &#193;lvarez-P&#233;rez" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5209/rev_JIGE.2016.v42.n1.51601" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03214140v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Angst" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S0016756815000321" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6GQ-GQVMVSJ6-D/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03026123v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=X. Pereda-Suberbiola" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.C. Corral" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Astibia" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Badiola" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5209/rev_JIGE.2015.v41.n1.48658" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02115165v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Ortega" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Barroso-Barcenilla" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P.M. Callapez" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Cambra-Moo" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5209/rev_JIGE.2015.v41.n1.48657" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02115127v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Geraldine Garcia" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.crpv.2015.05.002" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02115169v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xabier Pereda Suberbiola" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.gr.2014.08.014" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02115173v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Falconnet" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Houssaye" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Jouve" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.gr.2014.05.005" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01953570v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Adnet" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Driss Akkrim" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.palaeo.2014.04.020" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-GB4L6S5D-X/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mnhn.hal.science/mnhn-02961274v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=France de Lapparent de Broin" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Germain" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Lambert" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/annotation/b4b475f1-6bcc-424a-87dc-aa5fabcc9288" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02115062v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Iv&#225;n Narv&#225;ez" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francisco Ortega" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12542-013-0164-6" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-MNR6MXZ5-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02115065v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Claude Rage" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fidel Torcida Fern&#225;ndez-Baldor" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pedro Huerta" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cretres.2012.11.005" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-0SPG6Q5P-W/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02115051v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cretres.2013.09.010" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02115056v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/pala.12008" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02115179v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sa&#239;d Meslouh" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.gr.2012.11.011" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01537159v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N Bardet" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J F Baeza Carratala" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Diez Diaz" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Carbonell" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuel Garcia Avila" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3989/egeol.40792.169" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02115045v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1502-3931.2011.00273.x" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-6NRVZH5Q-M/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00721416v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.R. H. Leblanc" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.W. Caldwell" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00721463v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F.F.J.M. Pieters" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P.G.W. Rompen" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.W.M. Jagt" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00721266v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-C. Corral" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=X. Pereda-Superbiola" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Capetta" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00720990v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=X. Pereda Suberbiola" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Carmelo Corral" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.I. Baceta" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.A. Torres" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00720987v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00721077v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Buffetaut" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00721465v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.J. Polcyn" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Lindgren" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Cornelissen" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Verding" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00721725v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Vincent" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Bouya" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Amaghzaz" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02115038v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ba&#226;di Bouya" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S0016756810000580" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00628091v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Bourdon" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00628028v1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Payros" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. de Buffr&#233;nil" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00552033v1" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=X. Perede Suberbiola" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.I. Ruiz-Omenaca" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Pinuela" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.C. Garcia-Ramos" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02115031v1" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Bourdon" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/08912961003754945" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00628095v1" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Bernard" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe L&#233;cuyer" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1126/science.1187443" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00548788v1" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N.E. Jalil" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. de Lapparent de Broin" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Vacant" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.crpv.2009.03.002" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-WS1PJ949-T/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00549527v1" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.I. Ruiz-Ome&#241;aca" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Pi&#241;uela" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.C. Garc&#237;a-Ramos" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00549496v1" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.S. Schulp" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S0016774600000871" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00410157v1" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.C. Rage" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02115027v1" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02114985v1" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vivian de Buffrenil" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1671/0272-4634(2008)28[685:AAOVPI]2.0.CO;2" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00410153v1" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Fernandez" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00410638v1" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00199235v1" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Buffr&#233;nil De" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/J1502-3931.2007.00042" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00410168v1" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Berretezaga" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04676928v1" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Morel" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1127/0077-7749/2007/0243-0363" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00166902v1" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00302857v1" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Morel" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00019263v1" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Iarochene" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Amalik" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00019261v1" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00021841v1" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00021843v1" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00021839v1" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Bouyahyaoui" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04747015v1" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cemal Tuno&#287;lu" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04746995v1" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Lepage" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Javier Parraga" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Haiyan Tong" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mnhn.hal.science/mnhn-03892345v1" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mnhn.hal.science/mnhn-02392925v1" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-02389854v1" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ad&#225;n P&#233;rez Garc&#237;a" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marian Fregenal Mart&#237;nez" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcos Mart&#237;n Jim&#233;nez" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pedro Mocho" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mnhn.hal.science/mnhn-03892337v1" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-No&#235;l Martinez" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandra Daillie" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luis-Felipe Mejia" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luis-&#193;ngel Valdivia" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03890452v1" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-02078615v1" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francisco Gasco" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raul de La Horra" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mnhn.hal.science/mnhn-03892327v1" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roger Benson" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Druckenmiller" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Soul" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hilary Ketchum" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03890471v1" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03890445v1" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mnhn.hal.science/mnhn-04002625v1" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01403351v1" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas S&#233;on" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Cuny" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00722366v1" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00722025v1" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05293307v1" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Max Cardoso Langer" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04747006v1" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04747020v1" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mnhn.hal.science/mnhn-03892365v1" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=X. Valentin" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Gomez" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Aubert" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.L. Auge" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mnhn.hal.science/mnhn-03892353v1" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03407620v1" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raquel S&#225;nchez Pellicer" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mnhn.hal.science/mnhn-03892323v1" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Bourget" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Dumont" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Gardet" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Hobl&#233;a" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mnhn.hal.science/mnhn-02392869v1" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mnhn.hal.science/mnhn-02392913v1" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04746989v1" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mnhn.hal.science/mnhn-03861702v1" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03407677v1" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mnhn.hal.science/mnhn-03893851v1" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mnhn.hal.science/mnhn-03894499v1" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/978-2-7598-2718-3.c030" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mnhn.hal.science/mnhn-03894512v1" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/978-2-7598-2718-3.c106" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mnhn.hal.science/mnhn-03894475v1" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/978-2-7598-2718-3.c072" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mnhn.hal.science/mnhn-03894466v1" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/978-2-7598-2718-3.c103" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mnhn.hal.science/mnhn-03894485v1" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/978-2-7598-2718-3.c086" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03407647v1" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mnhn.hal.science/mnhn-03893841v1" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corral Jos&#233; Carmelo" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mnhn.hal.science/mnhn-03893846v1" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=France Lapparent de" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Monette V&#233;ran" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mnhn.hal.science/mnhn-03861682v1" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-05506406v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Gendry" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Buffetaut" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Bardet" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05293325v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentin Fischer" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nour-Eddine Jalil" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fatima Khaldoune" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oussama Khadiri Yazami" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/d17020114" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04719067v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicholas Longrich" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xabier Pereda-Suberbiola" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-024-53447-9" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05293321v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicholas R Longrich" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/d17010025" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05293311v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Schulp" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dani&#235;lle Slootjes" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John W.M. Jagt" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric W.A. Mulder" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/njg.2023.13" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04719069v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wafa Alhalabi" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sven Sachs" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Kear" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Issam Joude" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cretres.2024.105871" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04719061v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmed A Shaker" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amin Strougo" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anhar Asan" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cretres.2023.105719" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04719066v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael J Polcyn" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cretres.2024.105870" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04709294v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Allemand" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra Houssaye" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peggy Vincent" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camilo L&#243;pez-Aguirre" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/d16090548" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04719062v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martial Plasse" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Valentin" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;raldine Garcia" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Guinot" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cretres.2023.105823" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04101017v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/fossils1010002" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mnhn.hal.science/mnhn-04268686v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Polcyn" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Barry Albright" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alan Titus" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cretres.2023.105621" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mnhn.hal.science/mnhn-04235667v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annelise Folie" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Gheerbrant" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5852/cr-palevol2023v22a11" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mnhn.hal.science/mnhn-03861683v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rebecca Bennion" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Davide Foffa" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jamie Maclaren" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthew Mccurry" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1098/rspb.2022.1214" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mnhn.hal.science/mnhn-03864253v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#304;smail &#214;mer Yilmaz" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#304;zzet Ho&#351;g&#246;r" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5852/cr-palevol2022v21a38" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mnhn.hal.science/mnhn-03861681v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cretres.2022.105315" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03370871v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Desmares" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raquel S&#225;nchez-Pellicer" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Silvia Gardin" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5852/cr-palevol2021v20a20" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03407373v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne S Schulp" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cretres.2021.104764" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03370879v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233;-Carmelo Corral" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana Berreteaga" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francisco Jos&#233; Poyato-Ariza" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henri Cappetta" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5852/cr-palevol2021v20a7" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03370278v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Louis Latil" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Jaillard" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Naser Raissossadat" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cretres.2021.104809" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03407667v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03370833v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cretres.2021.104882" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mnhn.hal.science/mnhn-02364920v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sara Chakir" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hamid Slimani" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Touria Hssaida" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laszlo Kocsis" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cretres.2019.104219" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-02899301v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. P&#233;rez-Garc&#237;a" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Bardet" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.A. A Fregenal-Mart&#237;nez" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Mart&#237;n-Jim&#233;nez" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Mocho" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cretres.2020.104566" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03916865v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Vullo" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nour-Eddine Eddine Jalil" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/s0016756819000736" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02354078v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/02724634.2019.1595636" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mnhn.hal.science/mnhn-02393041v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ainara Badiola" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mikel Arlegi" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Humberto Astibia" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7203/sjp.34.1.15297" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-02451171v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.crpv.2019.11.001" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mnhn.hal.science/mnhn-02392992v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=X Pereda Suberbiola" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mnhn.hal.science/mnhn-03893843v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Uthumporn Deesri" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Cavin" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Amiot" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S0016756817000619" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mnhn.hal.science/mnhn-03893842v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Segura" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cretres.2018.05.006" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02115209v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cretres.2017.09.017" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01774907v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Fischer" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. B J Benson" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. S Druckenmiller" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. F Ketchum" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1098/rsos.172177" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01953881v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelmajid Noubhani" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Jouve" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01681238v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/02724634.2017.1325894" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01681248v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renaud Boistel" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gheylen Daghfous" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zo&#233; Blanchet" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raphael Cornette" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/joa.12692" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01648300v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;my Martin" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Theo Tacail" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Essaid Jourani" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cub.2017.04.043" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01574663v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bouziane Khalloufi" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mbarek Amaghzaz" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-017-06792-x" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mnhn.hal.science/mnhn-02264875v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#225;szl&#972; Kocsis" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mustapha Mouflih" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alex Ulianov" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chemgeo.2015.12.001" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-FCZ2W5CD-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03214140v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Angst" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S0016756815000321" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6GQ-GQVMVSJ6-D/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03501798v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aitor Payros" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Silvia Ortiz" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Javier Elorza" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=German &#193;lvarez-P&#233;rez" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5209/rev_JIGE.2016.v42.n1.51601" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02115165v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Ortega" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Barroso-Barcenilla" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P.M. Callapez" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Cambra-Moo" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5209/rev_JIGE.2015.v41.n1.48657" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02115127v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Geraldine Garcia" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.crpv.2015.05.002" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03026123v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=X. Pereda-Suberbiola" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.C. Corral" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Astibia" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Badiola" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5209/rev_JIGE.2015.v41.n1.48658" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02115169v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xabier Pereda Suberbiola" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.gr.2014.08.014" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01953570v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Adnet" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Driss Akkrim" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.palaeo.2014.04.020" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-GB4L6S5D-X/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02115173v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Falconnet" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Houssaye" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Jouve" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.gr.2014.05.005" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mnhn.hal.science/mnhn-02961274v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=France de Lapparent de Broin" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Germain" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Lambert" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/annotation/b4b475f1-6bcc-424a-87dc-aa5fabcc9288" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02115062v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Iv&#225;n Narv&#225;ez" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francisco Ortega" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12542-013-0164-6" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-MNR6MXZ5-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02115065v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Claude Rage" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fidel Torcida Fern&#225;ndez-Baldor" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pedro Huerta" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cretres.2012.11.005" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-0SPG6Q5P-W/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02115051v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cretres.2013.09.010" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02115056v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/pala.12008" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01537159v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N Bardet" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J F Baeza Carratala" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Diez Diaz" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Carbonell" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuel Garcia Avila" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3989/egeol.40792.169" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02115179v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sa&#239;d Meslouh" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.gr.2012.11.011" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00721416v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.R. H. Leblanc" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.W. Caldwell" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00721463v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F.F.J.M. Pieters" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P.G.W. Rompen" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.W.M. Jagt" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02115045v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1502-3931.2011.00273.x" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-6NRVZH5Q-M/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00720990v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=X. Pereda Suberbiola" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Carmelo Corral" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.I. Baceta" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.A. Torres" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00721266v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-C. Corral" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=X. Pereda-Superbiola" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Capetta" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00720987v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00721077v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Buffetaut" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00721465v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.J. Polcyn" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Lindgren" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Cornelissen" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Verding" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00721725v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Vincent" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Bouya" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Amaghzaz" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02115038v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ba&#226;di Bouya" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S0016756810000580" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00628028v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Payros" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. de Buffr&#233;nil" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00628091v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Bourdon" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00552033v1" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=X. Perede Suberbiola" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.I. Ruiz-Omenaca" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Pinuela" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.C. Garcia-Ramos" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02115031v1" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Bourdon" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/08912961003754945" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00628095v1" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Bernard" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe L&#233;cuyer" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1126/science.1187443" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00548788v1" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N.E. Jalil" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. de Lapparent de Broin" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Vacant" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.crpv.2009.03.002" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-WS1PJ949-T/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00549527v1" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.I. Ruiz-Ome&#241;aca" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Pi&#241;uela" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.C. Garc&#237;a-Ramos" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00549496v1" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.S. Schulp" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S0016774600000871" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00410157v1" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.C. Rage" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00410638v1" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02115027v1" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02114985v1" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vivian de Buffrenil" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1671/0272-4634(2008)28[685:AAOVPI]2.0.CO;2" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00410153v1" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Fernandez" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00199235v1" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Buffr&#233;nil De" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/J1502-3931.2007.00042" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00410168v1" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Berretezaga" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04676928v1" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Morel" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1127/0077-7749/2007/0243-0363" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00166902v1" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00302857v1" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Morel" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00019263v1" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Iarochene" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Amalik" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00019261v1" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00021841v1" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00021843v1" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00021839v1" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Bouyahyaoui" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04747015v1" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cemal Tuno&#287;lu" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04746995v1" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Lepage" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Javier Parraga" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Haiyan Tong" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-02389854v1" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ad&#225;n P&#233;rez Garc&#237;a" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marian Fregenal Mart&#237;nez" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcos Mart&#237;n Jim&#233;nez" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pedro Mocho" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mnhn.hal.science/mnhn-02392925v1" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mnhn.hal.science/mnhn-03892345v1" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mnhn.hal.science/mnhn-03892337v1" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-No&#235;l Martinez" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandra Daillie" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luis-Felipe Mejia" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luis-&#193;ngel Valdivia" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03890452v1" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-02078615v1" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francisco Gasco" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raul de La Horra" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mnhn.hal.science/mnhn-03892327v1" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roger Benson" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Druckenmiller" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Soul" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hilary Ketchum" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03890471v1" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03890445v1" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mnhn.hal.science/mnhn-04002625v1" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01403351v1" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas S&#233;on" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Cuny" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00722366v1" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00722025v1" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05293307v1" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Max Cardoso Langer" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04747020v1" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04747006v1" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mnhn.hal.science/mnhn-03892365v1" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=X. Valentin" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Gomez" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Aubert" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.L. Auge" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mnhn.hal.science/mnhn-03892353v1" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03407620v1" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raquel S&#225;nchez Pellicer" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mnhn.hal.science/mnhn-03892323v1" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Bourget" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Dumont" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Gardet" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Hobl&#233;a" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mnhn.hal.science/mnhn-02392869v1" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mnhn.hal.science/mnhn-02392913v1" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04746989v1" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mnhn.hal.science/mnhn-03861702v1" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03407677v1" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mnhn.hal.science/mnhn-03893851v1" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mnhn.hal.science/mnhn-03894512v1" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/978-2-7598-2718-3.c106" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mnhn.hal.science/mnhn-03894475v1" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/978-2-7598-2718-3.c072" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mnhn.hal.science/mnhn-03894499v1" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/978-2-7598-2718-3.c030" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mnhn.hal.science/mnhn-03894466v1" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/978-2-7598-2718-3.c103" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mnhn.hal.science/mnhn-03894485v1" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/978-2-7598-2718-3.c086" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03407647v1" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mnhn.hal.science/mnhn-03893841v1" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corral Jos&#233; Carmelo" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mnhn.hal.science/mnhn-03893846v1" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=France Lapparent de" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Monette V&#233;ran" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mnhn.hal.science/mnhn-03861682v1" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>