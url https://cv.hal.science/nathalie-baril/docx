--- v0 (2026-03-16)
+++ v1 (2026-04-06)
@@ -359,429 +359,429 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01841718v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Erratum to: Differential Brain, Cognitive and Motor Profiles Associated with Partial Trisomy. Modeling Down Syndrome in Mice</w:t>
+                <w:t xml:space="preserve">Global cerebral ischemia in rats leads to amnesia due to selective neuronal death followed by astroglial scar formation in the CA1 layer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pierre Roubertoux</w:t>
+                <w:t xml:space="preserve">Kevin Sadelli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Claude Stamegna</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane D. Girard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Baril</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
-[...24 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Adeline Ghata</w:t>
+                <w:t xml:space="preserve">Guy Escoffier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Behavior Genetics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2017, 47 (3), pp.323-323. </w:t>
+              <w:t xml:space="preserve">Neurobiology of Learning and Memory</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 141, pp.168--178. </w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s10519-017-9845-3⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.nlm.2017.04.004⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04682288v1</w:t>
+                <w:t xml:space="preserve">hal-01718182v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Differential Brain, Cognitive and Motor Profiles Associated with Partial Trisomy. Modeling Down Syndrome in Mice</w:t>
+                <w:t xml:space="preserve">Erratum to: Differential Brain, Cognitive and Motor Profiles Associated with Partial Trisomy. Modeling Down Syndrome in Mice</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pierre L. Roubertoux</w:t>
+                <w:t xml:space="preserve">Pierre Roubertoux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Baril</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Cau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Scajola</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adeline Ghata</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Behavior Genetics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2017, 47 (3), pp.305-322. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s10519-017-9835-5⟩</w:t>
+              <w:t xml:space="preserve">, 2017, 47 (3), pp.323-323. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s10519-017-9845-3⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01614900v1</w:t>
+                <w:t xml:space="preserve">hal-04682288v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Global cerebral ischemia in rats leads to amnesia due to selective neuronal death followed by astroglial scar formation in the CA1 layer</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Differential Brain, Cognitive and Motor Profiles Associated with Partial Trisomy. Modeling Down Syndrome in Mice</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre L. Roubertoux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Baril</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Cau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Scajola</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Kevin Sadelli</w:t>
-[...51 lines deleted...]
-                <w:t xml:space="preserve">Guy Escoffier</w:t>
+                <w:t xml:space="preserve">Adeline Ghata</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Neurobiology of Learning and Memory</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2017, 141, pp.168--178. </w:t>
+              <w:t xml:space="preserve">Behavior Genetics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 47 (3), pp.305-322. </w:t>
             </w:r>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.nlm.2017.04.004⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/s10519-017-9835-5⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId28" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01718182v1</w:t>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01614900v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Neuronal and Glial Changes in Rat Hippocampal Formation afterCholinergic Deafferentation</w:t>
               </w:r>
@@ -895,286 +895,286 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01433055v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Wide genome transcriptional analysis of the hippocampus in segmental models of trisomy 21 (Down syndrome) presenting learning impairment and atypical brain morphometry</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Investigation on NMR Relaxivity of Nano-Sized Cyano-Bridged Coordination Polymers</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Véronique Vidal</w:t>
+                <w:t xml:space="preserve">Marine Perrier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Catherine Bartoli</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Christophe Scajola</w:t>
+                <w:t xml:space="preserve">Samir Kenouche</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Long</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">T. Kalaivani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joulia Larionova</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Behavior Genetics</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Inorganic Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 52, pp.13402-13414. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/ic401710j⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01439678v1</w:t>
+                <w:t xml:space="preserve">hal-00921147v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Investigation on NMR Relaxivity of Nano-Sized Cyano-Bridged Coordination Polymers</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">T. Kalaivani</w:t>
+                <w:t xml:space="preserve">Wide genome transcriptional analysis of the hippocampus in segmental models of trisomy 21 (Down syndrome) presenting learning impairment and atypical brain morphometry</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre L. Roubertoux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Baril</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Joulia Larionova</w:t>
+                <w:t xml:space="preserve">Véronique Vidal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Bartoli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Scajola</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Inorganic Chemistry</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Behavior Genetics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 43 (6), pp.538-539</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId43" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00921147v1</w:t>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01439678v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Engraftment of human nasal olfactory stem cells restores neuroplasticity in mice with hippocampal lesions.</w:t>
               </w:r>
@@ -1466,51 +1466,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Del'Guidice</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Nivet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guy Escoffier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Baril</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2618,123 +2618,123 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Global cerebral ischemia in rats leads to amnesia due to selective neuronal death followed by astroglial scar formation in the CA1 layer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kevin Sadelli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Claude Stamegna</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Girard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Baril</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guy Escoffier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2017, pp.168-178. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.nlm.2017.04.004⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03888353v1</w:t>
@@ -2914,51 +2914,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01991461v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clement Pierre" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Guillebaud" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Coraline Airault" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Baril" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rym Barbouche" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fphys.2018.01358" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01841718v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibault Cholvin" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lisa Giorgi" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Brezun" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Poucet" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04682288v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Roubertoux" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Cau" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Scajola" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adeline Ghata" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10519-017-9845-3" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01614900v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre L. Roubertoux" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10519-017-9835-5" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01718182v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kevin Sadelli" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Claude Stamegna" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane D. Girard" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guy Escoffier" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.nlm.2017.04.004" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01433055v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Veronique Paban" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Valable" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valerie Gilbert" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Chambon" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4172/2167-7956.1000147" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01439678v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Vidal" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Bartoli" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00921147v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Perrier" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samir Kenouche" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Long" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Kalaivani" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joulia Larionova" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/ic401710j" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00659404v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Nivet" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Vignes" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane D Girard" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Pierrisnard" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1172/JCI44489" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01736211v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diana Andrea Fernandes De Abreu" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Khrestchatisky" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Roman" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bbr.2010.01.005" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-B1DW5LPT-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01440476v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Del'Guidice" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Paul Caverni" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bbr.2009.08.007" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-PFD467K8-9/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04682277v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marina Martinez" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean&#8208;michel Brezun" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yoh&#8217;i Zennou-Azogui" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Xerri" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1460-9568.2009.07019.x" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04682346v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Madelin" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Donald De Certaines" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Franconi" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Thiaudi&#232;re" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0066-4103(04)53004-1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04682236v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Czeslaw Lewa" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Canioni" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/s1090-7807(02)00184-2" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-TPSHXBZK-P/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04682233v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Czeslaw Jozef Lewa" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Donald de Certaines" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1006/jmre.2001.2451" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-WDQS7KJC-M/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04682253v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Quesson" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Delalande" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1006/jmre.2000.2130" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-SRMTXPZM-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02094521v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Clement" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baril Nathalie" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillebaud Florent" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S0029665118002410" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04682351v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muriel Roth" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rym Djouri" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-1-4939-2250-5_5" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03888353v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Girard" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01991461v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clement Pierre" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Guillebaud" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Coraline Airault" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Baril" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rym Barbouche" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fphys.2018.01358" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01841718v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibault Cholvin" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lisa Giorgi" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Brezun" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Poucet" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01718182v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kevin Sadelli" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Claude Stamegna" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane D. Girard" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guy Escoffier" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.nlm.2017.04.004" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04682288v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Roubertoux" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Cau" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Scajola" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adeline Ghata" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10519-017-9845-3" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01614900v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre L. Roubertoux" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10519-017-9835-5" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01433055v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Veronique Paban" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Valable" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valerie Gilbert" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Chambon" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4172/2167-7956.1000147" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00921147v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Perrier" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samir Kenouche" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Long" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Kalaivani" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joulia Larionova" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/ic401710j" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01439678v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Vidal" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Bartoli" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00659404v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Nivet" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Vignes" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane D Girard" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Pierrisnard" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1172/JCI44489" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01736211v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diana Andrea Fernandes De Abreu" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Khrestchatisky" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Roman" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bbr.2010.01.005" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-B1DW5LPT-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01440476v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Del'Guidice" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Paul Caverni" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bbr.2009.08.007" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-PFD467K8-9/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04682277v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marina Martinez" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean&#8208;michel Brezun" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yoh&#8217;i Zennou-Azogui" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Xerri" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1460-9568.2009.07019.x" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04682346v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Madelin" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Donald De Certaines" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Franconi" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Thiaudi&#232;re" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0066-4103(04)53004-1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04682236v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Czeslaw Lewa" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Canioni" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/s1090-7807(02)00184-2" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-TPSHXBZK-P/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04682233v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Czeslaw Jozef Lewa" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Donald de Certaines" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1006/jmre.2001.2451" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-WDQS7KJC-M/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04682253v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Quesson" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Delalande" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1006/jmre.2000.2130" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-SRMTXPZM-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02094521v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Clement" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baril Nathalie" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillebaud Florent" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S0029665118002410" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04682351v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muriel Roth" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rym Djouri" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-1-4939-2250-5_5" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03888353v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Girard" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>