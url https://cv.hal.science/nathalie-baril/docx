--- v1 (2026-04-06)
+++ v2 (2026-05-04)
@@ -895,286 +895,286 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01433055v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Investigation on NMR Relaxivity of Nano-Sized Cyano-Bridged Coordination Polymers</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Wide genome transcriptional analysis of the hippocampus in segmental models of trisomy 21 (Down syndrome) presenting learning impairment and atypical brain morphometry</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre L. Roubertoux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Baril</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marine Perrier</w:t>
+                <w:t xml:space="preserve">Véronique Vidal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Samir Kenouche</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Joulia Larionova</w:t>
+                <w:t xml:space="preserve">Catherine Bartoli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Scajola</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Inorganic Chemistry</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Behavior Genetics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 43 (6), pp.538-539</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00921147v1</w:t>
+                <w:t xml:space="preserve">hal-01439678v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Wide genome transcriptional analysis of the hippocampus in segmental models of trisomy 21 (Down syndrome) presenting learning impairment and atypical brain morphometry</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Nathalie Baril</w:t>
+                <w:t xml:space="preserve">Investigation on NMR Relaxivity of Nano-Sized Cyano-Bridged Coordination Polymers</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marine Perrier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Samir Kenouche</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Long</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">T. Kalaivani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Véronique Vidal</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Christophe Scajola</w:t>
+                <w:t xml:space="preserve">Joulia Larionova</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Behavior Genetics</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Inorganic Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 52, pp.13402-13414. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/ic401710j⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId47" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01439678v1</w:t>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00921147v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Engraftment of human nasal olfactory stem cells restores neuroplasticity in mice with hippocampal lesions.</w:t>
               </w:r>
@@ -2914,51 +2914,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01991461v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clement Pierre" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Guillebaud" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Coraline Airault" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Baril" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rym Barbouche" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fphys.2018.01358" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01841718v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibault Cholvin" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lisa Giorgi" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Brezun" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Poucet" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01718182v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kevin Sadelli" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Claude Stamegna" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane D. Girard" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guy Escoffier" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.nlm.2017.04.004" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04682288v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Roubertoux" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Cau" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Scajola" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adeline Ghata" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10519-017-9845-3" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01614900v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre L. Roubertoux" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10519-017-9835-5" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01433055v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Veronique Paban" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Valable" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valerie Gilbert" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Chambon" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4172/2167-7956.1000147" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00921147v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Perrier" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samir Kenouche" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Long" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Kalaivani" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joulia Larionova" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/ic401710j" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01439678v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Vidal" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Bartoli" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00659404v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Nivet" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Vignes" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane D Girard" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Pierrisnard" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1172/JCI44489" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01736211v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diana Andrea Fernandes De Abreu" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Khrestchatisky" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Roman" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bbr.2010.01.005" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-B1DW5LPT-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01440476v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Del'Guidice" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Paul Caverni" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bbr.2009.08.007" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-PFD467K8-9/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04682277v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marina Martinez" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean&#8208;michel Brezun" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yoh&#8217;i Zennou-Azogui" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Xerri" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1460-9568.2009.07019.x" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04682346v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Madelin" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Donald De Certaines" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Franconi" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Thiaudi&#232;re" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0066-4103(04)53004-1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04682236v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Czeslaw Lewa" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Canioni" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/s1090-7807(02)00184-2" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-TPSHXBZK-P/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04682233v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Czeslaw Jozef Lewa" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Donald de Certaines" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1006/jmre.2001.2451" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-WDQS7KJC-M/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04682253v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Quesson" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Delalande" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1006/jmre.2000.2130" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-SRMTXPZM-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02094521v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Clement" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baril Nathalie" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillebaud Florent" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S0029665118002410" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04682351v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muriel Roth" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rym Djouri" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-1-4939-2250-5_5" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03888353v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Girard" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01991461v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clement Pierre" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Guillebaud" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Coraline Airault" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Baril" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rym Barbouche" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fphys.2018.01358" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01841718v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibault Cholvin" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lisa Giorgi" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Brezun" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Poucet" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01718182v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kevin Sadelli" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Claude Stamegna" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane D. Girard" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guy Escoffier" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.nlm.2017.04.004" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04682288v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Roubertoux" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Cau" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Scajola" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adeline Ghata" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10519-017-9845-3" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01614900v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre L. Roubertoux" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10519-017-9835-5" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01433055v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Veronique Paban" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Valable" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valerie Gilbert" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Chambon" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4172/2167-7956.1000147" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01439678v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Vidal" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Bartoli" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00921147v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Perrier" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samir Kenouche" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Long" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Kalaivani" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joulia Larionova" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/ic401710j" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00659404v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Nivet" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Vignes" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane D Girard" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Pierrisnard" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1172/JCI44489" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01736211v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diana Andrea Fernandes De Abreu" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Khrestchatisky" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Roman" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bbr.2010.01.005" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-B1DW5LPT-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01440476v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Del'Guidice" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Paul Caverni" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bbr.2009.08.007" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-PFD467K8-9/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04682277v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marina Martinez" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean&#8208;michel Brezun" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yoh&#8217;i Zennou-Azogui" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Xerri" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1460-9568.2009.07019.x" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04682346v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Madelin" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Donald De Certaines" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Franconi" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Thiaudi&#232;re" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0066-4103(04)53004-1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04682236v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Czeslaw Lewa" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Canioni" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/s1090-7807(02)00184-2" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-TPSHXBZK-P/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04682233v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Czeslaw Jozef Lewa" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Donald de Certaines" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1006/jmre.2001.2451" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-WDQS7KJC-M/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04682253v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Quesson" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Delalande" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1006/jmre.2000.2130" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-SRMTXPZM-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02094521v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Clement" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baril Nathalie" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillebaud Florent" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S0029665118002410" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04682351v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muriel Roth" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rym Djouri" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-1-4939-2250-5_5" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03888353v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Girard" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>