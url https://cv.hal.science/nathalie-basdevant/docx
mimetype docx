--- v0 (2026-03-13)
+++ v1 (2026-04-06)
@@ -1242,235 +1242,235 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04710687v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dielectric constant of a highly polarizable atomic fluid: the clausius–mossotti versus the onsager relation</w:t>
+                <w:t xml:space="preserve">Thermodynamic Basis for Promiscuity and Selectivity in Protein−Protein Interactions: PDZ Domains, a Case Study</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Basdevant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Daniel Borgis</w:t>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Harel Weinstein</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marco Ceruso</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Molecular Physics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1080/00268970410001711328⟩</w:t>
+              <w:t xml:space="preserve">Journal of the American Chemical Society</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, 128 (39), pp.12766-12777. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/ja060830y⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04710670v1</w:t>
+                <w:t xml:space="preserve">hal-04710680v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thermodynamic Basis for Promiscuity and Selectivity in Protein−Protein Interactions: PDZ Domains, a Case Study</w:t>
+                <w:t xml:space="preserve">Dielectric constant of a highly polarizable atomic fluid: the clausius–mossotti versus the onsager relation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Basdevant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId46" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Marco Ceruso</w:t>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tap Ha-Duong</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniel Borgis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of the American Chemical Society</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2006, 128 (39), pp.12766-12777. </w:t>
+              <w:t xml:space="preserve">Molecular Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, 102 (8), pp.783-788. </w:t>
             </w:r>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1021/ja060830y⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1080/00268970410001711328⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId45" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04710680v1</w:t>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04710670v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A semi‐implicit solvent model for the simulation of peptides and proteins</w:t>
               </w:r>
@@ -1844,51 +1844,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05396685v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cagla Okyay" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Math&#233;" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Basdevant" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.26434/chemrxiv-2025-jz1v6" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04673868v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Dessaux" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rosa Ramirez" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/D4NR01581A" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03838328v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jpcb.2c01028" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-evry.hal.science/hal-02395220v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-019-51942-y" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02110176v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pasquale Cutolo" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Bernadat" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Bachelerie" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T&#226;p Ha-Duong" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/07391102.2016.1145142" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01497983v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Linh Tran" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Pr&#233;vost" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/srep21429" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02112312v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carla Jamous" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tap Ha-Duong" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/07391102.2013.799436" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02112584v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Borgis" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/CT300943W" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04710697v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cplett.2008.11.092" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-LV0P02VN-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04710687v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jp0727190" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/TPS-ZR16WJGP-J/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04710670v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/00268970410001711328" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04710680v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Harel Weinstein" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marco Ceruso" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/ja060830y" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04710660v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/jcc.20031" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-BMKG2RP8-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00010619v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05396685v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cagla Okyay" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Math&#233;" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Basdevant" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.26434/chemrxiv-2025-jz1v6" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04673868v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Dessaux" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rosa Ramirez" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/D4NR01581A" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03838328v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jpcb.2c01028" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-evry.hal.science/hal-02395220v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-019-51942-y" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02110176v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pasquale Cutolo" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Bernadat" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Bachelerie" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T&#226;p Ha-Duong" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/07391102.2016.1145142" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01497983v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Linh Tran" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Pr&#233;vost" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/srep21429" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02112312v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carla Jamous" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tap Ha-Duong" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/07391102.2013.799436" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02112584v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Borgis" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/CT300943W" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04710697v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cplett.2008.11.092" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-LV0P02VN-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04710687v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jp0727190" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/TPS-ZR16WJGP-J/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04710680v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Harel Weinstein" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marco Ceruso" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/ja060830y" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04710670v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/00268970410001711328" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04710660v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/jcc.20031" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-BMKG2RP8-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00010619v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>