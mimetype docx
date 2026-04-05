--- v0 (2026-03-15)
+++ v1 (2026-04-05)
@@ -842,290 +842,290 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01810898v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Review on Selected Patents about Trends Regarding Silicon Monolithic Power AC Switches</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Lifetime Prediction Modeling of Non-Insulated TO-220AB Packages with Lead-Based Solder Joints during Power Cycling</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Jacques</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adelphe Caldeira</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Batut</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ambroise Schellmanns</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Luong Viet Phung</w:t>
-[...40 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">René Leroy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Recent Patents on Electrical &amp; Electronic Engineering</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2012, 5 (3), pp.222 - 230. </w:t>
+              <w:t xml:space="preserve">Microelectronics Reliability</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 52 (1), pp.212-216. </w:t>
             </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.2174/2213111611205030222⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.microrel.2011.08.017⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01636532v1</w:t>
+                <w:t xml:space="preserve">hal-01810917v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lifetime Prediction Modeling of Non-Insulated TO-220AB Packages with Lead-Based Solder Joints during Power Cycling</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">A Review on Selected Patents about Trends Regarding Silicon Monolithic Power AC Switches</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luong Viet Phung</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Batut</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ambroise Schellmanns</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Jacques</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...54 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Microelectronics Reliability</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.microrel.2011.08.017⟩</w:t>
+              <w:t xml:space="preserve">Recent Patents on Electrical &amp; Electronic Engineering</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 5 (3), pp.222 - 230. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.2174/2213111611205030222⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId38" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-01810917v1</w:t>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01636532v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Communication dans un congrès (6)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -1614,51 +1614,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">BJT static behavior improvement by modification of the epitaxial layer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Loïc Théolier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luong Viet Phung</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Batut</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2074,51 +2074,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="8711F2F5"/>
+    <w:nsid w:val="AFF8B3E5"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -2305,51 +2305,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/nathalie-batut" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/061777366" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05128045v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Imen Abdennabi" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Batut" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ambroise Schellmanns" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Pierre Chauvat" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Roqueta" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1504/IJPT.2025.10070871" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tours.hal.science/hal-03581376v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicole Doumit" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kahatie Soro" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aylin Ozocak" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/adts.202100099" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01833053v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zheng Ren" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Jacques" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yubing Song" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adelphe Caldeira" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Goubard" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17265/1934-8975/2014.02.020" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01810893v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Bissey" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01810898v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4236/jpee.2013.15001" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01636532v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luong Viet Phung" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2174/2213111611205030222" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01810917v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ren&#233; Leroy" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.microrel.2011.08.017" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-JWL15WP2-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05495767v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rida Yachouti" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ismail Aouichak" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Charles Le Bunetel" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04010867v2" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Jaouen" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CISTEM55808.2022.10043947" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tours.hal.science/hal-01862351v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01361544v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00991551v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c Th&#233;olier" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Raingeaud" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00991541v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chawki Benboujema" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01862318v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. C&#233;zac" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Morancho" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henri Tranduc" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Rossel" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/nathalie-batut" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/061777366" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05128045v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Imen Abdennabi" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Batut" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ambroise Schellmanns" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Pierre Chauvat" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Roqueta" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1504/IJPT.2025.10070871" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tours.hal.science/hal-03581376v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicole Doumit" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kahatie Soro" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aylin Ozocak" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/adts.202100099" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01833053v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zheng Ren" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Jacques" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yubing Song" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adelphe Caldeira" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Goubard" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17265/1934-8975/2014.02.020" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01810893v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Bissey" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01810898v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4236/jpee.2013.15001" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01810917v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ren&#233; Leroy" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.microrel.2011.08.017" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-JWL15WP2-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01636532v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luong Viet Phung" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2174/2213111611205030222" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05495767v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rida Yachouti" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ismail Aouichak" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Charles Le Bunetel" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04010867v2" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Jaouen" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CISTEM55808.2022.10043947" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tours.hal.science/hal-01862351v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01361544v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00991551v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c Th&#233;olier" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Raingeaud" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00991541v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chawki Benboujema" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01862318v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. C&#233;zac" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Morancho" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henri Tranduc" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Rossel" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>