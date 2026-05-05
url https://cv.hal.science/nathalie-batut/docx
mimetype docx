--- v1 (2026-04-05)
+++ v2 (2026-05-05)
@@ -2074,51 +2074,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="AFF8B3E5"/>
+    <w:nsid w:val="438C3C39"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>