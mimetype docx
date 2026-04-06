--- v0 (2026-03-16)
+++ v1 (2026-04-06)
@@ -2083,287 +2083,287 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02378152v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A combined forced-attention dichotic listening – Go/Nogo task to assess response inhibition and interference suppression: An auditory event-related potential investigation.</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">The Regularity of Rhythmic Primes In6luences Syntax Processing in Adults</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laure-Hélène Canette</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Bedoin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId83" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">Agathe Marcastel</w:t>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Lalitte</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuel Bigand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Barbara Tillmann</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Neuropsychology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1037/neu0000586⟩</w:t>
+              <w:t xml:space="preserve">Auditory Perception &amp; Cognition</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 2 (3), pp.163-179. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1080/25742442.2020.1752080⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03089521v1</w:t>
+                <w:t xml:space="preserve">hal-03006065v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The Regularity of Rhythmic Primes In6luences Syntax Processing in Adults</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">A combined forced-attention dichotic listening – Go/Nogo task to assess response inhibition and interference suppression: An auditory event-related potential investigation.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Bedoin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId63" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Barbara Tillmann</w:t>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Raphaëlle Abadie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jennifer Krzonowski</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuel Ferragne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Agathe Marcastel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Auditory Perception &amp; Cognition</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2019, 2 (3), pp.163-179. </w:t>
+              <w:t xml:space="preserve">Neuropsychology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 33 (8), pp.1136-1150. </w:t>
             </w:r>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1080/25742442.2020.1752080⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1037/neu0000586⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId87" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03006065v1</w:t>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03089521v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lire autrement, mais lire quand même</w:t>
               </w:r>
@@ -2708,51 +2708,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Étudiants dyslexiques à l’Université : Spécificité des difficultés ressenties et évaluation des déficits</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Audrey Mazur-Palandre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raphaëlle Abadie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Bedoin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -3334,51 +3334,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Atypical hemispheric asymmetries for the processing of phonological features in children with rolandic epilepsy.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Bedoin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Ferragne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Lopez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3480,51 +3480,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hemispheric asymmetries depend on the phonetic feature: A dichotic study of place of articulation and voicing in French stops</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Bedoin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Ferragne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Egidio Marsico</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -4209,234 +4209,234 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03234051v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">ETUDYS : une approche pluri-disciplinaire de la dyslexie chez les étudiants.</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Audrey Mazur-Palandre</w:t>
+                <w:t xml:space="preserve">Apport de l’échographie linguale à la rééducation orthophonique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Diandra Fabre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Hueber</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mélanie Canault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Bedoin</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Audrey Acher</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Déjeuners Conférences de l’ISH</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2016, Lyon, France</w:t>
+              <w:t xml:space="preserve">XVIèmes Rencontres Internationales d’Orthophonie: "Orthophonie et technologies innovantes"</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2016, Paris, France. pp.199-225</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03952217v1</w:t>
+                <w:t xml:space="preserve">hal-01417693v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId155" w:history="1">
+            <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Apport de l’échographie linguale à la rééducation orthophonique</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Mélanie Canault</w:t>
+                <w:t xml:space="preserve">ETUDYS : une approche pluri-disciplinaire de la dyslexie chez les étudiants.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Audrey Mazur-Palandre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Bedoin</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...15 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">XVIèmes Rencontres Internationales d’Orthophonie: "Orthophonie et technologies innovantes"</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Dec 2016, Paris, France. pp.199-225</w:t>
+              <w:t xml:space="preserve">Déjeuners Conférences de l’ISH</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2016, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId155" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01417693v1</w:t>
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03952217v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le projet ETUDYS</w:t>
               </w:r>
@@ -4530,51 +4530,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Audrey Mazur-Palandre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dumaz Lucie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raphaëlle Abadie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Faure</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4759,51 +4759,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Perception de la parole rapide chez les enfants présentant une dysphasie expressive</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Guiraud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Ferragne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Bedoin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4897,51 +4897,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Bedoin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jennifer Krzonowski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Ferragne</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">14th Annual Conference of the International Speech Communication Association (Interspeech 2013)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2013, Lyon, France. pp. 906-910</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -4966,51 +4966,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The perception of a derived contrast in Scottish English</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Ferragne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Bedoin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5087,51 +5087,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Derived contrasts in Scottish English: an EEG study</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Boulenger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Ferragne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Bedoin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5301,307 +5301,307 @@
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-05267533v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Apprentissage de connaissances sémantiques avant et après une lésion cérébrale</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">C. Extier</w:t>
+                <w:t xml:space="preserve">Influence of rhythmic auditory stimulation on syntactic and syllabic processing in children with developmental language disorder</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Barbara Tillmann</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Bedoin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lauranne Przybylski</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vania Herbillon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sonia Krifi-Papoz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Congrès National de la SOFMERR</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2009, Lyon, France</w:t>
+              <w:t xml:space="preserve">Workshop: entrainment and synchronization in music and speech</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2009, Université Libre de Bruxelles, Belgium</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-05267558v1</w:t>
+                <w:t xml:space="preserve">halshs-05267536v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId177" w:history="1">
+            <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Influence of rhythmic auditory stimulation on syntactic and syllabic processing in children with developmental language disorder</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Sonia Krifi-Papoz</w:t>
+                <w:t xml:space="preserve">Apprentissage de connaissances sémantiques avant et après une lésion cérébrale</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId177" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Thomas-Antérion</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId171" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Borg</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId172" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Teissèdre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId173" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">K. Sciessere</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId174" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Extier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Workshop: entrainment and synchronization in music and speech</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2009, Université Libre de Bruxelles, Belgium</w:t>
+              <w:t xml:space="preserve">Congrès National de la SOFMERR</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2009, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId177" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-05267536v1</w:t>
+            <w:hyperlink r:id="rId176" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-05267558v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Connaissance des nouveaux mots de la langue française dans le MCI et la Maladie d’Alzheimer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId176" w:history="1">
+            <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Thomas-Antérion</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Borg</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6748,51 +6748,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05448583v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Justine Epinat-Duclos" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Rossignon" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Prado" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Baptiste Van der Henst" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Paulignan" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7717/peerj.20416" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04811984v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Fiveash" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Bedoin" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Barbara Tillmann" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jecp.2024.106111" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04710941v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caliani Hoarau" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agathe Pralus" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annie Moulin" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;mie Ginzburg" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.neuropsychologia.2024.108960" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04279210v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Enik&#337; Lad&#225;nyi" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Camici" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karen Chidiac" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine T Bush" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41539-023-00170-1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04237384v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Vialatte" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Emmanuel Aguera" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agnes Witko" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Chabanat" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-023-31037-5" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04294173v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Margot Bouhon" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Ferreira" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandy Bahuon" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/dys.1736" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03687239v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rania Kassir" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe dos Santos" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/shsconf/202213809004" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03865280v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Birgitta Burger" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure-H&#233;l&#232;ne Canette" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpsyg.2022.807987" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03384362v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrew Chang" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure-Helene Canette" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Nozaradan" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dave Thompson" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.clinph.2021.05.037" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04930530v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03384346v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Reyna L Gordon" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1037/neu0000766" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02999463v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jennifer Krzonowski" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra Corneyllie" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Lalitte" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.neuropsychologia.2019.107324" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02461371v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniele Sch&#246;n" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Morillon" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bandc.2020.105531" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02870466v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jecp.2020.104885" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01977670v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Girod-Roux" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Hueber" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diandra Fabre" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Silvain Gerber" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie Canault" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/02699206.2019.1700310" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02378152v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Pineau" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Bigand" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jecp.2019.104711" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03089521v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;lle Abadie" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Ferragne" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agathe Marcastel" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1037/neu0000586" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03006065v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/25742442.2020.1752080" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04930550v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/cape.552.0022" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02460322v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Guiraud" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sonia Krifi-Papoz" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vania Herbillon" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lia Caillot-Bascoul" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0191808" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-01579513v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Marie Besombes" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;liette Escande" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ariane Dumont" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.rehab.2017.03.004" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01927024v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Mazur-Palandre" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01178740v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc K&#233;&#239;ta" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacob Burack" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franco Lepore" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpsyg.2014.00252" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01178715v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carolina Ciumas" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mani Saignavongs" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Faustine Ilski" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agathe Laurent" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/brain/awu039" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01178758v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lauranne Przybylski" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Roch" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1037/a0031277" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01178709v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Borg" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Basaglia-Pappas" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Laroche" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Minvielle" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jneuroling.2012.02.002" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-7X1GDQH4-J/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00655284v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Lopez" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. de Bellescize" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.yebeh.2011.02.026" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-XWTBQCGD-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-paris.hal.science/hal-01240113v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Egidio Marsico" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bandl.2010.06.001" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-HTH5WGV3-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01996408v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1075/wll.11.2.05bed" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00798647v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Monica Baciu" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Koenig" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. P. Vernier" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Bedoin" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Rubin" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04731103v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurore Curie" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lisa Ouss" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fahra Gheurbi" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micha&#235;l Pommier" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Touil" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04419252v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Buchy" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thiphaine Courtalon" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03234051v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.48465/fa.2020.0144" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03952217v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01417693v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Acher" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03952249v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03952258v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dumaz Lucie" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Faure" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01228919v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Badin" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01130219v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-paris.hal.science/hal-01240240v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00613604v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Boulenger" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Pellegrino" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00613603v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05267533v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Thomas-Ant&#233;rion" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Borg" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Teiss&#232;dre" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Sciessere" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Extier" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05267558v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Thomas-Ant&#233;rion" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05267536v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05267535v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Basaglia-Pappas" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Mainvielle" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05267534v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05267519v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Reboul" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nad&#232;ge Foudon" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Vulliez" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05261764v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05485972v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Devevey" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Bobilier-Chaumont" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie de Battista" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Colette Grinevald" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.deboecksuperieur.com/" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03952212v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03952222v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03952271v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03952267v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00003569v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05448583v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Justine Epinat-Duclos" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Rossignon" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Prado" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Baptiste Van der Henst" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Paulignan" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7717/peerj.20416" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04811984v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Fiveash" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Bedoin" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Barbara Tillmann" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jecp.2024.106111" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04710941v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caliani Hoarau" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agathe Pralus" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annie Moulin" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;mie Ginzburg" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.neuropsychologia.2024.108960" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04279210v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Enik&#337; Lad&#225;nyi" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Camici" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karen Chidiac" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine T Bush" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41539-023-00170-1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04237384v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Vialatte" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Emmanuel Aguera" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agnes Witko" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Chabanat" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-023-31037-5" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04294173v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Margot Bouhon" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Ferreira" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandy Bahuon" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/dys.1736" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03687239v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rania Kassir" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe dos Santos" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/shsconf/202213809004" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03865280v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Birgitta Burger" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure-H&#233;l&#232;ne Canette" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpsyg.2022.807987" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03384362v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrew Chang" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure-Helene Canette" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Nozaradan" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dave Thompson" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.clinph.2021.05.037" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04930530v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03384346v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Reyna L Gordon" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1037/neu0000766" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02999463v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jennifer Krzonowski" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra Corneyllie" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Lalitte" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.neuropsychologia.2019.107324" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02461371v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniele Sch&#246;n" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Morillon" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bandc.2020.105531" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02870466v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jecp.2020.104885" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01977670v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Girod-Roux" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Hueber" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diandra Fabre" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Silvain Gerber" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie Canault" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/02699206.2019.1700310" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02378152v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Pineau" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Bigand" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jecp.2019.104711" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03006065v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/25742442.2020.1752080" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03089521v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;lle Abadie" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Ferragne" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agathe Marcastel" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1037/neu0000586" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04930550v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/cape.552.0022" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02460322v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Guiraud" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sonia Krifi-Papoz" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vania Herbillon" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lia Caillot-Bascoul" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0191808" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-01579513v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Marie Besombes" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;liette Escande" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ariane Dumont" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.rehab.2017.03.004" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01927024v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Mazur-Palandre" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01178740v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc K&#233;&#239;ta" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacob Burack" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franco Lepore" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpsyg.2014.00252" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01178715v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carolina Ciumas" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mani Saignavongs" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Faustine Ilski" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agathe Laurent" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/brain/awu039" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01178758v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lauranne Przybylski" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Roch" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1037/a0031277" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01178709v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Borg" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Basaglia-Pappas" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Laroche" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Minvielle" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jneuroling.2012.02.002" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-7X1GDQH4-J/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00655284v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Lopez" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. de Bellescize" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.yebeh.2011.02.026" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-XWTBQCGD-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-paris.hal.science/hal-01240113v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Egidio Marsico" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bandl.2010.06.001" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-HTH5WGV3-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01996408v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1075/wll.11.2.05bed" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00798647v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Monica Baciu" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Koenig" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. P. Vernier" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Bedoin" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Rubin" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04731103v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurore Curie" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lisa Ouss" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fahra Gheurbi" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micha&#235;l Pommier" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Touil" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04419252v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Buchy" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thiphaine Courtalon" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03234051v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.48465/fa.2020.0144" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01417693v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Acher" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03952217v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03952249v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03952258v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dumaz Lucie" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Faure" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01228919v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Badin" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01130219v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-paris.hal.science/hal-01240240v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00613604v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Boulenger" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Pellegrino" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00613603v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05267533v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Thomas-Ant&#233;rion" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Borg" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Teiss&#232;dre" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Sciessere" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Extier" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05267536v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05267558v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Thomas-Ant&#233;rion" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05267535v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Basaglia-Pappas" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Mainvielle" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05267534v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05267519v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Reboul" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nad&#232;ge Foudon" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Vulliez" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05261764v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05485972v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Devevey" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Bobilier-Chaumont" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie de Battista" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Colette Grinevald" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.deboecksuperieur.com/" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03952212v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03952222v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03952271v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03952267v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00003569v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>