--- v1 (2026-04-06)
+++ v2 (2026-05-02)
@@ -478,295 +478,295 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04710941v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Regular rhythmic primes improve sentence repetition in children with developmental language disorder</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Enhancing reading accuracy through visual search training using symbols</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Enikő Ladányi</w:t>
+                <w:t xml:space="preserve">Audrey Vialatte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Julie Camici</w:t>
+                <w:t xml:space="preserve">Pierre-Emmanuel Aguera</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Bedoin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Karen Chidiac</w:t>
+                <w:t xml:space="preserve">Agnes Witko</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Catherine T Bush</w:t>
+                <w:t xml:space="preserve">Eric Chabanat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">npj Science of Learning</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2023, 8 (1), pp.23. </w:t>
+              <w:t xml:space="preserve">Scientific Reports</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 13 (1), pp.4291. </w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1038/s41539-023-00170-1⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1038/s41598-023-31037-5⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04279210v1</w:t>
+                <w:t xml:space="preserve">hal-04237384v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Enhancing reading accuracy through visual search training using symbols</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Regular rhythmic primes improve sentence repetition in children with developmental language disorder</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anna Fiveash</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Audrey Vialatte</w:t>
+                <w:t xml:space="preserve">Enikő Ladányi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pierre-Emmanuel Aguera</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Nathalie Bedoin</w:t>
+                <w:t xml:space="preserve">Julie Camici</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Agnes Witko</w:t>
+                <w:t xml:space="preserve">Karen Chidiac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Eric Chabanat</w:t>
+                <w:t xml:space="preserve">Catherine T Bush</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Scientific Reports</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2023, 13 (1), pp.4291. </w:t>
+              <w:t xml:space="preserve">npj Science of Learning</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 8 (1), pp.23. </w:t>
             </w:r>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1038/s41598-023-31037-5⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1038/s41539-023-00170-1⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04237384v1</w:t>
+                <w:t xml:space="preserve">hal-04279210v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Improving non‐native duration contrast with dichotic training in dyslexic and non‐dyslexic individuals</w:t>
               </w:r>
@@ -1110,230 +1110,230 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03865280v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Atypical beta power fluctuation while listening to an isochronous sequence in dyslexia</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Validité scientifique des aides par le rythme</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Bedoin</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...41 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Clinical Neurophysiology</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Ortho magazine</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, En Rythme, 27 (157), pp.18-20</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03384362v1</w:t>
+                <w:t xml:space="preserve">hal-04930530v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Validité scientifique des aides par le rythme</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Atypical beta power fluctuation while listening to an isochronous sequence in dyslexia</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Andrew Chang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Bedoin</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laure-Helene Canette</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvie Nozaradan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dave Thompson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Ortho magazine</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Clinical Neurophysiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.clinph.2021.05.037⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId56" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04930530v1</w:t>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03384362v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Processing rhythm in speech and music: Shared mechanisms and implications for developmental speech and language disorders.</w:t>
               </w:r>
@@ -1430,589 +1430,589 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03384346v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Regular rhythmic primes boost P600 in grammatical error processing in dyslexic adults and matched controls</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Rhythmic priming of grammaticality judgments in children: Duration matters</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anna Fiveash</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Bedoin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jennifer Krzonowski</w:t>
-[...24 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Philippe Lalitte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">et al.</w:t>
-            </w:r>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Barbara Tillmann</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Neuropsychologia</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.neuropsychologia.2019.107324⟩</w:t>
+              <w:t xml:space="preserve">Journal of Experimental Child Psychology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jecp.2020.104885⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02999463v1</w:t>
+                <w:t xml:space="preserve">hal-02870466v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A stimulus-brain coupling analysis of regular and irregular rhythms in adults with dyslexia and controls</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Anna Fiveash</w:t>
+                <w:t xml:space="preserve">Rehabilitation of speech disorders following glossectomy, based on ultrasound visual illustration and feedback</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marion Girod-Roux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Hueber</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Daniele Schön</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Laure-Hélène Canette</w:t>
+                <w:t xml:space="preserve">Diandra Fabre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Benjamin Morillon</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Nathalie Bedoin</w:t>
+                <w:t xml:space="preserve">Silvain Gerber</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mélanie Canault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Brain and Cognition</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.bandc.2020.105531⟩</w:t>
+              <w:t xml:space="preserve">Clinical Linguistics &amp; Phonetics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 34 (9), pp.826-843. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1080/02699206.2019.1700310⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId65" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02461371v1</w:t>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01977670v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rhythmic priming of grammaticality judgments in children: Duration matters</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Regular rhythmic primes boost P600 in grammatical error processing in dyslexic adults and matched controls</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laure-Hélène Canette</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anna Fiveash</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jennifer Krzonowski</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandra Corneyllie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Lalitte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Experimental Child Psychology</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Neuropsychologia</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 138, pp.107324. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.neuropsychologia.2019.107324⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.jecp.2020.104885⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-02870466v1</w:t>
+                <w:t xml:space="preserve">hal-02999463v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rehabilitation of speech disorders following glossectomy, based on ultrasound visual illustration and feedback</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Diandra Fabre</w:t>
+                <w:t xml:space="preserve">A stimulus-brain coupling analysis of regular and irregular rhythms in adults with dyslexia and controls</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anna Fiveash</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Silvain Gerber</w:t>
+                <w:t xml:space="preserve">Daniele Schön</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laure-Hélène Canette</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mélanie Canault</w:t>
+                <w:t xml:space="preserve">Benjamin Morillon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Bedoin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Clinical Linguistics &amp; Phonetics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, 34 (9), pp.826-843. </w:t>
+              <w:t xml:space="preserve">Brain and Cognition</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 140, pp.105531. </w:t>
             </w:r>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1080/02699206.2019.1700310⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.bandc.2020.105531⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId71" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01977670v1</w:t>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02461371v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rhythmic and textural musical sequences differently influence syntax and semantic processing in children</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laure-Hélène Canette</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Lalitte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Bedoin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2083,287 +2083,287 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02378152v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The Regularity of Rhythmic Primes In6luences Syntax Processing in Adults</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">A combined forced-attention dichotic listening – Go/Nogo task to assess response inhibition and interference suppression: An auditory event-related potential investigation.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Bedoin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId63" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Barbara Tillmann</w:t>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Raphaëlle Abadie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jennifer Krzonowski</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuel Ferragne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Agathe Marcastel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Auditory Perception &amp; Cognition</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1080/25742442.2020.1752080⟩</w:t>
+              <w:t xml:space="preserve">Neuropsychology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 33 (8), pp.1136-1150. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1037/neu0000586⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03006065v1</w:t>
+                <w:t xml:space="preserve">hal-03089521v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A combined forced-attention dichotic listening – Go/Nogo task to assess response inhibition and interference suppression: An auditory event-related potential investigation.</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">The Regularity of Rhythmic Primes In6luences Syntax Processing in Adults</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laure-Hélène Canette</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Bedoin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId85" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jennifer Krzonowski</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Agathe Marcastel</w:t>
+                <w:t xml:space="preserve">Philippe Lalitte</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuel Bigand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Barbara Tillmann</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Neuropsychology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2019, 33 (8), pp.1136-1150. </w:t>
+              <w:t xml:space="preserve">Auditory Perception &amp; Cognition</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 2 (3), pp.163-179. </w:t>
             </w:r>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1037/neu0000586⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1080/25742442.2020.1752080⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId84" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03089521v1</w:t>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03006065v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lire autrement, mais lire quand même</w:t>
               </w:r>
@@ -2613,51 +2613,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Éliette Escande</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ariane Dumont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Lalitte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Annals of Physical and Rehabilitation Medicine</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, 61 (6), pp.365-371. </w:t>
@@ -2708,51 +2708,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Étudiants dyslexiques à l’Université : Spécificité des difficultés ressenties et évaluation des déficits</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Audrey Mazur-Palandre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raphaëlle Abadie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Bedoin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -3334,51 +3334,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Atypical hemispheric asymmetries for the processing of phonological features in children with rolandic epilepsy.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Bedoin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Ferragne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Lopez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3480,51 +3480,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hemispheric asymmetries depend on the phonetic feature: A dichotic study of place of articulation and voicing in French stops</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Bedoin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Ferragne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Egidio Marsico</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -4094,77 +4094,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Beyond Acoustics: Using Music to Explore the Brain Responses to Rhythms with Minimal Acoustic Energy at the Beat Level</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anna Fiveash</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniele Schön</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laure-Hélène Canette</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Morillon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Bedoin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -4209,234 +4209,234 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03234051v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Apport de l’échographie linguale à la rééducation orthophonique</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Mélanie Canault</w:t>
+                <w:t xml:space="preserve">ETUDYS : une approche pluri-disciplinaire de la dyslexie chez les étudiants.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Audrey Mazur-Palandre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Bedoin</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...15 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">XVIèmes Rencontres Internationales d’Orthophonie: "Orthophonie et technologies innovantes"</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Dec 2016, Paris, France. pp.199-225</w:t>
+              <w:t xml:space="preserve">Déjeuners Conférences de l’ISH</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2016, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01417693v1</w:t>
+                <w:t xml:space="preserve">hal-03952217v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId156" w:history="1">
+            <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">ETUDYS : une approche pluri-disciplinaire de la dyslexie chez les étudiants.</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Audrey Mazur-Palandre</w:t>
+                <w:t xml:space="preserve">Apport de l’échographie linguale à la rééducation orthophonique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Diandra Fabre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Hueber</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mélanie Canault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Bedoin</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Audrey Acher</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Déjeuners Conférences de l’ISH</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2016, Lyon, France</w:t>
+              <w:t xml:space="preserve">XVIèmes Rencontres Internationales d’Orthophonie: "Orthophonie et technologies innovantes"</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2016, Paris, France. pp.199-225</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId156" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03952217v1</w:t>
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01417693v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le projet ETUDYS</w:t>
               </w:r>
@@ -4530,51 +4530,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Audrey Mazur-Palandre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dumaz Lucie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raphaëlle Abadie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Faure</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4625,77 +4625,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Retour articulatoire visuel pour la rééducation orthophonique : approches basées sur l’échographie linguale augmentée</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Diandra Fabre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Hueber</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mélanie Canault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Bedoin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4759,51 +4759,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Perception de la parole rapide chez les enfants présentant une dysphasie expressive</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Guiraud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Ferragne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Bedoin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4884,64 +4884,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">How voicing, place and manner of articulation differently modulate event-related potentials associated with response inhibition</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Bedoin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jennifer Krzonowski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Ferragne</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">14th Annual Conference of the International Speech Communication Association (Interspeech 2013)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2013, Lyon, France. pp. 906-910</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -4966,51 +4966,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The perception of a derived contrast in Scottish English</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Ferragne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Bedoin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5087,51 +5087,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Derived contrasts in Scottish English: an EEG study</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Boulenger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Ferragne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Bedoin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5176,583 +5176,583 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00613603v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Apprentissage de nouveaux mots de la langue française avant et après une lésion cérébrale</w:t>
+                <w:t xml:space="preserve">Connaissance des nouveaux mots de la langue française dans le MCI et la Maladie d’Alzheimer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">C. Thomas-Antérion</w:t>
+                <w:t xml:space="preserve">Catherine Thomas-Antérion</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Céline Borg</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">C. Borg</w:t>
+                <w:t xml:space="preserve">S. Basaglia-Pappas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Laroche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">M. Teissèdre</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">C. Extier</w:t>
+                <w:t xml:space="preserve">B. Mainvielle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">3e Congrès Fonctions Exécutives</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2009, Angers, France</w:t>
+              <w:t xml:space="preserve">10ème Réunion Francophone sur la maladie d'Alzheimer et les syndromes apparentés</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2009, Nantes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-05267533v1</w:t>
+                <w:t xml:space="preserve">halshs-05267535v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId175" w:history="1">
+            <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Influence of rhythmic auditory stimulation on syntactic and syllabic processing in children with developmental language disorder</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Sonia Krifi-Papoz</w:t>
+                <w:t xml:space="preserve">Apprentissage de nouveaux mots de la langue française avant et après une lésion cérébrale</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId174" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Thomas-Antérion</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId175" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Borg</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId176" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Teissèdre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId177" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">K. Sciessere</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId178" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Extier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Workshop: entrainment and synchronization in music and speech</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2009, Université Libre de Bruxelles, Belgium</w:t>
+              <w:t xml:space="preserve">3e Congrès Fonctions Exécutives</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2009, Angers, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId175" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-05267536v1</w:t>
+            <w:hyperlink r:id="rId173" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-05267533v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId176" w:history="1">
+            <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Apprentissage de connaissances sémantiques avant et après une lésion cérébrale</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">C. Extier</w:t>
+                <w:t xml:space="preserve">Influence of rhythmic auditory stimulation on syntactic and syllabic processing in children with developmental language disorder</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Barbara Tillmann</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Bedoin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lauranne Przybylski</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vania Herbillon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sonia Krifi-Papoz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Congrès National de la SOFMERR</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2009, Lyon, France</w:t>
+              <w:t xml:space="preserve">Workshop: entrainment and synchronization in music and speech</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2009, Université Libre de Bruxelles, Belgium</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId176" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-05267558v1</w:t>
+            <w:hyperlink r:id="rId179" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-05267536v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId178" w:history="1">
+            <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Connaissance des nouveaux mots de la langue française dans le MCI et la Maladie d’Alzheimer</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Apprentissage de connaissances sémantiques avant et après une lésion cérébrale</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId170" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Thomas-Antérion</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId175" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Borg</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId176" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Teissèdre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Catherine Thomas-Antérion</w:t>
-[...51 lines deleted...]
-                <w:t xml:space="preserve">B. Mainvielle</w:t>
+                <w:t xml:space="preserve">K. Sciessere</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId178" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Extier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">10ème Réunion Francophone sur la maladie d'Alzheimer et les syndromes apparentés</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2009, Nantes, France</w:t>
+              <w:t xml:space="preserve">Congrès National de la SOFMERR</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2009, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId178" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-05267535v1</w:t>
+            <w:hyperlink r:id="rId180" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-05267558v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Apprentissage des nouveaux mots de la langue française dans le MCI et la Maladie d’Alzheimer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId170" w:history="1">
+            <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Thomas-Antérion</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId175" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Borg</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId171" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Basaglia-Pappas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Laroche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6329,177 +6329,177 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03952222v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Le Projet PEPS ETUDYS. Intervention à la Journée de Sensibilisation des Enseignants du département de LEA</w:t>
+                <w:t xml:space="preserve">L’émergence du Projet PEPS ETUDYS, Intervention Groupe De Travail Dys de la Mission Handicap de Lyon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Audrey Mazur-Palandre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Bedoin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2014</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03952271v1</w:t>
+                <w:t xml:space="preserve">hal-03952267v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L’émergence du Projet PEPS ETUDYS, Intervention Groupe De Travail Dys de la Mission Handicap de Lyon</w:t>
+                <w:t xml:space="preserve">Le Projet PEPS ETUDYS. Intervention à la Journée de Sensibilisation des Enseignants du département de LEA</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Audrey Mazur-Palandre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Bedoin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2014</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03952267v1</w:t>
+                <w:t xml:space="preserve">hal-03952271v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Pré-publication, Document de travail (1)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -6748,51 +6748,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05448583v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Justine Epinat-Duclos" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Rossignon" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Prado" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Baptiste Van der Henst" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Paulignan" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7717/peerj.20416" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04811984v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Fiveash" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Bedoin" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Barbara Tillmann" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jecp.2024.106111" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04710941v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caliani Hoarau" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agathe Pralus" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annie Moulin" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;mie Ginzburg" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.neuropsychologia.2024.108960" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04279210v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Enik&#337; Lad&#225;nyi" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Camici" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karen Chidiac" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine T Bush" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41539-023-00170-1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04237384v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Vialatte" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Emmanuel Aguera" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agnes Witko" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Chabanat" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-023-31037-5" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04294173v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Margot Bouhon" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Ferreira" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandy Bahuon" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/dys.1736" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03687239v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rania Kassir" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe dos Santos" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/shsconf/202213809004" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03865280v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Birgitta Burger" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure-H&#233;l&#232;ne Canette" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpsyg.2022.807987" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03384362v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrew Chang" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure-Helene Canette" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Nozaradan" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dave Thompson" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.clinph.2021.05.037" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04930530v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03384346v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Reyna L Gordon" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1037/neu0000766" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02999463v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jennifer Krzonowski" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra Corneyllie" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Lalitte" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.neuropsychologia.2019.107324" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02461371v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniele Sch&#246;n" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Morillon" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bandc.2020.105531" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02870466v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jecp.2020.104885" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01977670v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Girod-Roux" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Hueber" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diandra Fabre" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Silvain Gerber" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie Canault" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/02699206.2019.1700310" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02378152v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Pineau" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Bigand" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jecp.2019.104711" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03006065v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/25742442.2020.1752080" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03089521v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;lle Abadie" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Ferragne" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agathe Marcastel" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1037/neu0000586" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04930550v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/cape.552.0022" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02460322v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Guiraud" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sonia Krifi-Papoz" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vania Herbillon" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lia Caillot-Bascoul" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0191808" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-01579513v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Marie Besombes" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;liette Escande" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ariane Dumont" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.rehab.2017.03.004" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01927024v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Mazur-Palandre" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01178740v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc K&#233;&#239;ta" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacob Burack" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franco Lepore" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpsyg.2014.00252" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01178715v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carolina Ciumas" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mani Saignavongs" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Faustine Ilski" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agathe Laurent" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/brain/awu039" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01178758v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lauranne Przybylski" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Roch" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1037/a0031277" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01178709v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Borg" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Basaglia-Pappas" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Laroche" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Minvielle" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jneuroling.2012.02.002" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-7X1GDQH4-J/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00655284v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Lopez" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. de Bellescize" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.yebeh.2011.02.026" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-XWTBQCGD-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-paris.hal.science/hal-01240113v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Egidio Marsico" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bandl.2010.06.001" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-HTH5WGV3-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01996408v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1075/wll.11.2.05bed" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00798647v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Monica Baciu" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Koenig" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. P. Vernier" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Bedoin" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Rubin" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04731103v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurore Curie" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lisa Ouss" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fahra Gheurbi" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micha&#235;l Pommier" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Touil" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04419252v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Buchy" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thiphaine Courtalon" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03234051v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.48465/fa.2020.0144" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01417693v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Acher" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03952217v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03952249v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03952258v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dumaz Lucie" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Faure" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01228919v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Badin" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01130219v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-paris.hal.science/hal-01240240v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00613604v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Boulenger" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Pellegrino" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00613603v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05267533v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Thomas-Ant&#233;rion" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Borg" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Teiss&#232;dre" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Sciessere" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Extier" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05267536v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05267558v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Thomas-Ant&#233;rion" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05267535v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Basaglia-Pappas" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Mainvielle" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05267534v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05267519v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Reboul" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nad&#232;ge Foudon" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Vulliez" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05261764v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05485972v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Devevey" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Bobilier-Chaumont" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie de Battista" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Colette Grinevald" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.deboecksuperieur.com/" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03952212v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03952222v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03952271v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03952267v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00003569v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05448583v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Justine Epinat-Duclos" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Rossignon" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Prado" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Baptiste Van der Henst" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Paulignan" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7717/peerj.20416" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04811984v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Fiveash" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Bedoin" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Barbara Tillmann" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jecp.2024.106111" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04710941v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caliani Hoarau" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agathe Pralus" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annie Moulin" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;mie Ginzburg" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.neuropsychologia.2024.108960" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04237384v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Vialatte" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Emmanuel Aguera" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agnes Witko" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Chabanat" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-023-31037-5" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04279210v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Enik&#337; Lad&#225;nyi" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Camici" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karen Chidiac" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine T Bush" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41539-023-00170-1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04294173v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Margot Bouhon" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Ferreira" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandy Bahuon" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/dys.1736" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03687239v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rania Kassir" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe dos Santos" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/shsconf/202213809004" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03865280v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Birgitta Burger" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure-H&#233;l&#232;ne Canette" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpsyg.2022.807987" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04930530v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03384362v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrew Chang" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure-Helene Canette" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Nozaradan" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dave Thompson" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.clinph.2021.05.037" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03384346v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Reyna L Gordon" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1037/neu0000766" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02870466v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Lalitte" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jecp.2020.104885" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01977670v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Girod-Roux" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Hueber" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diandra Fabre" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Silvain Gerber" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie Canault" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/02699206.2019.1700310" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02999463v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jennifer Krzonowski" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra Corneyllie" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.neuropsychologia.2019.107324" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02461371v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniele Sch&#246;n" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Morillon" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bandc.2020.105531" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02378152v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Pineau" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Bigand" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jecp.2019.104711" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03089521v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;lle Abadie" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Ferragne" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agathe Marcastel" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1037/neu0000586" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03006065v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/25742442.2020.1752080" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04930550v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/cape.552.0022" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02460322v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Guiraud" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sonia Krifi-Papoz" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vania Herbillon" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lia Caillot-Bascoul" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0191808" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-01579513v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Marie Besombes" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;liette Escande" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ariane Dumont" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.rehab.2017.03.004" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01927024v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Mazur-Palandre" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01178740v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc K&#233;&#239;ta" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacob Burack" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franco Lepore" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpsyg.2014.00252" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01178715v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carolina Ciumas" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mani Saignavongs" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Faustine Ilski" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agathe Laurent" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/brain/awu039" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01178758v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lauranne Przybylski" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Roch" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1037/a0031277" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01178709v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Borg" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Basaglia-Pappas" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Laroche" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Minvielle" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jneuroling.2012.02.002" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-7X1GDQH4-J/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00655284v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Lopez" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. de Bellescize" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.yebeh.2011.02.026" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-XWTBQCGD-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-paris.hal.science/hal-01240113v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Egidio Marsico" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bandl.2010.06.001" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-HTH5WGV3-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01996408v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1075/wll.11.2.05bed" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00798647v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Monica Baciu" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Koenig" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. P. Vernier" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Bedoin" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Rubin" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04731103v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurore Curie" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lisa Ouss" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fahra Gheurbi" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micha&#235;l Pommier" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Touil" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04419252v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Buchy" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thiphaine Courtalon" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03234051v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.48465/fa.2020.0144" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03952217v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01417693v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Acher" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03952249v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03952258v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dumaz Lucie" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Faure" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01228919v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Badin" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01130219v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-paris.hal.science/hal-01240240v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00613604v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Boulenger" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Pellegrino" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00613603v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05267535v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Thomas-Ant&#233;rion" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Basaglia-Pappas" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Mainvielle" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05267533v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Thomas-Ant&#233;rion" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Borg" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Teiss&#232;dre" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Sciessere" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Extier" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05267536v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05267558v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05267534v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05267519v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Reboul" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nad&#232;ge Foudon" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Vulliez" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05261764v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05485972v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Devevey" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Bobilier-Chaumont" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie de Battista" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Colette Grinevald" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.deboecksuperieur.com/" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03952212v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03952222v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03952267v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03952271v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00003569v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>