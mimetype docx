--- v2 (2026-05-02)
+++ v3 (2026-05-25)
@@ -478,295 +478,295 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04710941v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Enhancing reading accuracy through visual search training using symbols</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Regular rhythmic primes improve sentence repetition in children with developmental language disorder</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anna Fiveash</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Audrey Vialatte</w:t>
+                <w:t xml:space="preserve">Enikő Ladányi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pierre-Emmanuel Aguera</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Nathalie Bedoin</w:t>
+                <w:t xml:space="preserve">Julie Camici</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Agnes Witko</w:t>
+                <w:t xml:space="preserve">Karen Chidiac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Eric Chabanat</w:t>
+                <w:t xml:space="preserve">Catherine T Bush</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Scientific Reports</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2023, 13 (1), pp.4291. </w:t>
+              <w:t xml:space="preserve">npj Science of Learning</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 8 (1), pp.23. </w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1038/s41598-023-31037-5⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1038/s41539-023-00170-1⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04237384v1</w:t>
+                <w:t xml:space="preserve">hal-04279210v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Regular rhythmic primes improve sentence repetition in children with developmental language disorder</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Enhancing reading accuracy through visual search training using symbols</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Enikő Ladányi</w:t>
+                <w:t xml:space="preserve">Audrey Vialatte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Julie Camici</w:t>
+                <w:t xml:space="preserve">Pierre-Emmanuel Aguera</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Bedoin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Karen Chidiac</w:t>
+                <w:t xml:space="preserve">Agnes Witko</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Catherine T Bush</w:t>
+                <w:t xml:space="preserve">Eric Chabanat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">npj Science of Learning</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2023, 8 (1), pp.23. </w:t>
+              <w:t xml:space="preserve">Scientific Reports</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 13 (1), pp.4291. </w:t>
             </w:r>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1038/s41539-023-00170-1⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1038/s41598-023-31037-5⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04279210v1</w:t>
+                <w:t xml:space="preserve">hal-04237384v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Improving non‐native duration contrast with dichotic training in dyslexic and non‐dyslexic individuals</w:t>
               </w:r>
@@ -1110,230 +1110,230 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03865280v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Validité scientifique des aides par le rythme</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Atypical beta power fluctuation while listening to an isochronous sequence in dyslexia</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Andrew Chang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Bedoin</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laure-Helene Canette</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvie Nozaradan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dave Thompson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Ortho magazine</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Clinical Neurophysiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.clinph.2021.05.037⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04930530v1</w:t>
+                <w:t xml:space="preserve">hal-03384362v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Atypical beta power fluctuation while listening to an isochronous sequence in dyslexia</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Validité scientifique des aides par le rythme</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Bedoin</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...41 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Clinical Neurophysiology</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Ortho magazine</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, En Rythme, 27 (157), pp.18-20</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.clinph.2021.05.037⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-03384362v1</w:t>
+                <w:t xml:space="preserve">hal-04930530v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Processing rhythm in speech and music: Shared mechanisms and implications for developmental speech and language disorders.</w:t>
               </w:r>
@@ -1430,589 +1430,589 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03384346v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rhythmic priming of grammaticality judgments in children: Duration matters</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Regular rhythmic primes boost P600 in grammatical error processing in dyslexic adults and matched controls</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laure-Hélène Canette</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anna Fiveash</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Jennifer Krzonowski</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandra Corneyllie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Philippe Lalitte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Experimental Child Psychology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.jecp.2020.104885⟩</w:t>
+              <w:t xml:space="preserve">Neuropsychologia</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 138, pp.107324. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.neuropsychologia.2019.107324⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02870466v1</w:t>
+                <w:t xml:space="preserve">hal-02999463v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rehabilitation of speech disorders following glossectomy, based on ultrasound visual illustration and feedback</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Thomas Hueber</w:t>
+                <w:t xml:space="preserve">A stimulus-brain coupling analysis of regular and irregular rhythms in adults with dyslexia and controls</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anna Fiveash</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Diandra Fabre</w:t>
+                <w:t xml:space="preserve">Daniele Schön</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laure-Hélène Canette</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Silvain Gerber</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Mélanie Canault</w:t>
+                <w:t xml:space="preserve">Benjamin Morillon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Bedoin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Clinical Linguistics &amp; Phonetics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1080/02699206.2019.1700310⟩</w:t>
+              <w:t xml:space="preserve">Brain and Cognition</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 140, pp.105531. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.bandc.2020.105531⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId63" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01977670v1</w:t>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02461371v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Regular rhythmic primes boost P600 in grammatical error processing in dyslexic adults and matched controls</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Anna Fiveash</w:t>
+                <w:t xml:space="preserve">Rehabilitation of speech disorders following glossectomy, based on ultrasound visual illustration and feedback</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marion Girod-Roux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jennifer Krzonowski</w:t>
+                <w:t xml:space="preserve">Thomas Hueber</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alexandra Corneyllie</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Philippe Lalitte</w:t>
+                <w:t xml:space="preserve">Diandra Fabre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Silvain Gerber</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mélanie Canault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Neuropsychologia</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.neuropsychologia.2019.107324⟩</w:t>
+              <w:t xml:space="preserve">Clinical Linguistics &amp; Phonetics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 34 (9), pp.826-843. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1080/02699206.2019.1700310⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId70" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02999463v1</w:t>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01977670v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A stimulus-brain coupling analysis of regular and irregular rhythms in adults with dyslexia and controls</w:t>
+                <w:t xml:space="preserve">Rhythmic priming of grammaticality judgments in children: Duration matters</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anna Fiveash</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId75" w:history="1">
-[...37 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Bedoin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">et al.</w:t>
-            </w:r>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Lalitte</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Barbara Tillmann</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Brain and Cognition</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, 140, pp.105531. </w:t>
+              <w:t xml:space="preserve">Journal of Experimental Child Psychology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, </w:t>
             </w:r>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.bandc.2020.105531⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.jecp.2020.104885⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId74" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02461371v1</w:t>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02870466v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rhythmic and textural musical sequences differently influence syntax and semantic processing in children</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laure-Hélène Canette</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Lalitte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Bedoin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2083,287 +2083,287 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02378152v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A combined forced-attention dichotic listening – Go/Nogo task to assess response inhibition and interference suppression: An auditory event-related potential investigation.</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">The Regularity of Rhythmic Primes In6luences Syntax Processing in Adults</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laure-Hélène Canette</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Bedoin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId83" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">Agathe Marcastel</w:t>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Lalitte</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuel Bigand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Barbara Tillmann</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Neuropsychology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1037/neu0000586⟩</w:t>
+              <w:t xml:space="preserve">Auditory Perception &amp; Cognition</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 2 (3), pp.163-179. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1080/25742442.2020.1752080⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03089521v1</w:t>
+                <w:t xml:space="preserve">hal-03006065v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The Regularity of Rhythmic Primes In6luences Syntax Processing in Adults</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">A combined forced-attention dichotic listening – Go/Nogo task to assess response inhibition and interference suppression: An auditory event-related potential investigation.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Bedoin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Raphaëlle Abadie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Philippe Lalitte</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Barbara Tillmann</w:t>
+                <w:t xml:space="preserve">Jennifer Krzonowski</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuel Ferragne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Agathe Marcastel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Auditory Perception &amp; Cognition</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2019, 2 (3), pp.163-179. </w:t>
+              <w:t xml:space="preserve">Neuropsychology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 33 (8), pp.1136-1150. </w:t>
             </w:r>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1080/25742442.2020.1752080⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1037/neu0000586⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId87" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03006065v1</w:t>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03089521v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lire autrement, mais lire quand même</w:t>
               </w:r>
@@ -2613,51 +2613,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Éliette Escande</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ariane Dumont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Lalitte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Annals of Physical and Rehabilitation Medicine</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, 61 (6), pp.365-371. </w:t>
@@ -2708,51 +2708,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Étudiants dyslexiques à l’Université : Spécificité des difficultés ressenties et évaluation des déficits</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Audrey Mazur-Palandre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raphaëlle Abadie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Bedoin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -3334,51 +3334,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Atypical hemispheric asymmetries for the processing of phonological features in children with rolandic epilepsy.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Bedoin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Ferragne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Lopez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3480,51 +3480,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hemispheric asymmetries depend on the phonetic feature: A dichotic study of place of articulation and voicing in French stops</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Bedoin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Ferragne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Egidio Marsico</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -4094,77 +4094,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Beyond Acoustics: Using Music to Explore the Brain Responses to Rhythms with Minimal Acoustic Energy at the Beat Level</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anna Fiveash</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniele Schön</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laure-Hélène Canette</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Morillon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Bedoin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -4297,77 +4297,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Apport de l’échographie linguale à la rééducation orthophonique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Diandra Fabre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Hueber</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mélanie Canault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Bedoin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4530,51 +4530,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Audrey Mazur-Palandre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dumaz Lucie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raphaëlle Abadie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Faure</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4625,77 +4625,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Retour articulatoire visuel pour la rééducation orthophonique : approches basées sur l’échographie linguale augmentée</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Diandra Fabre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Hueber</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mélanie Canault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Bedoin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4759,51 +4759,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Perception de la parole rapide chez les enfants présentant une dysphasie expressive</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Guiraud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Ferragne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Bedoin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4884,64 +4884,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">How voicing, place and manner of articulation differently modulate event-related potentials associated with response inhibition</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Bedoin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jennifer Krzonowski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Ferragne</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">14th Annual Conference of the International Speech Communication Association (Interspeech 2013)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2013, Lyon, France. pp. 906-910</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -4960,799 +4960,799 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01240240v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The perception of a derived contrast in Scottish English</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId84" w:history="1">
+                <w:t xml:space="preserve">Derived contrasts in Scottish English: an EEG study</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId166" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Véronique Boulenger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Ferragne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Bedoin</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Véronique Boulenger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Pellegrino</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Congress of Phonetic Sciences</w:t>
+              <w:t xml:space="preserve">17th International Congress of Phonetic Sciences</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, the City University of Hong Kong, the Chinese Academy of Social Sciences, Beijing, the Academia Sinica, Aug 2011, Hong-Kong, Hong Kong SAR China. pp.ICPHS</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00613604v1</w:t>
+                <w:t xml:space="preserve">hal-00613603v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Derived contrasts in Scottish English: an EEG study</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">The perception of a derived contrast in Scottish English</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuel Ferragne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Bedoin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Boulenger</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Nathalie Bedoin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Pellegrino</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">17th International Congress of Phonetic Sciences</w:t>
+              <w:t xml:space="preserve">International Congress of Phonetic Sciences</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, the City University of Hong Kong, the Chinese Academy of Social Sciences, Beijing, the Academia Sinica, Aug 2011, Hong-Kong, Hong Kong SAR China. pp.ICPHS</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00613603v1</w:t>
+                <w:t xml:space="preserve">hal-00613604v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Connaissance des nouveaux mots de la langue française dans le MCI et la Maladie d’Alzheimer</w:t>
+                <w:t xml:space="preserve">Apprentissage de nouveaux mots de la langue française avant et après une lésion cérébrale</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Catherine Thomas-Antérion</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Céline Borg</w:t>
+                <w:t xml:space="preserve">C. Thomas-Antérion</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">S. Basaglia-Pappas</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">L. Laroche</w:t>
+                <w:t xml:space="preserve">C. Borg</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">B. Mainvielle</w:t>
+                <w:t xml:space="preserve">M. Teissèdre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId173" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">K. Sciessere</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId174" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Extier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">10ème Réunion Francophone sur la maladie d'Alzheimer et les syndromes apparentés</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2009, Nantes, France</w:t>
+              <w:t xml:space="preserve">3e Congrès Fonctions Exécutives</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2009, Angers, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-05267535v1</w:t>
+                <w:t xml:space="preserve">halshs-05267533v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId173" w:history="1">
+            <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Apprentissage de nouveaux mots de la langue française avant et après une lésion cérébrale</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">C. Extier</w:t>
+                <w:t xml:space="preserve">Influence of rhythmic auditory stimulation on syntactic and syllabic processing in children with developmental language disorder</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Barbara Tillmann</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Bedoin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lauranne Przybylski</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vania Herbillon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sonia Krifi-Papoz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">3e Congrès Fonctions Exécutives</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2009, Angers, France</w:t>
+              <w:t xml:space="preserve">Workshop: entrainment and synchronization in music and speech</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2009, Université Libre de Bruxelles, Belgium</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId173" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-05267533v1</w:t>
+            <w:hyperlink r:id="rId175" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-05267536v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId179" w:history="1">
+            <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Influence of rhythmic auditory stimulation on syntactic and syllabic processing in children with developmental language disorder</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Sonia Krifi-Papoz</w:t>
+                <w:t xml:space="preserve">Apprentissage de connaissances sémantiques avant et après une lésion cérébrale</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId177" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Thomas-Antérion</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId171" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Borg</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId172" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Teissèdre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId173" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">K. Sciessere</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId174" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Extier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Workshop: entrainment and synchronization in music and speech</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2009, Université Libre de Bruxelles, Belgium</w:t>
+              <w:t xml:space="preserve">Congrès National de la SOFMERR</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2009, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId179" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-05267536v1</w:t>
+            <w:hyperlink r:id="rId176" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-05267558v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId180" w:history="1">
+            <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Apprentissage de connaissances sémantiques avant et après une lésion cérébrale</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId170" w:history="1">
+                <w:t xml:space="preserve">Connaissance des nouveaux mots de la langue française dans le MCI et la Maladie d’Alzheimer</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Thomas-Antérion</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId175" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">C. Extier</w:t>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Céline Borg</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId179" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Basaglia-Pappas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Laroche</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId180" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Mainvielle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Congrès National de la SOFMERR</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2009, Lyon, France</w:t>
+              <w:t xml:space="preserve">10ème Réunion Francophone sur la maladie d'Alzheimer et les syndromes apparentés</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2009, Nantes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId180" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-05267558v1</w:t>
+            <w:hyperlink r:id="rId178" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-05267535v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Apprentissage des nouveaux mots de la langue française dans le MCI et la Maladie d’Alzheimer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId174" w:history="1">
+            <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Thomas-Antérion</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId175" w:history="1">
+            <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Borg</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId171" w:history="1">
+            <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Basaglia-Pappas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Laroche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6329,177 +6329,177 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03952222v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L’émergence du Projet PEPS ETUDYS, Intervention Groupe De Travail Dys de la Mission Handicap de Lyon</w:t>
+                <w:t xml:space="preserve">Le Projet PEPS ETUDYS. Intervention à la Journée de Sensibilisation des Enseignants du département de LEA</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Audrey Mazur-Palandre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Bedoin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2014</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03952267v1</w:t>
+                <w:t xml:space="preserve">hal-03952271v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Le Projet PEPS ETUDYS. Intervention à la Journée de Sensibilisation des Enseignants du département de LEA</w:t>
+                <w:t xml:space="preserve">L’émergence du Projet PEPS ETUDYS, Intervention Groupe De Travail Dys de la Mission Handicap de Lyon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Audrey Mazur-Palandre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Bedoin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2014</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03952271v1</w:t>
+                <w:t xml:space="preserve">hal-03952267v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Pré-publication, Document de travail (1)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -6748,51 +6748,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05448583v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Justine Epinat-Duclos" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Rossignon" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Prado" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Baptiste Van der Henst" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Paulignan" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7717/peerj.20416" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04811984v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Fiveash" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Bedoin" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Barbara Tillmann" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jecp.2024.106111" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04710941v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caliani Hoarau" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agathe Pralus" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annie Moulin" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;mie Ginzburg" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.neuropsychologia.2024.108960" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04237384v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Vialatte" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Emmanuel Aguera" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agnes Witko" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Chabanat" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-023-31037-5" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04279210v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Enik&#337; Lad&#225;nyi" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Camici" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karen Chidiac" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine T Bush" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41539-023-00170-1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04294173v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Margot Bouhon" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Ferreira" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandy Bahuon" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/dys.1736" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03687239v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rania Kassir" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe dos Santos" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/shsconf/202213809004" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03865280v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Birgitta Burger" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure-H&#233;l&#232;ne Canette" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpsyg.2022.807987" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04930530v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03384362v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrew Chang" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure-Helene Canette" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Nozaradan" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dave Thompson" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.clinph.2021.05.037" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03384346v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Reyna L Gordon" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1037/neu0000766" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02870466v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Lalitte" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jecp.2020.104885" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01977670v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Girod-Roux" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Hueber" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diandra Fabre" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Silvain Gerber" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie Canault" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/02699206.2019.1700310" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02999463v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jennifer Krzonowski" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra Corneyllie" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.neuropsychologia.2019.107324" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02461371v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniele Sch&#246;n" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Morillon" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bandc.2020.105531" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02378152v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Pineau" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Bigand" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jecp.2019.104711" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03089521v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;lle Abadie" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Ferragne" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agathe Marcastel" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1037/neu0000586" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03006065v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/25742442.2020.1752080" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04930550v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/cape.552.0022" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02460322v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Guiraud" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sonia Krifi-Papoz" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vania Herbillon" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lia Caillot-Bascoul" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0191808" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-01579513v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Marie Besombes" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;liette Escande" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ariane Dumont" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.rehab.2017.03.004" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01927024v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Mazur-Palandre" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01178740v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc K&#233;&#239;ta" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacob Burack" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franco Lepore" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpsyg.2014.00252" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01178715v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carolina Ciumas" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mani Saignavongs" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Faustine Ilski" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agathe Laurent" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/brain/awu039" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01178758v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lauranne Przybylski" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Roch" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1037/a0031277" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01178709v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Borg" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Basaglia-Pappas" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Laroche" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Minvielle" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jneuroling.2012.02.002" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-7X1GDQH4-J/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00655284v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Lopez" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. de Bellescize" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.yebeh.2011.02.026" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-XWTBQCGD-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-paris.hal.science/hal-01240113v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Egidio Marsico" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bandl.2010.06.001" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-HTH5WGV3-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01996408v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1075/wll.11.2.05bed" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00798647v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Monica Baciu" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Koenig" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. P. Vernier" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Bedoin" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Rubin" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04731103v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurore Curie" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lisa Ouss" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fahra Gheurbi" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micha&#235;l Pommier" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Touil" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04419252v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Buchy" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thiphaine Courtalon" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03234051v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.48465/fa.2020.0144" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03952217v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01417693v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Acher" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03952249v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03952258v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dumaz Lucie" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Faure" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01228919v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Badin" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01130219v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-paris.hal.science/hal-01240240v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00613604v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Boulenger" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Pellegrino" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00613603v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05267535v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Thomas-Ant&#233;rion" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Basaglia-Pappas" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Mainvielle" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05267533v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Thomas-Ant&#233;rion" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Borg" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Teiss&#232;dre" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Sciessere" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Extier" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05267536v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05267558v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05267534v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05267519v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Reboul" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nad&#232;ge Foudon" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Vulliez" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05261764v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05485972v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Devevey" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Bobilier-Chaumont" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie de Battista" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Colette Grinevald" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.deboecksuperieur.com/" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03952212v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03952222v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03952267v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03952271v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00003569v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05448583v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Justine Epinat-Duclos" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Rossignon" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Prado" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Baptiste Van der Henst" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Paulignan" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7717/peerj.20416" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04811984v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Fiveash" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Bedoin" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Barbara Tillmann" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jecp.2024.106111" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04710941v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caliani Hoarau" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agathe Pralus" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annie Moulin" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;mie Ginzburg" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.neuropsychologia.2024.108960" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04279210v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Enik&#337; Lad&#225;nyi" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Camici" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karen Chidiac" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine T Bush" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41539-023-00170-1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04237384v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Vialatte" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Emmanuel Aguera" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agnes Witko" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Chabanat" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-023-31037-5" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04294173v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Margot Bouhon" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Ferreira" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandy Bahuon" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/dys.1736" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03687239v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rania Kassir" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe dos Santos" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/shsconf/202213809004" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03865280v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Birgitta Burger" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure-H&#233;l&#232;ne Canette" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpsyg.2022.807987" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03384362v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrew Chang" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure-Helene Canette" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Nozaradan" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dave Thompson" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.clinph.2021.05.037" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04930530v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03384346v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Reyna L Gordon" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1037/neu0000766" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02999463v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jennifer Krzonowski" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra Corneyllie" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Lalitte" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.neuropsychologia.2019.107324" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02461371v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniele Sch&#246;n" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Morillon" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bandc.2020.105531" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01977670v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Girod-Roux" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Hueber" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diandra Fabre" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Silvain Gerber" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie Canault" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/02699206.2019.1700310" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02870466v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jecp.2020.104885" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02378152v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Pineau" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Bigand" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jecp.2019.104711" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03006065v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/25742442.2020.1752080" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03089521v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;lle Abadie" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Ferragne" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agathe Marcastel" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1037/neu0000586" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04930550v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/cape.552.0022" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02460322v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Guiraud" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sonia Krifi-Papoz" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vania Herbillon" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lia Caillot-Bascoul" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0191808" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-01579513v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Marie Besombes" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;liette Escande" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ariane Dumont" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.rehab.2017.03.004" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01927024v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Mazur-Palandre" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01178740v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc K&#233;&#239;ta" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacob Burack" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franco Lepore" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpsyg.2014.00252" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01178715v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carolina Ciumas" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mani Saignavongs" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Faustine Ilski" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agathe Laurent" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/brain/awu039" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01178758v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lauranne Przybylski" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Roch" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1037/a0031277" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01178709v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Borg" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Basaglia-Pappas" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Laroche" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Minvielle" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jneuroling.2012.02.002" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-7X1GDQH4-J/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00655284v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Lopez" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. de Bellescize" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.yebeh.2011.02.026" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-XWTBQCGD-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-paris.hal.science/hal-01240113v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Egidio Marsico" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bandl.2010.06.001" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-HTH5WGV3-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01996408v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1075/wll.11.2.05bed" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00798647v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Monica Baciu" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Koenig" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. P. Vernier" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Bedoin" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Rubin" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04731103v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurore Curie" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lisa Ouss" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fahra Gheurbi" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micha&#235;l Pommier" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Touil" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04419252v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Buchy" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thiphaine Courtalon" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03234051v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.48465/fa.2020.0144" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03952217v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01417693v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Acher" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03952249v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03952258v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dumaz Lucie" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Faure" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01228919v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Badin" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01130219v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-paris.hal.science/hal-01240240v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00613603v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Boulenger" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Pellegrino" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00613604v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05267533v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Thomas-Ant&#233;rion" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Borg" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Teiss&#232;dre" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Sciessere" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Extier" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05267536v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05267558v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Thomas-Ant&#233;rion" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05267535v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Basaglia-Pappas" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Mainvielle" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05267534v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05267519v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Reboul" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nad&#232;ge Foudon" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Vulliez" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05261764v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05485972v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Devevey" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Bobilier-Chaumont" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie de Battista" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Colette Grinevald" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.deboecksuperieur.com/" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03952212v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03952222v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03952271v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03952267v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00003569v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>