--- v0 (2026-03-16)
+++ v1 (2026-04-07)
@@ -402,222 +402,222 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03904936v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">BSC inside a strategic management control package</w:t>
+                <w:t xml:space="preserve">L’identification organisationnelle au sein des banques coopératives</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Bénet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Gérald Naro</w:t>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Séverine Ventolini</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of applied accounting research</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1108/JAAR-11-2016-0109⟩</w:t>
+              <w:t xml:space="preserve">Revue Française de Gestion</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 45 (280), pp.9-27. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3166/rfg.2019.00318⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03610025v1</w:t>
+                <w:t xml:space="preserve">hal-02446828v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L’identification organisationnelle au sein des banques coopératives</w:t>
+                <w:t xml:space="preserve">BSC inside a strategic management control package</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Bénet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Séverine Ventolini</w:t>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aude Deville</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gérald Naro</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Revue Française de Gestion</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2019, 45 (280), pp.9-27. </w:t>
+              <w:t xml:space="preserve">Journal of applied accounting research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 20 (1), pp.120-132. </w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3166/rfg.2019.00318⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1108/JAAR-11-2016-0109⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId22" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02446828v1</w:t>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03610025v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Communication dans un congrès (17)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -724,325 +724,325 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04761773v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">When financially oriented PMS support hybridity: The case of a cooperative bank</w:t>
+                <w:t xml:space="preserve">Turning non-financial performance measurements into financial performance: The usefulness of front-office’s incentive systems in hotels</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Bénet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aude Deville</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Séverine Ventolini</w:t>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karine Raies</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Valette-Florence</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">British Accounting Review Special Issue Workshop Hybrids’ Act-Ing for Multiple Values</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Giuseppe Grossi and Laurence Ferry, Oct 2021, Durham University Business School., France</w:t>
+              <w:t xml:space="preserve">ACIEK 2021 Annual Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2021, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03524734v1</w:t>
+                <w:t xml:space="preserve">hal-04761791v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Turning non-financial performance measurements into financial performance: The usefulness of front-office’s incentive systems in hotels</w:t>
+                <w:t xml:space="preserve">When financially-oriented PMS support hybridity: The case of a cooperative bank</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Bénet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aude Deville</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Pierre Valette-Florence</w:t>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Séverine Ventolini</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ACIEK 2021 Annual Conference</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2021, Paris, France</w:t>
+              <w:t xml:space="preserve">13th Interdisciplinary Perspectives on Accounting Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2021, Innsbruck, Austria</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId26" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04761791v1</w:t>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03524740v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">When financially-oriented PMS support hybridity: The case of a cooperative bank</w:t>
+                <w:t xml:space="preserve">When financially oriented PMS support hybridity: The case of a cooperative bank</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Bénet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aude Deville</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Séverine Ventolini</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">13th Interdisciplinary Perspectives on Accounting Conference</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2021, Innsbruck, Austria</w:t>
+              <w:t xml:space="preserve">British Accounting Review Special Issue Workshop Hybrids’ Act-Ing for Multiple Values</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Giuseppe Grossi and Laurence Ferry, Oct 2021, Durham University Business School., France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03524740v1</w:t>
+                <w:t xml:space="preserve">hal-03524734v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The legitimising use of interactive MCS: A study of employees’ perception and managerial intentions in a cooperative bank</w:t>
               </w:r>
@@ -1307,217 +1307,217 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02864949v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Performance measurement systems and internal legitimacy : The case of a hybrid organization</w:t>
+                <w:t xml:space="preserve">Re-examining the concept of boundary object: Implementation of an accounting risk management system in a French university</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Bénet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Séverine Ventolini</w:t>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Godowski</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jonathan Maurice</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2018 Management Control Association (MCA) Symposium</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, IAE Ecole Universitaire de Management de Nice, Sep 2018, Nice, France</w:t>
+              <w:t xml:space="preserve">11th workshop in Management Accounting as Social and Organizational Practice (MASOP)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2018, Copenhagen, Denmark</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03476289v1</w:t>
+                <w:t xml:space="preserve">hal-01773368v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Re-examining the concept of boundary object: Implementation of an accounting risk management system in a French university</w:t>
+                <w:t xml:space="preserve">Performance measurement systems and internal legitimacy : The case of a hybrid organization</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Bénet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Jonathan Maurice</w:t>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aude Deville</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Séverine Ventolini</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">11th workshop in Management Accounting as Social and Organizational Practice (MASOP)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2018, Copenhagen, Denmark</w:t>
+              <w:t xml:space="preserve">2018 Management Control Association (MCA) Symposium</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, IAE Ecole Universitaire de Management de Nice, Sep 2018, Nice, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01773368v1</w:t>
+                <w:t xml:space="preserve">hal-03476289v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Re-examining the concept of boundary object: Implementation of an accounting risk management system in a French university</w:t>
               </w:r>
@@ -1592,109 +1592,122 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01792902v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Identité organisationnelle multiple et rôle des collaborateurs : Le cas des banques coopératives</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Legitimacy within the firm: the case of cooperative banks</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Bénet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aude Deville</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Séverine Ventolini</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Nathalie Bénet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Conférence annuelle Chaire MGCF "Management et Gouvernance des coopératives financières"</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, IAE Paris, Oct 2017, Paris, France</w:t>
+              <w:t xml:space="preserve">The Good Organization: Aspirations - Interventions - Struggles : 33rd EGOS (European Group of Organisation Studies) Colloquium</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Copenhagen Business School (CBS), Jul 2017, Copenhague, Denmark</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01881259v1</w:t>
+                <w:t xml:space="preserve">hal-01573688v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A reexamination of the boundary object concept: a critical analysis of the implementation of a financial and accounting control system in a French University</w:t>
               </w:r>
@@ -1782,122 +1795,109 @@
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-01532747v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Legitimacy within the firm: the case of cooperative banks</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Identité organisationnelle multiple et rôle des collaborateurs : Le cas des banques coopératives</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Séverine Ventolini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Bénet</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Séverine Ventolini</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The Good Organization: Aspirations - Interventions - Struggles : 33rd EGOS (European Group of Organisation Studies) Colloquium</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Copenhagen Business School (CBS), Jul 2017, Copenhague, Denmark</w:t>
+              <w:t xml:space="preserve">Conférence annuelle Chaire MGCF "Management et Gouvernance des coopératives financières"</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, IAE Paris, Oct 2017, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01573688v1</w:t>
+                <w:t xml:space="preserve">hal-01881259v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Legitimacy within the firm: the case of cooperative banks</w:t>
               </w:r>
@@ -3105,51 +3105,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="A4D439F2"/>
+    <w:nsid w:val="EF7F840F"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -3336,51 +3336,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/nathalie-benet" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-1738-1463" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/18269898X" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04381965v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie B&#233;net" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aude Deville" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;verine Ventolini" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bar.2023.101202" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03904936v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Ra&#239;es" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Valette-Florence" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jbusres.2021.12.017" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03610025v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rald Naro" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1108/JAAR-11-2016-0109" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-02446828v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/rfg.2019.00318" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04761773v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03524734v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04761791v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Raies" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03524740v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02864356v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02144385v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Godowski" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Maurice" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02864949v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-03476289v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01773368v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01792902v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-01881259v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01532747v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabeth Bertin" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-01573688v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-01573685v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02068815v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02127362v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02104552v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03904928v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03555106v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie B&#233;net B&#233;net" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04213788v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Lamarque" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04758994v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02081100v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-01127440v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2014NICE0033" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-01114208v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/nathalie-benet" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-1738-1463" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/18269898X" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04381965v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie B&#233;net" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aude Deville" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;verine Ventolini" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bar.2023.101202" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03904936v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Ra&#239;es" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Valette-Florence" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jbusres.2021.12.017" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-02446828v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/rfg.2019.00318" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03610025v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rald Naro" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1108/JAAR-11-2016-0109" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04761773v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04761791v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Raies" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03524740v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03524734v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02864356v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02144385v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Godowski" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Maurice" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02864949v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01773368v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-03476289v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01792902v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-01573688v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01532747v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabeth Bertin" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-01881259v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-01573685v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02068815v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02127362v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02104552v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03904928v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03555106v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie B&#233;net B&#233;net" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04213788v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Lamarque" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04758994v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02081100v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-01127440v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2014NICE0033" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-01114208v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>