--- v1 (2026-04-07)
+++ v2 (2026-05-07)
@@ -402,222 +402,222 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03904936v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L’identification organisationnelle au sein des banques coopératives</w:t>
+                <w:t xml:space="preserve">BSC inside a strategic management control package</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Bénet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Séverine Ventolini</w:t>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aude Deville</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gérald Naro</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Revue Française de Gestion</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3166/rfg.2019.00318⟩</w:t>
+              <w:t xml:space="preserve">Journal of applied accounting research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 20 (1), pp.120-132. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1108/JAAR-11-2016-0109⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02446828v1</w:t>
+                <w:t xml:space="preserve">hal-03610025v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">BSC inside a strategic management control package</w:t>
+                <w:t xml:space="preserve">L’identification organisationnelle au sein des banques coopératives</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Bénet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Gérald Naro</w:t>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Séverine Ventolini</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of applied accounting research</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2019, 20 (1), pp.120-132. </w:t>
+              <w:t xml:space="preserve">Revue Française de Gestion</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 45 (280), pp.9-27. </w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1108/JAAR-11-2016-0109⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3166/rfg.2019.00318⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId21" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03610025v1</w:t>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02446828v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Communication dans un congrès (17)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -724,325 +724,325 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04761773v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Turning non-financial performance measurements into financial performance: The usefulness of front-office’s incentive systems in hotels</w:t>
+                <w:t xml:space="preserve">When financially oriented PMS support hybridity: The case of a cooperative bank</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Bénet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aude Deville</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Pierre Valette-Florence</w:t>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Séverine Ventolini</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ACIEK 2021 Annual Conference</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2021, Paris, France</w:t>
+              <w:t xml:space="preserve">British Accounting Review Special Issue Workshop Hybrids’ Act-Ing for Multiple Values</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Giuseppe Grossi and Laurence Ferry, Oct 2021, Durham University Business School., France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04761791v1</w:t>
+                <w:t xml:space="preserve">hal-03524734v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">When financially-oriented PMS support hybridity: The case of a cooperative bank</w:t>
+                <w:t xml:space="preserve">Turning non-financial performance measurements into financial performance: The usefulness of front-office’s incentive systems in hotels</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Bénet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aude Deville</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Séverine Ventolini</w:t>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karine Raies</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Valette-Florence</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">13th Interdisciplinary Perspectives on Accounting Conference</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2021, Innsbruck, Austria</w:t>
+              <w:t xml:space="preserve">ACIEK 2021 Annual Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2021, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId27" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03524740v1</w:t>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04761791v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">When financially oriented PMS support hybridity: The case of a cooperative bank</w:t>
+                <w:t xml:space="preserve">When financially-oriented PMS support hybridity: The case of a cooperative bank</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Bénet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aude Deville</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Séverine Ventolini</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">British Accounting Review Special Issue Workshop Hybrids’ Act-Ing for Multiple Values</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Giuseppe Grossi and Laurence Ferry, Oct 2021, Durham University Business School., France</w:t>
+              <w:t xml:space="preserve">13th Interdisciplinary Perspectives on Accounting Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2021, Innsbruck, Austria</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03524734v1</w:t>
+                <w:t xml:space="preserve">hal-03524740v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The legitimising use of interactive MCS: A study of employees’ perception and managerial intentions in a cooperative bank</w:t>
               </w:r>
@@ -1307,217 +1307,217 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02864949v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Re-examining the concept of boundary object: Implementation of an accounting risk management system in a French university</w:t>
+                <w:t xml:space="preserve">Performance measurement systems and internal legitimacy : The case of a hybrid organization</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Bénet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Jonathan Maurice</w:t>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aude Deville</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Séverine Ventolini</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">11th workshop in Management Accounting as Social and Organizational Practice (MASOP)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2018, Copenhagen, Denmark</w:t>
+              <w:t xml:space="preserve">2018 Management Control Association (MCA) Symposium</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, IAE Ecole Universitaire de Management de Nice, Sep 2018, Nice, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01773368v1</w:t>
+                <w:t xml:space="preserve">hal-03476289v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Performance measurement systems and internal legitimacy : The case of a hybrid organization</w:t>
+                <w:t xml:space="preserve">Re-examining the concept of boundary object: Implementation of an accounting risk management system in a French university</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Bénet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Séverine Ventolini</w:t>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Godowski</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jonathan Maurice</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2018 Management Control Association (MCA) Symposium</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, IAE Ecole Universitaire de Management de Nice, Sep 2018, Nice, France</w:t>
+              <w:t xml:space="preserve">Alternative Accounts Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2018, Montreal, Canada</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03476289v1</w:t>
+                <w:t xml:space="preserve">hal-01792902v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Re-examining the concept of boundary object: Implementation of an accounting risk management system in a French university</w:t>
               </w:r>
@@ -1546,374 +1546,361 @@
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Godowski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jonathan Maurice</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Alternative Accounts Conference</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2018, Montreal, Canada</w:t>
+              <w:t xml:space="preserve">11th workshop in Management Accounting as Social and Organizational Practice (MASOP)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2018, Copenhagen, Denmark</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01792902v1</w:t>
+                <w:t xml:space="preserve">hal-01773368v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Legitimacy within the firm: the case of cooperative banks</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Identité organisationnelle multiple et rôle des collaborateurs : Le cas des banques coopératives</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Séverine Ventolini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Bénet</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Séverine Ventolini</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The Good Organization: Aspirations - Interventions - Struggles : 33rd EGOS (European Group of Organisation Studies) Colloquium</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Copenhagen Business School (CBS), Jul 2017, Copenhague, Denmark</w:t>
+              <w:t xml:space="preserve">Conférence annuelle Chaire MGCF "Management et Gouvernance des coopératives financières"</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, IAE Paris, Oct 2017, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01573688v1</w:t>
+                <w:t xml:space="preserve">hal-01881259v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A reexamination of the boundary object concept: a critical analysis of the implementation of a financial and accounting control system in a French University</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Legitimacy within the firm: the case of cooperative banks</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Bénet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Elisabeth Bertin</w:t>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aude Deville</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Séverine Ventolini</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2017 Critical Perspectives on Accounting Conference</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2017, Québec, Canada</w:t>
+              <w:t xml:space="preserve">Critical Perspectives on Accounting Conference (CPA)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Faculté des sciences de l’administration de l’Université Laval (FSA ULaval), Jul 2017, Québec, Canada</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-01532747v1</w:t>
+                <w:t xml:space="preserve">hal-01573685v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Identité organisationnelle multiple et rôle des collaborateurs : Le cas des banques coopératives</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Managing legitimacy within the firm through Performance Measurement Systems: the levers of justification - The case of cooperative banks</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Bénet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aude Deville</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Séverine Ventolini</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Nathalie Bénet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Conférence annuelle Chaire MGCF "Management et Gouvernance des coopératives financières"</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, IAE Paris, Oct 2017, Paris, France</w:t>
+              <w:t xml:space="preserve">2017 Critical Perspectives on Accounting (CPA) Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2017, Quebec, Canada</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId40" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01881259v1</w:t>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02068815v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Legitimacy within the firm: the case of cooperative banks</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Bénet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -1926,168 +1913,181 @@
                 </w:rPr>
                 <w:t xml:space="preserve">Aude Deville</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Séverine Ventolini</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Critical Perspectives on Accounting Conference (CPA)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Faculté des sciences de l’administration de l’Université Laval (FSA ULaval), Jul 2017, Québec, Canada</w:t>
+              <w:t xml:space="preserve">The Good Organization: Aspirations - Interventions - Struggles : 33rd EGOS (European Group of Organisation Studies) Colloquium</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Copenhagen Business School (CBS), Jul 2017, Copenhague, Denmark</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId41" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01573685v1</w:t>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01573688v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Managing legitimacy within the firm through Performance Measurement Systems: the levers of justification - The case of cooperative banks</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">A reexamination of the boundary object concept: a critical analysis of the implementation of a financial and accounting control system in a French University</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Godowski</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jonathan Maurice</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Bénet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Séverine Ventolini</w:t>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elisabeth Bertin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2017 Critical Perspectives on Accounting (CPA) Conference</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2017, Quebec, Canada</w:t>
+              <w:t xml:space="preserve">2017 Critical Perspectives on Accounting Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2017, Québec, Canada</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId42" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02068815v1</w:t>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01532747v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A reexamination of the boundary object concept: a critical analysis of the implementation of a financial and accounting control system in a French University</w:t>
               </w:r>
@@ -2112,51 +2112,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jonathan Maurice</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Bénet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elisabeth Bertin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">38e congrès de l'Association francophone de comptabilité</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2017, Poitiers, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -2867,169 +2867,169 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mesure de la performance, système d'incitation et assignation des droits décisionnels : une analyse de la performance sous le prisme du design organisationnel. Le cas du secteur hôtelier en région PACA</w:t>
-[...19 lines deleted...]
-              <w:t xml:space="preserve">Gestion et management. Université Nice Sophia Antipolis, 2014. Français. </w:t>
+                <w:t xml:space="preserve">Mesure de la performance, système d'incitation et assignation des droits décisionnels : une analyse de la performance sous le prisme du design organisationnel.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Bénet</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Gestion et management. Université Nice Sophia Antipolis; IAE Nice; Laboratoire Groupe de Recherche en Management GRM - EA 4711, 2014. Français. </w:t>
             </w:r>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨NNT : 2014NICE0033⟩</w:t>
+                <w:t xml:space="preserve">⟨NNT : ⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Thèse</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">tel-01127440v1</w:t>
+                <w:t xml:space="preserve">tel-01114208v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mesure de la performance, système d'incitation et assignation des droits décisionnels : une analyse de la performance sous le prisme du design organisationnel.</w:t>
-[...19 lines deleted...]
-              <w:t xml:space="preserve">Gestion et management. Université Nice Sophia Antipolis; IAE Nice; Laboratoire Groupe de Recherche en Management GRM - EA 4711, 2014. Français. </w:t>
+                <w:t xml:space="preserve">Mesure de la performance, système d'incitation et assignation des droits décisionnels : une analyse de la performance sous le prisme du design organisationnel. Le cas du secteur hôtelier en région PACA</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Bénet Bénet</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Gestion et management. Université Nice Sophia Antipolis, 2014. Français. </w:t>
             </w:r>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨NNT : ⟩</w:t>
+                <w:t xml:space="preserve">⟨NNT : 2014NICE0033⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Thèse</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">tel-01114208v1</w:t>
+                <w:t xml:space="preserve">tel-01127440v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
       <w:footerReference w:type="default" r:id="rId56"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
@@ -3105,51 +3105,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="EF7F840F"/>
+    <w:nsid w:val="CB97DA5D"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -3336,51 +3336,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/nathalie-benet" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-1738-1463" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/18269898X" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04381965v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie B&#233;net" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aude Deville" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;verine Ventolini" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bar.2023.101202" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03904936v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Ra&#239;es" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Valette-Florence" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jbusres.2021.12.017" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-02446828v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/rfg.2019.00318" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03610025v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rald Naro" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1108/JAAR-11-2016-0109" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04761773v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04761791v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Raies" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03524740v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03524734v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02864356v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02144385v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Godowski" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Maurice" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02864949v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01773368v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-03476289v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01792902v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-01573688v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01532747v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabeth Bertin" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-01881259v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-01573685v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02068815v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02127362v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02104552v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03904928v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03555106v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie B&#233;net B&#233;net" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04213788v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Lamarque" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04758994v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02081100v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-01127440v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2014NICE0033" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-01114208v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/nathalie-benet" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-1738-1463" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/18269898X" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04381965v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie B&#233;net" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aude Deville" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;verine Ventolini" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bar.2023.101202" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03904936v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Ra&#239;es" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Valette-Florence" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jbusres.2021.12.017" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03610025v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rald Naro" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1108/JAAR-11-2016-0109" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-02446828v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/rfg.2019.00318" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04761773v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03524734v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04761791v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Raies" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03524740v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02864356v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02144385v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Godowski" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Maurice" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02864949v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-03476289v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01792902v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01773368v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-01881259v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-01573685v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02068815v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-01573688v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01532747v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabeth Bertin" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02127362v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02104552v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03904928v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03555106v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie B&#233;net B&#233;net" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04213788v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Lamarque" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04758994v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02081100v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-01114208v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-01127440v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2014NICE0033" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>