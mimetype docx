--- v0 (2026-03-17)
+++ v1 (2026-04-30)
@@ -1355,295 +1355,295 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03977684v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Altered action potential waveform and shorter axonal initial segment in hiPSC-derived motor neurons with mutations in VRK1</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Lara El-Bazzal</w:t>
+                <w:t xml:space="preserve">Physiology of PNS axons relies on glycolytic metabolism in myelinating Schwann cells</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Deck</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gerben van Hameren</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Graham Campbell</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Bernard-Marissal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Devaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Neurobiology of Disease</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.nbd.2021.105609⟩</w:t>
+              <w:t xml:space="preserve">PLoS ONE</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 17 (10), pp.e0272097. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1371/journal.pone.0272097⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04323628v1</w:t>
+                <w:t xml:space="preserve">hal-03861076v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Physiology of PNS axons relies on glycolytic metabolism in myelinating Schwann cells</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Graham Campbell</w:t>
+                <w:t xml:space="preserve">Altered action potential waveform and shorter axonal initial segment in hiPSC-derived motor neurons with mutations in VRK1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rémi Bos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Khalil Rihan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrice Quintana</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lara El-Bazzal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Bernard-Marissal</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Jérôme Devaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">PLoS ONE</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Neurobiology of Disease</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 164, pp.105609. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.nbd.2021.105609⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1371/journal.pone.0272097⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-03861076v1</w:t>
+                <w:t xml:space="preserve">hal-04323628v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Loss of Cajal Bodies in Motor Neurons from patients with novel mutations in VRK1</w:t>
               </w:r>
@@ -1776,51 +1776,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Altered interplay between endoplasmic reticulum and mitochondria in Charcot–Marie–Tooth type 2A neuropathy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Bernard-Marissal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gerben van Hameren</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Manisha Juneja</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2229,51 +2229,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="B93E6AA3"/>
+    <w:nsid w:val="A22F7751"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -2460,51 +2460,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/nathalie-bernard-marissal" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-2160-2612" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.researcherid.com/rid/KHZ-7468-2024" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-05461289v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elise Marechal" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Aldea" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice Quintana" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;goire Mondielli" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Bernard- Marissal" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05370189v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Tessier" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zeinab Hamze" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Bonello-Palot" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Roeckel-Tr&#233;visiol" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shahram Attarian" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03439126v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Bos" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Khalil Rihan" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lara El-Bazzal" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Bernard-Marissal" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03411458v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04916905v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salim Benlefki" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Younes" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D&#233;sir&#233; Challuau" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Hilaire" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.14715/cmb/2023.69.10.1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-04323648v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adeline Ghata" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clothilde Esteve" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jihane Gadacha" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/brain/awac402" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03520705v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.nbd.2021.105609" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03511644v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cylia Rochat" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emma K&#228;llstig" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Pradervand" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence E. Perrin" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/glia.24140" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03977684v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-04323628v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03861076v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Deck" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gerben van Hameren" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Graham Campbell" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Devaux" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0272097" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02152040v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christel Castro" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eliane Chouery-Khoury" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/hmg/ddz060" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01991291v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manisha Juneja" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Pellegrino" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lauri Louhivuori" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1073/pnas.1810932116" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01991349v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter De Jonghe" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stuart Maudsley" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rita Horvath" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Davide Pareyson" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Timmerman" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04767274v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julianne Aebischer" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brigitte Pettmann" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Raoul" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1155/2013/746845" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/nathalie-bernard-marissal" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-2160-2612" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.researcherid.com/rid/KHZ-7468-2024" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-05461289v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elise Marechal" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Aldea" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice Quintana" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;goire Mondielli" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Bernard- Marissal" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05370189v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Tessier" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zeinab Hamze" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Bonello-Palot" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Roeckel-Tr&#233;visiol" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shahram Attarian" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03439126v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Bos" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Khalil Rihan" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lara El-Bazzal" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Bernard-Marissal" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03411458v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04916905v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salim Benlefki" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Younes" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D&#233;sir&#233; Challuau" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Hilaire" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.14715/cmb/2023.69.10.1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-04323648v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adeline Ghata" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clothilde Esteve" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jihane Gadacha" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/brain/awac402" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03520705v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.nbd.2021.105609" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03511644v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cylia Rochat" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emma K&#228;llstig" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Pradervand" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence E. Perrin" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/glia.24140" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03977684v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03861076v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Deck" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gerben van Hameren" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Graham Campbell" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Devaux" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0272097" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-04323628v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02152040v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christel Castro" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eliane Chouery-Khoury" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/hmg/ddz060" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01991291v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manisha Juneja" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Pellegrino" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lauri Louhivuori" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1073/pnas.1810932116" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01991349v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter De Jonghe" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stuart Maudsley" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rita Horvath" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Davide Pareyson" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Timmerman" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04767274v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julianne Aebischer" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brigitte Pettmann" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Raoul" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1155/2013/746845" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>