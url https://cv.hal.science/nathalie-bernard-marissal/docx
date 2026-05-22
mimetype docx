--- v1 (2026-04-30)
+++ v2 (2026-05-22)
@@ -92,53 +92,74 @@
         </w:numPr>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> ORCID : </w:t>
       </w:r>
       <w:hyperlink r:id="rId8" w:history="1">
         <w:r>
           <w:rPr>
             <w:color w:val="#410a8c"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">0000-0002-2160-2612</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
       </w:pPr>
       <w:r>
         <w:rPr/>
+        <w:t xml:space="preserve"> cv.identifier.google scholar : </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId9" w:history="1">
+        <w:r>
+          <w:rPr>
+            <w:color w:val="#410a8c"/>
+            <w:u w:val="single"/>
+          </w:rPr>
+          <w:t xml:space="preserve">https://scholar.google.fr/citations?user=SwjFGDUAAAAJ</w:t>
+        </w:r>
+      </w:hyperlink>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="1"/>
+        </w:numPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
         <w:t xml:space="preserve"> ResearcherID : </w:t>
       </w:r>
-      <w:hyperlink r:id="rId9" w:history="1">
+      <w:hyperlink r:id="rId10" w:history="1">
         <w:r>
           <w:rPr>
             <w:color w:val="#410a8c"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">KHZ-7468-2024</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="600"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="400"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
@@ -173,501 +194,501 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Oncogenic MAPK pathway activation induces a congenital and progressively lethal rare neuropathy in mice</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elise Marechal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniel Aldea</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrice Quintana</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Grégoire Mondielli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Bernard- Marissal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2026</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
-              <w:r>
-[...80 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05461289v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gene therapy-mediated overexpression of wild-type MFN2 improves Charcot-Marie-Tooth disease type 2A</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marine Tessier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zeinab Hamze</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Bonello-Palot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Roeckel-Trévisiol</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Shahram Attarian</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2025</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
-              <w:r>
-[...80 lines deleted...]
-            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05370189v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Altered action potential waveform and shorter axonal initial segment in hiPSC-derived motor neurons with mutations in VRK1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rémi Bos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Khalil Rihan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lara El-Bazzal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Bernard-Marissal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrice Quintana</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2021</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId23" w:history="1">
-              <w:r>
-[...80 lines deleted...]
-            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03439126v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Altered action potential waveform and shorter axonal initial segment in hiPSC-derived motor neurons with mutations in VRK1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rémi Bos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Khalil Rihan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lara El-Bazzal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Bernard-Marissal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrice Quintana</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2021</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03411458v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -677,1491 +698,1491 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Differential effect of Fas activation on spinal muscular atrophy motoneuron death and induction of axonal growth</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Salim Benlefki</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Richard Younes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Désiré Challuau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Bernard-Marissal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Hilaire</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Cellular and Molecular Biology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023, 69 (10), pp.1 - 8. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.14715/cmb/2023.69.10.1⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04916905v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Imbalance of NRG1-ERBB2/3 signalling underlies altered myelination in Charcot–Marie–Tooth disease 4H</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lara El-Bazzal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adeline Ghata</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clothilde Esteve</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jihane Gadacha</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrice Quintana</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Brain - A Journal of Neurology </w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1093/brain/awac402⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04323648v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Altered action potential waveform and shorter axonal initial segment in hiPSC-derived motor neurons with mutations in VRK1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rémi Bos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Khalil Rihan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrice Quintana</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lara El-Bazzal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Bernard-Marissal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Neurobiology of Disease</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, 164, pp.105609. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.nbd.2021.105609⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId40" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03520705v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Astrocyte‐targeting RNA interference against mutated superoxide dismutase 1 induces motoneuron plasticity and protects fast‐fatigable motor units in a mouse model of amyotrophic lateral sclerosis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cylia Rochat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Bernard-Marissal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emma Källstig</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Pradervand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence E. Perrin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Glia</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, 70 (5), pp.842 - 857. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1002/glia.24140⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03511644v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Imbalance of NRG1-ERBB2/3 signalling underlies altered myelination in Charcot–Marie–Tooth disease 4H</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lara El-Bazzal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adeline Ghata</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clothilde Esteve</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jihane Gadacha</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrice Quintana</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Brain - A Journal of Neurology </w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1093/brain/awac402⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03977684v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Physiology of PNS axons relies on glycolytic metabolism in myelinating Schwann cells</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Deck</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gerben van Hameren</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Graham Campbell</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Bernard-Marissal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Devaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">PLoS ONE</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, 17 (10), pp.e0272097. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1371/journal.pone.0272097⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03861076v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Altered action potential waveform and shorter axonal initial segment in hiPSC-derived motor neurons with mutations in VRK1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rémi Bos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Khalil Rihan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrice Quintana</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lara El-Bazzal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Bernard-Marissal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Neurobiology of Disease</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, 164, pp.105609. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.nbd.2021.105609⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04323628v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Loss of Cajal Bodies in Motor Neurons from patients with novel mutations in VRK1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lara El-Bazzal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lara El-Bazzal</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Khalil Rihan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Bernard-Marissal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christel Castro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eliane Chouery-Khoury</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Human Molecular Genetics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1093/hmg/ddz060⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02152040v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Altered interplay between endoplasmic reticulum and mitochondria in Charcot–Marie–Tooth type 2A neuropathy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Bernard-Marissal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gerben van Hameren</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Manisha Juneja</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Pellegrino</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lauri Louhivuori</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Proceedings of the National Academy of Sciences of the United States of America</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, Epub ahead of print. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1073/pnas.1810932116⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01991291v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">PFN2 and GAMT as common molecular determinants of axonal Charcot-Marie-Tooth disease</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Peter De Jonghe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stuart Maudsley</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rita Horvath</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Davide Pareyson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Timmerman</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Neurology, Neurosurgery and Psychiatry</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, 89 (8), pp.870-878</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01991349v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Death Receptors in the Selective Degeneration of Motoneurons in Amyotrophic Lateral Sclerosis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julianne Aebischer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Bernard-Marissal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Brigitte Pettmann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cédric Raoul</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Neurodegenerative Diseases</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2013, 2013, pp.1 - 11. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1155/2013/746845⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04767274v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId75"/>
+      <w:footerReference w:type="default" r:id="rId76"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -2229,51 +2250,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="A22F7751"/>
+    <w:nsid w:val="6C6B244F"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -2460,51 +2481,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/nathalie-bernard-marissal" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-2160-2612" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.researcherid.com/rid/KHZ-7468-2024" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-05461289v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elise Marechal" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Aldea" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice Quintana" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;goire Mondielli" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Bernard- Marissal" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05370189v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Tessier" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zeinab Hamze" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Bonello-Palot" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Roeckel-Tr&#233;visiol" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shahram Attarian" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03439126v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Bos" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Khalil Rihan" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lara El-Bazzal" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Bernard-Marissal" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03411458v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04916905v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salim Benlefki" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Younes" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D&#233;sir&#233; Challuau" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Hilaire" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.14715/cmb/2023.69.10.1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-04323648v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adeline Ghata" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clothilde Esteve" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jihane Gadacha" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/brain/awac402" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03520705v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.nbd.2021.105609" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03511644v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cylia Rochat" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emma K&#228;llstig" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Pradervand" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence E. Perrin" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/glia.24140" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03977684v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03861076v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Deck" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gerben van Hameren" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Graham Campbell" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Devaux" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0272097" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-04323628v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02152040v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christel Castro" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eliane Chouery-Khoury" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/hmg/ddz060" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01991291v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manisha Juneja" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Pellegrino" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lauri Louhivuori" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1073/pnas.1810932116" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01991349v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter De Jonghe" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stuart Maudsley" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rita Horvath" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Davide Pareyson" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Timmerman" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04767274v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julianne Aebischer" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brigitte Pettmann" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Raoul" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1155/2013/746845" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/nathalie-bernard-marissal" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-2160-2612" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://scholar.google.com/citations?user=https://scholar.google.fr/citations?user=SwjFGDUAAAAJ" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.researcherid.com/rid/KHZ-7468-2024" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-05461289v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elise Marechal" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Aldea" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice Quintana" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;goire Mondielli" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Bernard- Marissal" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05370189v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Tessier" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zeinab Hamze" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Bonello-Palot" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Roeckel-Tr&#233;visiol" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shahram Attarian" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03439126v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Bos" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Khalil Rihan" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lara El-Bazzal" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Bernard-Marissal" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03411458v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04916905v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salim Benlefki" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Younes" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D&#233;sir&#233; Challuau" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Hilaire" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.14715/cmb/2023.69.10.1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-04323648v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adeline Ghata" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clothilde Esteve" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jihane Gadacha" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/brain/awac402" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03520705v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.nbd.2021.105609" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03511644v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cylia Rochat" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emma K&#228;llstig" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Pradervand" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence E. Perrin" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/glia.24140" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03977684v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03861076v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Deck" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gerben van Hameren" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Graham Campbell" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Devaux" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0272097" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-04323628v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02152040v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christel Castro" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eliane Chouery-Khoury" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/hmg/ddz060" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01991291v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manisha Juneja" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Pellegrino" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lauri Louhivuori" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1073/pnas.1810932116" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01991349v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter De Jonghe" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stuart Maudsley" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rita Horvath" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Davide Pareyson" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Timmerman" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04767274v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julianne Aebischer" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brigitte Pettmann" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Raoul" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1155/2013/746845" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>