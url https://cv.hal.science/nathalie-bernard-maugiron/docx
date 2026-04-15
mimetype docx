--- v0 (2026-03-22)
+++ v1 (2026-04-15)
@@ -861,3491 +861,3491 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04112086v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Constituent processes and the role of state powers in the transitions in North Africa</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Bernard-Maugiron</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Focus IEMedObs</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, Focus IEMedObs, 114.8</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02573771v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La constitution égyptienne de 2014 est-elle révolutionnaire ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Bernard-Maugiron</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">La Revue des droits de l'Homme</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, La Revue des Droits de l’Homme, 6 (6), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/revdh.978⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02573766v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Egypte : une justice politisée et sans contrôle. Moubarak blanchi, Morsi inculpé</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Bernard-Maugiron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">K. El Chazli</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Orient XXI</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, Orient XXI Magazine, 25 février</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02573778v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Pluralisme et diversité identitaire</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Bernard-Maugiron</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Afkar/Idées</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2014, Afkar/Idées, 41, pp.28-30</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02573776v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Égypte, retour à un régime présidentiel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Bernard-Maugiron</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Orient XXI</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2014, Orient XXI Magazine, 8 octobre</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04111993v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId25" w:history="1">
-[...44 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La Constitution égyptienne est-elle révolutionnaire ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Bernard-Maugiron</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Orient XXI</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, Orient XXI Magazine, 4 décembre</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId25" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, 2014, Focus IEMedObs, 114.8</w:t>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04111986v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Batailles autour de la constitution en Egypte : les frères musulmans exclus du débat</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Bernard-Maugiron</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Orient XXI</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, Orient XXI Magazine, 21 novembre</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId27" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">Egypte : une justice politisée et sans contrôle. Moubarak blanchi, Morsi inculpé</w:t>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02573799v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L'ordre public et le référent islamique. Usages d'un standard juridique en contextes européen et nord-africain</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Bernard-Maugiron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
-[...21 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Baudouin Dupret</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Les Cahiers de la justice</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, N° 3 (3), pp.153-167. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/cdlj.1303.0153⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId28" w:history="1">
-[...41 lines deleted...]
-                <w:t xml:space="preserve">Nathalie Bernard-Maugiron</w:t>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04112004v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sur les eaux du Nil, on navigue à vue</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Bernard-Maugiron</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Oasis</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, Oasis, 15, pp.34-40</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02573810v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L'Islam dans l'Egypte post-Moubarak vers un régime théocratique ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Bernard-Maugiron</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Cosmopolis, A Review of Cosmopolitics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, Cosmopolis, 3-4, pp.116-127</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02573802v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les juges et les élections dans l'Égypte post Moubarak : acteurs ou victimes du politique ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Bernard-Maugiron</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Confluences Méditerranée </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, Confluences Méditerranée, N°82 (3), pp.117. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/come.082.0117⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02573813v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Quelle place pour la Charî' a dans l'Égypte post-Moubarak ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Bernard-Maugiron</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Les Cahiers de l'Orient </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/lcdlo.107.0051⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02865101v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Quelle Egypte dans la nouvelle Constitution [entrevue]</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Brignone</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Bernard-Maugiron</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Oasis [site web]</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, Oasis [site web], 18 décembre</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02573805v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mobilisations et révolutions dans les pays de la Méditerranée arabe à l'heure de l'hybridation du politique : Egypte, Liban, Maroc, Tunisie : introduction</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Bernard-Maugiron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sarah Ben Néfissa</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Revue Tiers Monde</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, Revue Tiers Monde, Hors série, pp.5-24</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02573828v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">EGYPTE : LES ENJEUX CONSTITUTIONNELS</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Bernard-Maugiron</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Afkar/Idées</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02865017v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nouvelles stratégies de mobilisation et réforme du droit de la famille</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Bernard-Maugiron</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Revue Tiers Monde</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, Revue Tiers Monde, HS (5), pp.117-137. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/rtm.hs01.0117⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02573824v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Egypt’s Path to Transition: Democratic Challenges behind the Constitution Reform Process</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Bernard-Maugiron</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Middle East Law and Governance </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, Middle East Law and Governance, 3 (1-2), pp.43-59. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1163/187633711X591413⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02573816v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Divorce and Remarriage of Orthodox Copts in Egypt: The 2008 State Council Ruling and the Amendment of the 1938 Personal Status Regulations</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Bernard-Maugiron</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Islamic Law and Society</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, Islamic Law and Society, 18 (3-4), pp.356-386. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1163/156851910X537829⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02573821v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Protestations sociales, révolutions civiles : transformations du politique dans la Méditerranée arabe</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Bernard-Maugiron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sarah Ben Néfissa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Destremeau</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Revue Tiers Monde</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, Revue Tiers Monde, Hors série</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02573834v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le droit égyptien : un droit multiconfessionnel : vers une meilleure compréhension du droit des deux rives de la Méditerranée</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Bernard-Maugiron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Henricot</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Revue trimestrielle de droit familial</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, Revue Trimestrielle de Droit Familial, 3, pp.906-913</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02573878v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le processus de réforme du droit de la famille et ses limites</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Bernard-Maugiron</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Confluences Méditerranée </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, Confluences Méditerranée, N°75 (4), pp.77. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/come.075.0077⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02573839v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les juges et la supervision des élections de 2005</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Bernard-Maugiron</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Égypte Soudan mondes arabes</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, Egypte Monde Arabe, Troisième série (7), pp.129-156</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02573836v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L’amendement du règlement sur le statut personnel des coptes orthodoxes en Égypte : à quand une loi unifiée de la famille ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Bernard-Maugiron</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Revue internationale de droit comparé</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, Revue Internationale de Droit Comparé, 62 (1), pp.75-103. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3406/ridc.2010.19931⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02573882v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les amendements constitutionnels de 2007 : traduction</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Bernard-Maugiron</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Chroniques Egyptiennes 2007</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, Chroniques Egyptiennes 2007, pp.329-346</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02573895v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Breaking Up the Family: Divorce in Egyptian Law and Practice</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Bernard-Maugiron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Baudouin Dupret</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Les Cahiers de la justice</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Hawwa</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 6, pp.52-74</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId30" w:history="1">
-[...20 lines deleted...]
-            </w:pPr>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00339503v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Moderniser la Constitution&amp;quot; ou renforcer l'autoritarisme de l'Etat ? : les amendements constitutionnels de 2007</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Bernard-Maugiron</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Chroniques Egyptiennes 2007</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, Chroniques Egyptiennes 2007, pp.17-40</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02573905v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">The 2007 Constitutional Amendments in Egypt, and Their Implications on the Balance of Power</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Bernard-Maugiron</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Arab Law Quarterly</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, Arab Law Quarterly, 22 (4), pp.397-417. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1163/157302508X374429⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02573883v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les femmes et la rupture du mariage en Egypte</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Bernard-Maugiron</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Cahiers d'études africaines</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, Cahiers d'Etudes Africaines, 187-188 (47 ; 3-4), pp.711-731. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/etudesafricaines.8822⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02573929v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Droit constitutionnel étranger</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Bernard-Maugiron</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Revue française de droit constitutionnel</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, Revue Française de Droit Constitutionnel, 72 (4), pp.843. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/rfdc.072.0843⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02573931v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Justice et politique : vers la fin de l’exception égyptienne ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Bernard-Maugiron</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">L'Année du Maghreb</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, L'Année du Maghreb, 3 (III), pp.81-103. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/anneemaghreb.357⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02573918v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vers une plus grande indépendance du pouvoir judiciaire en Égypte ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Bernard-Maugiron</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Revue internationale de droit comparé</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, Revue Internationale de Droit Comparé, 59 (1), pp.79-105. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3406/ridc.2007.19503⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02573933v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le printemps des juges et la réactualisation autoritaire en Égypte</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Bernard-Maugiron</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Politique africaine</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, 108 (4), pp.67. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/polaf.108.0067⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02573926v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Justice et politique : vers la fin de l’exception égyptienne ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Bernard-Maugiron</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">L'Année du Maghreb</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, Justice, politique et société, 3, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/anneemaghreb.357⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02865788v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Judges as Reform Advocates in Egypt A Lost Battle?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Bernard-Maugiron</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Cairo Papers in Social Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, pp.60-84</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02865646v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dissolution du mariage et résolution non juridictionnelle des conflits conjugaux en Egypte</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Bernard-Maugiron</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Égypte Soudan mondes arabes</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2005, Egypte Monde Arabe, Troisième série (1), pp.73-100</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02573942v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les architectures constitutionnelles : introduction</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Bernard-Maugiron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.N. Ferrié</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Égypte Soudan mondes arabes</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2005, 2, pp.7-16</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02573937v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le juge, interprète de la Constitution : la Haute Cour constitutionnelle et les élections parlementaires en Egypte</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Bernard-Maugiron</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Égypte Soudan mondes arabes</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2005, Troisième série (2), pp.133-157. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/ema.1069⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02573935v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les architectures constitutionnelles des régimes politiques arabes : de l'autoritarisme à la démocratisation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Bernard-Maugiron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Bernard Maugiron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.N. Ferrié</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Égypte Soudan mondes arabes</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2005, Egypte Monde Arabe, Troisième série (2)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02573938v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Normes et pratiques en matière de statut personnel : la loi sur le &amp;quot;Khul&amp;quot; en Egypte</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Bernard-Maugiron</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Maghreb-Machrek</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2005, Maghreb-Machrek, 182, pp.77-99</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02573943v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Quelques développements récents dans le droit du statut personnel en Égypte</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Bernard-Maugiron</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Revue internationale de droit comparé</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2004, Revue Internationale de Droit Comparé, 56 (2), pp.355-385. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3406/ridc.2004.19274⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02573946v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pouvoir de la censure ou censure du pouvoir ? L’affaire Yûsuf Wâlî c. al-Sha'b</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Bernard-Maugiron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gamal Abdel Nasser Ibrahim</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Égypte Soudan mondes arabes</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2003, La censure ou comment la contourner, 2000 (3), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/ema.799⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02865786v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">From Jihan to Susanne</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Bernard-Maugiron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="1e198e"/>
-[...31 lines deleted...]
-              <w:t xml:space="preserve">, 2013, Orient XXI Magazine, 21 novembre</w:t>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Baudouin Dupret</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Recht van de Islam</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2002, 19, pp.1-19</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02160930v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les constitutions égyptiennes (1923-2000) : Ruptures et continuités</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Bernard-Maugiron</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Égypte Soudan mondes arabes</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2001, 4/5, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/ema.868⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02865781v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le prince et son juge</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02573799v1</w:t>
-[...50 lines deleted...]
-              <w:t xml:space="preserve">, 2013, Orient XXI Magazine, 4 décembre</w:t>
+                <w:t xml:space="preserve">Baudouin Dupret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Bernard-Maugiron</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Égypte Soudan mondes arabes</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1999</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId34" w:history="1">
-[...2776 lines deleted...]
-            </w:pPr>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="1e198e"/>
-[...58 lines deleted...]
-                <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-02158972v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les principes de la sharia sont la source de la législation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Baudouin Dupret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Bernard-Maugiron</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -4556,165 +4556,165 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Le Conseil d’Etat égyptien, régulateur de la vie sociale et politique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Bernard-Maugiron</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">La Justice administrative dans le monde arabe</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2017, Paris, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04058650v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Le cas égyptien : quelle justice pour quelle transition ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Bernard-Maugiron</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Justice et politique dans le Maghreb post-révoltes arabes. Réforme, institutions, réconciliation</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2017, Tunis, Tunisia</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId102" w:history="1">
+            <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04058651v1</w:t>
-              </w:r>
-[...67 lines deleted...]
-                <w:t xml:space="preserve">hal-04058650v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Comparative Analysis on Religious References in the Constitutions of the Arab World</w:t>
               </w:r>
@@ -4801,51 +4801,51 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Droits et sociétés du Maghreb et d'ailleurs : en hommage à Jean-Philippe Bras</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Baudouin Dupret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Bernard-Maugiron</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -4928,51 +4928,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. Farag</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">W. Rady</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">K. El Chazli</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">IRD, 148 p.-148 p., 2013, Expertise Collégiale</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -5065,51 +5065,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ordre public et droit musulman de la famille en Europe et en Afrique de Nord</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Baudouin Dupret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Bernard-Maugiron</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -5264,51 +5264,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Egypt ans Its Laws</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Baudouin Dupret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Bernard-Maugiron</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -5339,51 +5339,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le prince et son juge : droit et politique dans l'Egypte contemporaine</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Baudouin Dupret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Bernard-Maugiron</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -5414,51 +5414,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Droits d'Egypte: histoire et sociologie</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Baudouin Dupret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Bernard-Maugiron</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -5534,51 +5534,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Introduction</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Bernard-Maugiron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Baudouin Dupret</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Nathalie Bernard-Maugiron; Baudouin Dupret. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Droits et sociétés du Maghreb et d'ailleurs. En hommage à Jean-Philippe Bras</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Karthala, 2023, Terres et Gens d'Islam, 9782384091300</w:t>
@@ -6006,2445 +6006,2445 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02414885v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">La réforme constitutionnelle, outil ou symbole d'un processus de démocratisation ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Bernard-Maugiron</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Bouras, N. (ed.). </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Regards croisés sur les printemps arabes : ruptures/continuités dans l'analyse de sociétés en mutation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, L'Harmattan, p. 29-36, 2019, Perspectives Stratégiques, 978-2-343-18087-8</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02417402v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Islam et droits de l'homme dans les constitutions du monde arabe post-2011</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Bernard-Maugiron</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Afroukh, M. (ed.). </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">L'islam en droit international des droits de l'homme</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Institut Universitaire Varenne, p. 77-100, 2019, Transition et Justice, 978-2-370-32215-9</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02389178v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">L'égalité juridique entre hommes et femmes dans le monde arabe après les soulèvements de 2011</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Bernard-Maugiron</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Inégalités en perspectives</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId126" w:history="1">
+            <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02862227v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId127" w:history="1">
-[...39 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Liberté religieuse en islam : l'apostasie dans les pays arabes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Bernard-Maugiron</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Uerpmann-Wittzack, R. (ed.); Lagrange, E. (ed.); Oeter, S. (ed.). </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Religion and international law : living together</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nijhoff; Brill, pp.76-102, 2018, 978-90-04-34915-5. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1163/9789004349155_005⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId127" w:history="1">
-[...60 lines deleted...]
-              <w:t xml:space="preserve">, L'Harmattan, p. 29-36, 2019, Perspectives Stratégiques, 978-2-343-18087-8</w:t>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04105409v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les standards constitutionnels dans les &amp;quot;printemps arabes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.P. Bras</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Bernard-Maugiron</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Disant, M. (ed.); Lewkowicz, G. (ed.); Türk, P. (ed.). </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Les standards constitutionnels mondiaux</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Bruylant, pp.165-193, 2018, Penser le Droit, 978-2-8027-5444-2</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId128" w:history="1">
-[...70 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04105435v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le statut juridique des femmes dans l'Egypte postrévolutionnaire</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Bernard-Maugiron</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Fortier, C. (ed.); Monqid, S. (ed.). </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Corps des femmes et espaces genrés arabo-musulmans</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Karthala; Université Sorbonne Nouvelle Paris 3, pp.93-103, 2017, 978-2-8111-1807-5</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId129" w:history="1">
-[...41 lines deleted...]
-                <w:t xml:space="preserve">J.P. Bras</w:t>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04107416v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Justice et politique dans l'Egypte post-Moubarak</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Bernard-Maugiron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
-[...24 lines deleted...]
-              <w:t xml:space="preserve">, Bruylant, pp.165-193, 2018, Penser le Droit, 978-2-8027-5444-2</w:t>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">K. El Chazli</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Justice en transition : réforme, réparation, réconciliation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Centre Jacques Berque, pp.141-168, 2016</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId131" w:history="1">
-[...60 lines deleted...]
-              <w:t xml:space="preserve">, Karthala; Université Sorbonne Nouvelle Paris 3, pp.93-103, 2017, 978-2-8111-1807-5</w:t>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02891502v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">STATE POWERS AND CONSTITUTION DRAFTING PROCESSES IN POST-REVOLUTIONARY TRANSITIONS IN NORTH AFRICA</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Bernard-Maugiron</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Senén Florensa. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">THE ARAB TRANSITIONS IN A CHANGING WORLD. BUILDING DEMOCRACIES IN LIGHT OF INTERNATIONAL EXPERIENCES</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, IEMed, 2016, IEMed Documents</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId133" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">Justice et politique dans l'Egypte post-Moubarak</w:t>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02865652v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A clash of institutions : judiciary vs. executive in Egypt</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Bernard-Maugiron</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Building the rule of law in the Arab world : Tunisia, Egypt, and beyond</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, L. Rienner, pp.29-49, 2016</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02891505v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Egypt</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Bernard-Maugiron</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Encyclopedia of law and religion : vol. 1. Africa</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Brill, pp.90-105, 2016, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1163/2405-9749_elr_COM_00000031⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02891503v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Divorce in Egypt : between law in the books and law in action</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Bernard-Maugiron</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Islamic Law in Context</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Routledge, pp.181-203, 2016</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02891495v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Egypte : crispation politique et impasse économique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Bernard-Maugiron</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Ramses 2017 : rapport annuel mondial sur le système économique et les stratégies : un monde de ruptures : terrorisme, Moyen-Orient, crise européenne</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, IFRI, 2016, Ramses 2017 : rapport annuel mondial sur le système économique et les stratégies : un monde de ruptures : terrorisme, Moyen-Orient, crise européenne</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02891499v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Quelles dynamiques constitutionnelles dans le monde arabe après 2011 ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Bernard-Maugiron</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Monde arabe, entre transition et implosion : les dynamiques internes et les influences externes</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, E. Bonnier, pp.77-94, 2015</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02891508v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">État et religion dans la Constitution des Frères musulmans de 2012 : rupture ou continuité dans l'histoire constitutionnelle égyptienne ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Bernard-Maugiron</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Transition et Justice</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 4, Institut universitaire Varenne; LGDJ-Lextenso, pp.45-66, 2015</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02891506v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Courts and the reform of personal status law in Egypt : judicial divorce for injury and poligamy</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Bernard-Maugiron</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Adjudicating Family Law in Muslim Courts</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Routledge (Durham Modern Middle East and Islamic World Series), pp.106-120, 2014</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02891510v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Citizenship in the 2014 Egyptian Constitution</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Bernard-Maugiron</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">The Middle East in Transition : the Centrality of Citizenship</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Edward Elgar, pp.157-176, 2013</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02891514v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Accès aux décisions de la cour de cassation (dossiers analytiques du cédérom)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Bernard-Maugiron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
-[...20 lines deleted...]
-              <w:t xml:space="preserve">, Centre Jacques Berque, pp.141-168, 2016</w:t>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">H.K. Aziz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Farag</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">T. Vasseur</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Expertise Collégiale</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, IRD, pp.35-53 du cédérom, 2013</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId134" w:history="1">
-[...60 lines deleted...]
-              <w:t xml:space="preserve">, IEMed, 2016, IEMed Documents</w:t>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02891515v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Legal Reforms, the Rule of Law, and Consolidation of State Authoritarianism under Mubarak</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Bernard-Maugiron</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">The Rule of Law, Islam and Constitutional Politics in Egypt and Iran</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, State University of New York, pp.179-206, 2013, Suny Series.Pangaea 2 : Global/Local Studies</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId135" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, L. Rienner, pp.29-49, 2016</w:t>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02891518v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Introduction</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Bernard-Maugiron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Baudouin Dupret</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Ordre public et droit musulman de la famille en Europe et en Afrique du Nord</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Bruylant - IRD, pp. 13-26, 2012</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId136" w:history="1">
-[...66 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00737906v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Droit national et référence à la charia en Egypte</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Bernard-Maugiron</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">La charia aujourd'hui : usages de la référence au droit islamique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, La Découverte, pp.89-111, 2012</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId137" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, IFRI, 2016, Ramses 2017 : rapport annuel mondial sur le système économique et les stratégies : un monde de ruptures : terrorisme, Moyen-Orient, crise européenne</w:t>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02891522v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId151" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Strong Presidentialism : the Model of Mubarak's Egypt</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Bernard-Maugiron</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Constitutionalism in Islamic Countries : between Upheaval and Continuity</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oxford University Press, pp.373-385, 2012</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId139" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, Routledge, pp.181-203, 2016</w:t>
+            <w:hyperlink r:id="rId151" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02891519v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Introduction</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Bernard-Maugiron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Baudouin Dupret</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Nathalie Bernard-Maugiron et Baudouin Dupret. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Ordre public et droit musulman de la famille en Europe et en Afrique du Nord</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, IRD Editions / Bruylant, 2012</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId140" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, E. Bonnier, pp.77-94, 2015</w:t>
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01573419v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId153" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La place de la charia dans la hiérarchie des normes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Bernard-Maugiron</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">La charia aujourd'hui : usages de la référence au droit islamique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, La Découverte, pp.51-64, 2012</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId141" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, 4, Institut universitaire Varenne; LGDJ-Lextenso, pp.45-66, 2015</w:t>
+            <w:hyperlink r:id="rId153" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02891523v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId154" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les paysages du droit : de la vie quotidienne aux tribunaux</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Bernard-Maugiron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Baudouin Dupret</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">L'Egypte au présent : inventaire d'une société avant révolution</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sindbad, 2011</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId142" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, Routledge (Durham Modern Middle East and Islamic World Series), pp.106-120, 2014</w:t>
+            <w:hyperlink r:id="rId154" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02891525v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les Paysages du droit, de la vie quotidienne aux tribunaux</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Baudouin Dupret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Bernard-Maugiron</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">L'Egypte au présent. Inventaire d'une société avant révolution</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Actes Sud - Sindbad, pp.793-851, 2011</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId143" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, State University of New York, pp.179-206, 2013, Suny Series.Pangaea 2 : Global/Local Studies</w:t>
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00743738v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les amendements à la loi du statut personnel des coptes orthodoxes : vers la fin du projet de code unifié de la famille en Egypte ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Bernard-Maugiron</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Chroniques Egyptiennes = Egyptian Chronicles</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, CEDEJ, pp.123-149, 2010</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId144" w:history="1">
-[...41 lines deleted...]
-                <w:t xml:space="preserve">Nathalie Bernard-Maugiron</w:t>
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02891529v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId157" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">The Relationship between Judges and Human Rights Organizations during the 2005 Elections and the Referendum</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Bernard-Maugiron</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Judges and Political Reform in Egypt</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, American University in Cairo Press, pp.243-270, 2008</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId157" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02891535v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId158" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">The Judicial Construction of the Facts and the Law : the Egyptian Supreme Constitutional Court and the Constitutionality of the Law on the Khul</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Bernard-Maugiron</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Narratives of Truth in Islamic Law</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, I.B. Tauris, pp.243-264, 2008</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId158" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02891531v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId159" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">« Moderniser la Constitution » ou renforcer l'autoritarisme de l'État ? Les amendements constitutionnels de 2007</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Bernard-Maugiron</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Chroniques politiques 2007</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, CEDEJ, 2007</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId159" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02865703v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId160" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les tribunaux militaires et juridictions d'exception en Egypte</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Bernard-Maugiron</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Juridictions militaires et tribunaux d'exception en mutation : perspectives comparées et internationales</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, AUF; Archives Contemporaines, pp.191-231, 2007, 978-2-914610-50-6</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId160" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02891537v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId161" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Judges as Reform AdvocBtes : a Lost battle ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Bernard-Maugiron</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Cairo Papers in Social Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 29 (2-3), American University in Cairo Press, pp.60-84, 2006, 978-977-416-200-8</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId161" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02891545v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId162" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Monde arabe</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Baudouin Dupret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId146" w:history="1">
-[...46 lines deleted...]
-              <w:t xml:space="preserve">, IRD, pp.35-53 du cédérom, 2013</w:t>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Bernard-Maugiron</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">L. Cadiet. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Dictionnaire de la justice</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, PUF, pp.904-907, 2004</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId145" w:history="1">
-[...1042 lines deleted...]
-            </w:pPr>
             <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="1e198e"/>
-[...62 lines deleted...]
-                <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00179905v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Egypt and its laws: A general presentation of law and judicial bodies</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Baudouin Dupret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Bernard-Maugiron</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -8763,51 +8763,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">ANR ELIPS final report</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Louis Halpérin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Baudouin Dupret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Bernard-Maugiron</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -8928,51 +8928,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="FD4CFEE3"/>
+    <w:nsid w:val="591DF5FD"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -9159,51 +9159,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/nathalie-bernard-maugiron" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-7074-8290" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/054324793" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04324951v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Bernard-Maugiron" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03513826v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02573705v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03616871v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02865008v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/aijc.2007.1826" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02573725v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02573731v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02573739v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04112086v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rfdc.103.0515" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02573776v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04111993v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02573766v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/revdh.978" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02573771v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02573778v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. El Chazli" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04112004v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baudouin Dupret" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/cdlj.1303.0153" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02573799v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04111986v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02573802v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02573810v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02573813v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/come.082.0117" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02865101v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/lcdlo.107.0051" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02573805v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Brignone" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02573828v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Ben N&#233;fissa" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02865017v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02573824v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rtm.hs01.0117" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02573816v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1163/187633711X591413" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/9B062CAAA63EB4778968348693CA848E80A90B28/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02573821v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1163/156851910X537829" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/D9C1033A6A1044AF3D07C7E28885BDEC4148D808/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02573834v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Destremeau" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02573839v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/come.075.0077" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02573878v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Henricot" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02573836v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02573882v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/ridc.2010.19931" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02573883v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1163/157302508X374429" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/28C3781911A994237926EAC4D0029BCF6B2EAF57/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02573895v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00339503v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02573905v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02865788v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/anneemaghreb.357" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02573929v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/etudesafricaines.8822" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02573931v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rfdc.072.0843" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02573933v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/ridc.2007.19503" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02573918v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02573926v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/polaf.108.0067" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02865646v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02573942v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02573937v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.N. Ferri&#233;" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02573935v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/ema.1069" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02573938v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Bernard Maugiron" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02573943v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02573946v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/ridc.2004.19274" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02865786v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gamal Abdel Nasser Ibrahim" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/ema.799" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02160930v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02865781v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/ema.868" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02158972v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00179477v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02866219v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02865219v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/aijc.1999.1524" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04058651v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04058650v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04058649v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04701606v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02891516v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Moussa" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Farag" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W. Rady" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02891521v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Dupret" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02158808v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02891528v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02891536v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02158748v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00300732v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00300731v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04371044v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04701593v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03887783v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5771/9783748912019-271" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03680128v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Menna Omar" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03452951v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02414885v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02862227v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02389178v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02417402v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04105409v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1163/9789004349155_005" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04105435v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.P. Bras" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04107416v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02891502v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02865652v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02891505v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02891503v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1163/2405-9749_elr_COM_00000031" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02891499v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02891495v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02891508v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02891506v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02891510v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02891518v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02891515v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H.K. Aziz" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Vasseur" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02891514v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02891523v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02891522v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02891519v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00737906v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01573419v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00743738v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02891525v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02891529v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02891531v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02891535v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02891537v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02865703v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02891545v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00179905v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02614267v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02866442v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02573817v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03619044v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05386228v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Louis Halp&#233;rin" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/nathalie-bernard-maugiron" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-7074-8290" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/054324793" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04324951v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Bernard-Maugiron" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03513826v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02573705v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03616871v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02865008v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/aijc.2007.1826" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02573725v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02573731v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02573739v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04112086v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rfdc.103.0515" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02573771v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02573766v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/revdh.978" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02573778v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. El Chazli" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02573776v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04111993v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04111986v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02573799v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04112004v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baudouin Dupret" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/cdlj.1303.0153" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02573810v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02573802v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02573813v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/come.082.0117" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02865101v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/lcdlo.107.0051" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02573805v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Brignone" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02573828v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Ben N&#233;fissa" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02865017v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02573824v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rtm.hs01.0117" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02573816v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1163/187633711X591413" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/9B062CAAA63EB4778968348693CA848E80A90B28/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02573821v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1163/156851910X537829" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/D9C1033A6A1044AF3D07C7E28885BDEC4148D808/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02573834v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Destremeau" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02573878v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Henricot" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02573839v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/come.075.0077" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02573836v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02573882v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/ridc.2010.19931" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02573895v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00339503v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02573905v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02573883v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1163/157302508X374429" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/28C3781911A994237926EAC4D0029BCF6B2EAF57/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02573929v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/etudesafricaines.8822" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02573931v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rfdc.072.0843" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02573918v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/anneemaghreb.357" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02573933v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/ridc.2007.19503" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02573926v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/polaf.108.0067" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02865788v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02865646v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02573942v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02573937v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.N. Ferri&#233;" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02573935v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/ema.1069" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02573938v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Bernard Maugiron" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02573943v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02573946v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/ridc.2004.19274" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02865786v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gamal Abdel Nasser Ibrahim" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/ema.799" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02160930v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02865781v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/ema.868" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02158972v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00179477v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02866219v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02865219v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/aijc.1999.1524" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04058650v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04058651v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04058649v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04701606v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02891516v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Moussa" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Farag" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W. Rady" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02891521v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Dupret" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02158808v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02891528v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02891536v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02158748v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00300732v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00300731v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04371044v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04701593v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03887783v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5771/9783748912019-271" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03680128v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Menna Omar" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03452951v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02414885v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02417402v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02389178v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02862227v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04105409v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1163/9789004349155_005" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04105435v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.P. Bras" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04107416v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02891502v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02865652v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02891505v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02891503v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1163/2405-9749_elr_COM_00000031" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02891495v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02891499v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02891508v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02891506v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02891510v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02891514v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02891515v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H.K. Aziz" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Vasseur" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02891518v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00737906v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02891522v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02891519v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01573419v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02891523v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02891525v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00743738v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02891529v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02891535v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02891531v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02865703v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02891537v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02891545v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00179905v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02614267v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02866442v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02573817v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03619044v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05386228v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Louis Halp&#233;rin" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>