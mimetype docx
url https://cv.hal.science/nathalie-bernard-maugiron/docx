--- v1 (2026-04-15)
+++ v2 (2026-05-06)
@@ -861,2942 +861,2942 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04112086v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">La constitution égyptienne de 2014 est-elle révolutionnaire ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Bernard-Maugiron</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">La Revue des droits de l'Homme</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, La Revue des Droits de l’Homme, 6 (6), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/revdh.978⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02573766v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Constituent processes and the role of state powers in the transitions in North Africa</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Bernard-Maugiron</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Focus IEMedObs</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2014, Focus IEMedObs, 114.8</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02573771v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId24" w:history="1">
-[...44 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Egypte : une justice politisée et sans contrôle. Moubarak blanchi, Morsi inculpé</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Bernard-Maugiron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">K. El Chazli</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Orient XXI</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, Orient XXI Magazine, 25 février</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId24" w:history="1">
-[...20 lines deleted...]
-            </w:pPr>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="1e198e"/>
-[...4 lines deleted...]
-                <w:t xml:space="preserve">Egypte : une justice politisée et sans contrôle. Moubarak blanchi, Morsi inculpé</w:t>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02573778v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pluralisme et diversité identitaire</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Bernard-Maugiron</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Afkar/Idées</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, Afkar/Idées, 41, pp.28-30</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02573776v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Égypte, retour à un régime présidentiel</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Bernard-Maugiron</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Orient XXI</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, Orient XXI Magazine, 8 octobre</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04111993v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La Constitution égyptienne est-elle révolutionnaire ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Bernard-Maugiron</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Orient XXI</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, Orient XXI Magazine, 4 décembre</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04111986v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Batailles autour de la constitution en Egypte : les frères musulmans exclus du débat</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Bernard-Maugiron</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Orient XXI</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, Orient XXI Magazine, 21 novembre</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02573799v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L'ordre public et le référent islamique. Usages d'un standard juridique en contextes européen et nord-africain</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Bernard-Maugiron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
-[...21 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Baudouin Dupret</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Les Cahiers de la justice</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, N° 3 (3), pp.153-167. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/cdlj.1303.0153⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId26" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">Pluralisme et diversité identitaire</w:t>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04112004v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sur les eaux du Nil, on navigue à vue</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Bernard-Maugiron</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Oasis</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, Oasis, 15, pp.34-40</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02573810v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L'Islam dans l'Egypte post-Moubarak vers un régime théocratique ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Bernard-Maugiron</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Cosmopolis, A Review of Cosmopolitics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, Cosmopolis, 3-4, pp.116-127</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02573802v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les juges et les élections dans l'Égypte post Moubarak : acteurs ou victimes du politique ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Bernard-Maugiron</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Confluences Méditerranée </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, Confluences Méditerranée, N°82 (3), pp.117. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/come.082.0117⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02573813v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Quelle place pour la Charî' a dans l'Égypte post-Moubarak ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Bernard-Maugiron</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Les Cahiers de l'Orient </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/lcdlo.107.0051⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02865101v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Quelle Egypte dans la nouvelle Constitution [entrevue]</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Brignone</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Bernard-Maugiron</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Oasis [site web]</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, Oasis [site web], 18 décembre</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02573805v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">EGYPTE : LES ENJEUX CONSTITUTIONNELS</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Bernard-Maugiron</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Afkar/Idées</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2014, Afkar/Idées, 41, pp.28-30</w:t>
+              <w:t xml:space="preserve">, 2011</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId28" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, 2014, Orient XXI Magazine, 8 octobre</w:t>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02865017v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mobilisations et révolutions dans les pays de la Méditerranée arabe à l'heure de l'hybridation du politique : Egypte, Liban, Maroc, Tunisie : introduction</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Bernard-Maugiron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sarah Ben Néfissa</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Revue Tiers Monde</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, Revue Tiers Monde, Hors série, pp.5-24</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId29" w:history="1">
-[...57 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02573828v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nouvelles stratégies de mobilisation et réforme du droit de la famille</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Bernard-Maugiron</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Revue Tiers Monde</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, Revue Tiers Monde, HS (5), pp.117-137. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/rtm.hs01.0117⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId30" w:history="1">
-[...57 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02573824v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Egypt’s Path to Transition: Democratic Challenges behind the Constitution Reform Process</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Bernard-Maugiron</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Middle East Law and Governance </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, Middle East Law and Governance, 3 (1-2), pp.43-59. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1163/187633711X591413⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId31" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">L'ordre public et le référent islamique. Usages d'un standard juridique en contextes européen et nord-africain</w:t>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02573816v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Divorce and Remarriage of Orthodox Copts in Egypt: The 2008 State Council Ruling and the Amendment of the 1938 Personal Status Regulations</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Bernard-Maugiron</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Islamic Law and Society</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, Islamic Law and Society, 18 (3-4), pp.356-386. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1163/156851910X537829⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02573821v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Protestations sociales, révolutions civiles : transformations du politique dans la Méditerranée arabe</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Bernard-Maugiron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sarah Ben Néfissa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Destremeau</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Revue Tiers Monde</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, Revue Tiers Monde, Hors série</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02573834v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le droit égyptien : un droit multiconfessionnel : vers une meilleure compréhension du droit des deux rives de la Méditerranée</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Bernard-Maugiron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Henricot</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Revue trimestrielle de droit familial</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, Revue Trimestrielle de Droit Familial, 3, pp.906-913</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02573878v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le processus de réforme du droit de la famille et ses limites</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Bernard-Maugiron</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Confluences Méditerranée </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, Confluences Méditerranée, N°75 (4), pp.77. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/come.075.0077⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02573839v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les juges et la supervision des élections de 2005</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Bernard-Maugiron</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Égypte Soudan mondes arabes</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, Egypte Monde Arabe, Troisième série (7), pp.129-156</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02573836v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L’amendement du règlement sur le statut personnel des coptes orthodoxes en Égypte : à quand une loi unifiée de la famille ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Bernard-Maugiron</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Revue internationale de droit comparé</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, Revue Internationale de Droit Comparé, 62 (1), pp.75-103. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3406/ridc.2010.19931⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02573882v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les amendements constitutionnels de 2007 : traduction</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Bernard-Maugiron</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Chroniques Egyptiennes 2007</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, Chroniques Egyptiennes 2007, pp.329-346</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02573895v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Moderniser la Constitution&amp;quot; ou renforcer l'autoritarisme de l'Etat ? : les amendements constitutionnels de 2007</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Bernard-Maugiron</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Chroniques Egyptiennes 2007</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, Chroniques Egyptiennes 2007, pp.17-40</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02573905v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Breaking Up the Family: Divorce in Egyptian Law and Practice</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Bernard-Maugiron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Baudouin Dupret</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Les Cahiers de la justice</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Hawwa</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 6, pp.52-74</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId32" w:history="1">
-[...57 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00339503v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">The 2007 Constitutional Amendments in Egypt, and Their Implications on the Balance of Power</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Bernard-Maugiron</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Arab Law Quarterly</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, Arab Law Quarterly, 22 (4), pp.397-417. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1163/157302508X374429⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId35" w:history="1">
-[...57 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02573883v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Justice et politique : vers la fin de l’exception égyptienne ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Bernard-Maugiron</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">L'Année du Maghreb</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, L'Année du Maghreb, 3 (III), pp.81-103. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/anneemaghreb.357⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId36" w:history="1">
-[...64 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3917/come.082.0117⟩</w:t>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02573918v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vers une plus grande indépendance du pouvoir judiciaire en Égypte ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Bernard-Maugiron</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Revue internationale de droit comparé</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, Revue Internationale de Droit Comparé, 59 (1), pp.79-105. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3406/ridc.2007.19503⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId37" w:history="1">
-[...64 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3917/lcdlo.107.0051⟩</w:t>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02573933v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les femmes et la rupture du mariage en Egypte</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Bernard-Maugiron</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Cahiers d'études africaines</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, Cahiers d'Etudes Africaines, 187-188 (47 ; 3-4), pp.711-731. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/etudesafricaines.8822⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId39" w:history="1">
-[...41 lines deleted...]
-                <w:t xml:space="preserve">M. Brignone</w:t>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02573929v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Droit constitutionnel étranger</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Bernard-Maugiron</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Revue française de droit constitutionnel</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, Revue Française de Droit Constitutionnel, 72 (4), pp.843. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/rfdc.072.0843⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02573931v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le printemps des juges et la réactualisation autoritaire en Égypte</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Bernard-Maugiron</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Politique africaine</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, 108 (4), pp.67. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/polaf.108.0067⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02573926v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Justice et politique : vers la fin de l’exception égyptienne ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Bernard-Maugiron</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">L'Année du Maghreb</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, Justice, politique et société, 3, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/anneemaghreb.357⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02865788v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Judges as Reform Advocates in Egypt A Lost Battle?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Bernard-Maugiron</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Cairo Papers in Social Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, pp.60-84</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02865646v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les architectures constitutionnelles : introduction</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Bernard-Maugiron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
-[...20 lines deleted...]
-              <w:t xml:space="preserve">, 2012, Oasis [site web], 18 décembre</w:t>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.N. Ferrié</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Égypte Soudan mondes arabes</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2005, 2, pp.7-16</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId41" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">Mobilisations et révolutions dans les pays de la Méditerranée arabe à l'heure de l'hybridation du politique : Egypte, Liban, Maroc, Tunisie : introduction</w:t>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02573937v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le juge, interprète de la Constitution : la Haute Cour constitutionnelle et les élections parlementaires en Egypte</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Bernard-Maugiron</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Égypte Soudan mondes arabes</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2005, Troisième série (2), pp.133-157. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/ema.1069⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02573935v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dissolution du mariage et résolution non juridictionnelle des conflits conjugaux en Egypte</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Bernard-Maugiron</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Égypte Soudan mondes arabes</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2005, Egypte Monde Arabe, Troisième série (1), pp.73-100</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02573942v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les architectures constitutionnelles des régimes politiques arabes : de l'autoritarisme à la démocratisation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Bernard-Maugiron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId44" w:history="1">
-[...401 lines deleted...]
-                <w:t xml:space="preserve">Nathalie Bernard-Maugiron</w:t>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Bernard Maugiron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId44" w:history="1">
-[...1289 lines deleted...]
-            </w:pPr>
             <w:hyperlink r:id="rId82" w:history="1">
-              <w:r>
-[...198 lines deleted...]
-            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.N. Ferrié</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Égypte Soudan mondes arabes</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2005, Egypte Monde Arabe, Troisième série (2)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -5933,711 +5933,711 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03452951v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Islam et droits de l'homme dans les constitutions du monde arabe post-2011</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Bernard-Maugiron</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Afroukh, M. (ed.). </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">L'islam en droit international des droits de l'homme</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Institut Universitaire Varenne, p. 77-100, 2019, Transition et Justice, 978-2-370-32215-9</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02389178v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La réforme constitutionnelle, outil ou symbole d'un processus de démocratisation ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Bernard-Maugiron</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Bouras, N. (ed.). </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Regards croisés sur les printemps arabes : ruptures/continuités dans l'analyse de sociétés en mutation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, L'Harmattan, p. 29-36, 2019, Perspectives Stratégiques, 978-2-343-18087-8</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02417402v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L'égalité juridique entre hommes et femmes dans le monde arabe après les soulèvements de 2011</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Bernard-Maugiron</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Inégalités en perspectives</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02862227v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Justice constitutionnelle et transition démocratique dans le monde arabe après 2011</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Bernard-Maugiron</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Massias, J.P. (ed.). </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Justice constitutionnelle et transition démocratique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 21, Fondation Varenne, p. 25-43, 2019, Transition et Justice, 978-2-370-32214-2</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId125" w:history="1">
+            <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02414885v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId126" w:history="1">
-[...39 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Liberté religieuse en islam : l'apostasie dans les pays arabes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Bernard-Maugiron</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Uerpmann-Wittzack, R. (ed.); Lagrange, E. (ed.); Oeter, S. (ed.). </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Religion and international law : living together</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nijhoff; Brill, pp.76-102, 2018, 978-90-04-34915-5. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1163/9789004349155_005⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId126" w:history="1">
-[...60 lines deleted...]
-              <w:t xml:space="preserve">, Institut Universitaire Varenne, p. 77-100, 2019, Transition et Justice, 978-2-370-32215-9</w:t>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04105409v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les standards constitutionnels dans les &amp;quot;printemps arabes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.P. Bras</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Bernard-Maugiron</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Disant, M. (ed.); Lewkowicz, G. (ed.); Türk, P. (ed.). </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Les standards constitutionnels mondiaux</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Bruylant, pp.165-193, 2018, Penser le Droit, 978-2-8027-5444-2</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId127" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, 2019</w:t>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04105435v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le statut juridique des femmes dans l'Egypte postrévolutionnaire</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Bernard-Maugiron</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Fortier, C. (ed.); Monqid, S. (ed.). </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Corps des femmes et espaces genrés arabo-musulmans</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Karthala; Université Sorbonne Nouvelle Paris 3, pp.93-103, 2017, 978-2-8111-1807-5</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId128" w:history="1">
-[...70 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04107416v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">STATE POWERS AND CONSTITUTION DRAFTING PROCESSES IN POST-REVOLUTIONARY TRANSITIONS IN NORTH AFRICA</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Bernard-Maugiron</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Senén Florensa. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">THE ARAB TRANSITIONS IN A CHANGING WORLD. BUILDING DEMOCRACIES IN LIGHT OF INTERNATIONAL EXPERIENCES</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, IEMed, 2016, IEMed Documents</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId129" w:history="1">
-[...41 lines deleted...]
-                <w:t xml:space="preserve">J.P. Bras</w:t>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02865652v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Justice et politique dans l'Egypte post-Moubarak</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Bernard-Maugiron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
-[...24 lines deleted...]
-              <w:t xml:space="preserve">, Bruylant, pp.165-193, 2018, Penser le Droit, 978-2-8027-5444-2</w:t>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">K. El Chazli</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Justice en transition : réforme, réparation, réconciliation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Centre Jacques Berque, pp.141-168, 2016</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId131" w:history="1">
-[...154 lines deleted...]
-            <w:hyperlink r:id="rId134" w:history="1">
+            <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02891502v1</w:t>
-              </w:r>
-[...71 lines deleted...]
-                <w:t xml:space="preserve">hal-02865652v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A clash of institutions : judiciary vs. executive in Egypt</w:t>
               </w:r>
@@ -8928,51 +8928,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="591DF5FD"/>
+    <w:nsid w:val="FF70E1A0"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -9159,51 +9159,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/nathalie-bernard-maugiron" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-7074-8290" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/054324793" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04324951v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Bernard-Maugiron" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03513826v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02573705v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03616871v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02865008v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/aijc.2007.1826" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02573725v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02573731v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02573739v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04112086v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rfdc.103.0515" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02573771v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02573766v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/revdh.978" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02573778v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. El Chazli" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02573776v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04111993v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04111986v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02573799v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04112004v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baudouin Dupret" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/cdlj.1303.0153" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02573810v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02573802v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02573813v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/come.082.0117" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02865101v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/lcdlo.107.0051" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02573805v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Brignone" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02573828v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Ben N&#233;fissa" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02865017v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02573824v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rtm.hs01.0117" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02573816v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1163/187633711X591413" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/9B062CAAA63EB4778968348693CA848E80A90B28/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02573821v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1163/156851910X537829" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/D9C1033A6A1044AF3D07C7E28885BDEC4148D808/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02573834v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Destremeau" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02573878v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Henricot" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02573839v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/come.075.0077" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02573836v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02573882v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/ridc.2010.19931" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02573895v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00339503v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02573905v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02573883v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1163/157302508X374429" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/28C3781911A994237926EAC4D0029BCF6B2EAF57/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02573929v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/etudesafricaines.8822" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02573931v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rfdc.072.0843" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02573918v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/anneemaghreb.357" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02573933v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/ridc.2007.19503" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02573926v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/polaf.108.0067" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02865788v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02865646v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02573942v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02573937v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.N. Ferri&#233;" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02573935v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/ema.1069" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02573938v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Bernard Maugiron" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02573943v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02573946v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/ridc.2004.19274" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02865786v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gamal Abdel Nasser Ibrahim" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/ema.799" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02160930v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02865781v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/ema.868" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02158972v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00179477v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02866219v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02865219v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/aijc.1999.1524" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04058650v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04058651v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04058649v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04701606v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02891516v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Moussa" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Farag" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W. Rady" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02891521v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Dupret" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02158808v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02891528v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02891536v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02158748v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00300732v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00300731v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04371044v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04701593v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03887783v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5771/9783748912019-271" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03680128v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Menna Omar" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03452951v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02414885v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02417402v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02389178v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02862227v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04105409v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1163/9789004349155_005" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04105435v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.P. Bras" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04107416v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02891502v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02865652v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02891505v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02891503v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1163/2405-9749_elr_COM_00000031" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02891495v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02891499v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02891508v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02891506v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02891510v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02891514v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02891515v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H.K. Aziz" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Vasseur" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02891518v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00737906v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02891522v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02891519v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01573419v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02891523v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02891525v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00743738v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02891529v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02891535v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02891531v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02865703v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02891537v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02891545v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00179905v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02614267v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02866442v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02573817v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03619044v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05386228v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Louis Halp&#233;rin" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/nathalie-bernard-maugiron" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-7074-8290" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/054324793" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04324951v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Bernard-Maugiron" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03513826v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02573705v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03616871v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02865008v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/aijc.2007.1826" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02573725v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02573731v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02573739v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04112086v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rfdc.103.0515" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02573766v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/revdh.978" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02573771v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02573778v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. El Chazli" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02573776v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04111993v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04111986v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02573799v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04112004v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baudouin Dupret" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/cdlj.1303.0153" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02573810v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02573802v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02573813v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/come.082.0117" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02865101v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/lcdlo.107.0051" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02573805v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Brignone" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02865017v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02573828v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Ben N&#233;fissa" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02573824v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rtm.hs01.0117" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02573816v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1163/187633711X591413" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/9B062CAAA63EB4778968348693CA848E80A90B28/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02573821v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1163/156851910X537829" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/D9C1033A6A1044AF3D07C7E28885BDEC4148D808/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02573834v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Destremeau" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02573878v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Henricot" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02573839v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/come.075.0077" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02573836v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02573882v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/ridc.2010.19931" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02573895v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02573905v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00339503v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02573883v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1163/157302508X374429" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/28C3781911A994237926EAC4D0029BCF6B2EAF57/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02573918v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/anneemaghreb.357" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02573933v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/ridc.2007.19503" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02573929v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/etudesafricaines.8822" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02573931v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rfdc.072.0843" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02573926v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/polaf.108.0067" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02865788v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02865646v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02573937v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.N. Ferri&#233;" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02573935v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/ema.1069" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02573942v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02573938v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Bernard Maugiron" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02573943v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02573946v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/ridc.2004.19274" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02865786v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gamal Abdel Nasser Ibrahim" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/ema.799" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02160930v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02865781v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/ema.868" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02158972v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00179477v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02866219v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02865219v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/aijc.1999.1524" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04058650v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04058651v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04058649v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04701606v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02891516v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Moussa" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Farag" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W. Rady" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02891521v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Dupret" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02158808v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02891528v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02891536v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02158748v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00300732v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00300731v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04371044v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04701593v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03887783v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5771/9783748912019-271" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03680128v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Menna Omar" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03452951v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02389178v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02417402v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02862227v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02414885v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04105409v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1163/9789004349155_005" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04105435v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.P. Bras" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04107416v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02865652v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02891502v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02891505v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02891503v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1163/2405-9749_elr_COM_00000031" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02891495v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02891499v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02891508v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02891506v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02891510v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02891514v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02891515v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H.K. Aziz" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Vasseur" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02891518v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00737906v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02891522v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02891519v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01573419v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02891523v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02891525v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00743738v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02891529v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02891535v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02891531v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02865703v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02891537v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02891545v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00179905v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02614267v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02866442v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02573817v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03619044v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05386228v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Louis Halp&#233;rin" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>