--- v2 (2026-05-06)
+++ v3 (2026-05-28)
@@ -1,8873 +1,52 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="jpg" ContentType="image/jpeg"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
-<file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-[...8821 lines deleted...]
-</w:document>
+<file path=word/document.xml><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:pict><v:shape type="#_x0000_t75" stroked="f" style="width:100px; height:114.62686567164px; margin-left:0px; margin-top:0px; position:relative; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:margin; mso-position-vertical-relative:line;"><w10:wrap type="tight" anchorx="margin"/><v:imagedata r:id="rId7" o:title=""/></v:shape></w:pict></w:r><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Nathalie Bernard-Maugiron </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Identifiants chercheurs</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdHAL : </w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">nathalie-bernard-maugiron</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ORCID : </w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">0000-0001-7074-8290</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdRef : </w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">054324793</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> cv.identifier.google scholar : </w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://scholar.google.com/citations?view_op=list_works&hl=fr&user=xQOKeuIAAAAJ</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Directrice de recherche à l'Institut de recherche pour le développement (IRD/CEPED/Université de Paris)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chargée de cours à SciencesPo Paris à et à l'Ecole de droit de la Sorbonne</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (56)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le droit de la famille dans le code saoudien du statut personnel de 2022</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Bernard-Maugiron</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue internationale de droit comparé</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 3, pp.713-737</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04324951v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Islam et constitutionnalisme dans le monde arabe après les soulèvements de 2011</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Bernard-Maugiron</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Société, droit et religion</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 10, pp.163-177</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03513826v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La place du religieux dans le processus constitutionnel en Egypte après 2011</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Bernard-Maugiron</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Archives de Sciences Sociales des Religions</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, Archives de Sciences Sociales des Religions, 181, pp.47-68</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02573705v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fiqh</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Bernard-Maugiron</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Orient XXI</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03616871v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le Conseil constitutionnel et la Haute cour constitutionnelle égyptienne : divergences et convergences</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Bernard-Maugiron</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Annuaire International de Justice Constitutionnelle</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 22 (2006), pp.11-35. </w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3406/aijc.2007.1826⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02865008v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ce que dit la nouvelle loi sur la construction des églises en Egypte = What the new law of the construction of churches in Egyp says =</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Bernard-Maugiron</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Oasis : Chrétiens et Musulmans dans le Monde Global [site web]</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, Oasis : Chrétiens et Musulmans dans le Monde Global [site web], art. du 19 oct. 2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02573725v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ce que dit la nouvelle loi sur la construction des églises en Egypte = What the new law of the construction of churches in Egyp says = Che cosa dice la nuova legge sulla costruzione delle chiese in Egitto</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Bernard-Maugiron</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Oasis : Chrétiens et Musulmans dans le Monde Global [site web]</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, Oasis : Chrétiens et Musulmans dans le Monde Global [site web], art. du 19 oct. 2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02573731v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Houdoud [Mots d'Islam]</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Bernard-Maugiron</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Orient XXI</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, Orient XXI Magazine, N° du 8 avril</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02573739v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La Constitution égyptienne de 2014 : quelle réforme constitutionnelle pour l’Égypte ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Bernard-Maugiron</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue française de droit constitutionnel</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, Revue Française de Droit Constitutionnel, 103 (3), pp.515-538. </w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/rfdc.103.0515⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04112086v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La constitution égyptienne de 2014 est-elle révolutionnaire ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Bernard-Maugiron</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La Revue des droits de l'Homme</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, La Revue des Droits de l’Homme, 6 (6), </w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/revdh.978⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02573766v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Constituent processes and the role of state powers in the transitions in North Africa</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Bernard-Maugiron</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Focus IEMedObs</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, Focus IEMedObs, 114.8</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02573771v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Egypte : une justice politisée et sans contrôle. Moubarak blanchi, Morsi inculpé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Bernard-Maugiron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K. El Chazli</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Orient XXI</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, Orient XXI Magazine, 25 février</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02573778v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pluralisme et diversité identitaire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Bernard-Maugiron</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Afkar/Idées</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, Afkar/Idées, 41, pp.28-30</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02573776v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Égypte, retour à un régime présidentiel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Bernard-Maugiron</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Orient XXI</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, Orient XXI Magazine, 8 octobre</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04111993v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'ordre public et le référent islamique. Usages d'un standard juridique en contextes européen et nord-africain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Bernard-Maugiron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Baudouin Dupret</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les Cahiers de la justice</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, N° 3 (3), pp.153-167. </w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/cdlj.1303.0153⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04112004v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Batailles autour de la constitution en Egypte : les frères musulmans exclus du débat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Bernard-Maugiron</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Orient XXI</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, Orient XXI Magazine, 21 novembre</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02573799v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La Constitution égyptienne est-elle révolutionnaire ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Bernard-Maugiron</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Orient XXI</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, Orient XXI Magazine, 4 décembre</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04111986v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sur les eaux du Nil, on navigue à vue</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Bernard-Maugiron</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Oasis</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, Oasis, 15, pp.34-40</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02573810v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'Islam dans l'Egypte post-Moubarak vers un régime théocratique ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Bernard-Maugiron</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cosmopolis, A Review of Cosmopolitics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, Cosmopolis, 3-4, pp.116-127</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02573802v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les juges et les élections dans l'Égypte post Moubarak : acteurs ou victimes du politique ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Bernard-Maugiron</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Confluences Méditerranée </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, Confluences Méditerranée, N°82 (3), pp.117. </w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/come.082.0117⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02573813v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quelle place pour la Charî' a dans l'Égypte post-Moubarak ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Bernard-Maugiron</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les Cahiers de l'Orient </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, </w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/lcdlo.107.0051⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02865101v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quelle Egypte dans la nouvelle Constitution [entrevue]</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Brignone</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Bernard-Maugiron</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Oasis [site web]</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, Oasis [site web], 18 décembre</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02573805v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">EGYPTE : LES ENJEUX CONSTITUTIONNELS</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Bernard-Maugiron</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Afkar/Idées</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02865017v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nouvelles stratégies de mobilisation et réforme du droit de la famille</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Bernard-Maugiron</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue Tiers Monde</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, Revue Tiers Monde, HS (5), pp.117-137. </w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/rtm.hs01.0117⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02573824v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mobilisations et révolutions dans les pays de la Méditerranée arabe à l'heure de l'hybridation du politique : Egypte, Liban, Maroc, Tunisie : introduction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Bernard-Maugiron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sarah Ben Néfissa</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue Tiers Monde</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, Revue Tiers Monde, Hors série, pp.5-24</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02573828v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Egypt’s Path to Transition: Democratic Challenges behind the Constitution Reform Process</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Bernard-Maugiron</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Middle East Law and Governance </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, Middle East Law and Governance, 3 (1-2), pp.43-59. </w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1163/187633711X591413⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02573816v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Divorce and Remarriage of Orthodox Copts in Egypt: The 2008 State Council Ruling and the Amendment of the 1938 Personal Status Regulations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Bernard-Maugiron</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Islamic Law and Society</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, Islamic Law and Society, 18 (3-4), pp.356-386. </w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1163/156851910X537829⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02573821v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Protestations sociales, révolutions civiles : transformations du politique dans la Méditerranée arabe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Bernard-Maugiron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sarah Ben Néfissa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Destremeau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue Tiers Monde</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, Revue Tiers Monde, Hors série</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02573834v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le droit égyptien : un droit multiconfessionnel : vers une meilleure compréhension du droit des deux rives de la Méditerranée</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Bernard-Maugiron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Henricot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue trimestrielle de droit familial</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, Revue Trimestrielle de Droit Familial, 3, pp.906-913</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02573878v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le processus de réforme du droit de la famille et ses limites</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Bernard-Maugiron</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Confluences Méditerranée </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, Confluences Méditerranée, N°75 (4), pp.77. </w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/come.075.0077⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02573839v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les juges et la supervision des élections de 2005</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Bernard-Maugiron</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Égypte Soudan mondes arabes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, Egypte Monde Arabe, Troisième série (7), pp.129-156</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02573836v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’amendement du règlement sur le statut personnel des coptes orthodoxes en Égypte : à quand une loi unifiée de la famille ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Bernard-Maugiron</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue internationale de droit comparé</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, Revue Internationale de Droit Comparé, 62 (1), pp.75-103. </w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3406/ridc.2010.19931⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02573882v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The 2007 Constitutional Amendments in Egypt, and Their Implications on the Balance of Power</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Bernard-Maugiron</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Arab Law Quarterly</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, Arab Law Quarterly, 22 (4), pp.397-417. </w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1163/157302508X374429⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02573883v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les amendements constitutionnels de 2007 : traduction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Bernard-Maugiron</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chroniques Egyptiennes 2007</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, Chroniques Egyptiennes 2007, pp.329-346</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02573895v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Breaking Up the Family: Divorce in Egyptian Law and Practice</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Bernard-Maugiron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Baudouin Dupret</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Hawwa</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 6, pp.52-74</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00339503v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Moderniser la Constitution&amp;quot; ou renforcer l'autoritarisme de l'Etat ? : les amendements constitutionnels de 2007</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Bernard-Maugiron</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chroniques Egyptiennes 2007</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, Chroniques Egyptiennes 2007, pp.17-40</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02573905v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Justice et politique : vers la fin de l’exception égyptienne ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Bernard-Maugiron</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'Année du Maghreb</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, Justice, politique et société, 3, </w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/anneemaghreb.357⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02865788v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Justice et politique : vers la fin de l’exception égyptienne ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Bernard-Maugiron</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'Année du Maghreb</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, L'Année du Maghreb, 3 (III), pp.81-103. </w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/anneemaghreb.357⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02573918v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vers une plus grande indépendance du pouvoir judiciaire en Égypte ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Bernard-Maugiron</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue internationale de droit comparé</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, Revue Internationale de Droit Comparé, 59 (1), pp.79-105. </w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3406/ridc.2007.19503⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02573933v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les femmes et la rupture du mariage en Egypte</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Bernard-Maugiron</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cahiers d'études africaines</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, Cahiers d'Etudes Africaines, 187-188 (47 ; 3-4), pp.711-731. </w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/etudesafricaines.8822⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02573929v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Droit constitutionnel étranger</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Bernard-Maugiron</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue française de droit constitutionnel</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, Revue Française de Droit Constitutionnel, 72 (4), pp.843. </w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/rfdc.072.0843⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02573931v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le printemps des juges et la réactualisation autoritaire en Égypte</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Bernard-Maugiron</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Politique africaine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 108 (4), pp.67. </w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/polaf.108.0067⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02573926v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Judges as Reform Advocates in Egypt A Lost Battle?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Bernard-Maugiron</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cairo Papers in Social Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, pp.60-84</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02865646v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les architectures constitutionnelles : introduction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Bernard-Maugiron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.N. Ferrié</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Égypte Soudan mondes arabes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 2, pp.7-16</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02573937v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le juge, interprète de la Constitution : la Haute Cour constitutionnelle et les élections parlementaires en Egypte</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Bernard-Maugiron</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Égypte Soudan mondes arabes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, Troisième série (2), pp.133-157. </w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/ema.1069⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02573935v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dissolution du mariage et résolution non juridictionnelle des conflits conjugaux en Egypte</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Bernard-Maugiron</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Égypte Soudan mondes arabes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, Egypte Monde Arabe, Troisième série (1), pp.73-100</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02573942v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les architectures constitutionnelles des régimes politiques arabes : de l'autoritarisme à la démocratisation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Bernard-Maugiron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Bernard Maugiron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.N. Ferrié</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Égypte Soudan mondes arabes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, Egypte Monde Arabe, Troisième série (2)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02573938v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Normes et pratiques en matière de statut personnel : la loi sur le &amp;quot;Khul&amp;quot; en Egypte</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Bernard-Maugiron</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Maghreb-Machrek</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, Maghreb-Machrek, 182, pp.77-99</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02573943v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quelques développements récents dans le droit du statut personnel en Égypte</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Bernard-Maugiron</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue internationale de droit comparé</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, Revue Internationale de Droit Comparé, 56 (2), pp.355-385. </w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3406/ridc.2004.19274⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02573946v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pouvoir de la censure ou censure du pouvoir ? L’affaire Yûsuf Wâlî c. al-Sha'b</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Bernard-Maugiron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gamal Abdel Nasser Ibrahim</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Égypte Soudan mondes arabes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, La censure ou comment la contourner, 2000 (3), </w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/ema.799⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02865786v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">From Jihan to Susanne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Bernard-Maugiron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Baudouin Dupret</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Recht van de Islam</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2002, 19, pp.1-19</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02160930v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les constitutions égyptiennes (1923-2000) : Ruptures et continuités</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Bernard-Maugiron</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Égypte Soudan mondes arabes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2001, 4/5, </w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/ema.868⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02865781v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le prince et son juge</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Baudouin Dupret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Bernard-Maugiron</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Égypte Soudan mondes arabes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1999</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02158972v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les principes de la sharia sont la source de la législation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Baudouin Dupret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Bernard-Maugiron</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Égypte Soudan mondes arabes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1999, 2, pp.107-125</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00179477v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La Haute Cour constitutionnelle égyptienne et la shari'a islamique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Bernard-Maugiron</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Awraq : revista de análisis y pensamiento sobre el mundo árabe e islámico contemporáneo</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1998, 19, pp.103-141</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02866219v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La deuxième décennie de la Haute Cour constitutionnelle égyptienne (1988-1998)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Bernard-Maugiron</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Annuaire International de Justice Constitutionnelle</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1997, </w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3406/aijc.1999.1524⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02865219v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (3)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le cas égyptien : quelle justice pour quelle transition ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Bernard-Maugiron</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Justice et politique dans le Maghreb post-révoltes arabes. Réforme, institutions, réconciliation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2017, Tunis, Tunisia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04058651v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le Conseil d’Etat égyptien, régulateur de la vie sociale et politique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Bernard-Maugiron</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La Justice administrative dans le monde arabe</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2017, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04058650v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comparative Analysis on Religious References in the Constitutions of the Arab World</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Bernard-Maugiron</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">the Role of the Religious Law in the Constitutional Orde</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2017, Cadenabbia, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04058649v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ouvrages (9)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Droits et sociétés du Maghreb et d'ailleurs : en hommage à Jean-Philippe Bras</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Baudouin Dupret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Bernard-Maugiron</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Karthala; IISMM, 404 p., 2023, Terres et Gens d'Islam, 978-2-38409-130-0</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04701606v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le droit à un délai raisonnable devant la cour de cassation d'Egypte</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Moussa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Bernard-Maugiron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Farag</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">W. Rady</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K. El Chazli</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">IRD, 148 p.-148 p., 2013, Expertise Collégiale</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02891516v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ordre public et droit musulman de la famille en Europe et en Afrique du Nord</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Bernard-Maugiron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Dupret</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Bruylant; IRD, 468 p., 2012</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02891521v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ordre public et droit musulman de la famille en Europe et en Afrique de Nord</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Baudouin Dupret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Bernard-Maugiron</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Bruylant, 2012</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02158808v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Personal status laws in Egypt : faq</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Bernard-Maugiron</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">GTZ, 32 p.-32 p., 2010</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02891528v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Judges and political reform in Egypt</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Bernard-Maugiron</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">American University in Cairo Press, 312 p., 2008</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02891536v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Egypt ans Its Laws</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Baudouin Dupret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Bernard-Maugiron</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Klumer Law International, 2002</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02158748v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le prince et son juge : droit et politique dans l'Egypte contemporaine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Baudouin Dupret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Bernard-Maugiron</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Egypte-Monde arabe, deuxième série, No 2, pp.177, 1999</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00300732v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Droits d'Egypte: histoire et sociologie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Baudouin Dupret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Bernard-Maugiron</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Egypte-Monde arabe, N° 34, pp.295, 1998</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00300731v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (40)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Introduction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Bernard-Maugiron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Baudouin Dupret</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Nathalie Bernard-Maugiron; Baudouin Dupret. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Droits et sociétés du Maghreb et d'ailleurs. En hommage à Jean-Philippe Bras</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Karthala, 2023, Terres et Gens d'Islam, 9782384091300</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04371044v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Introduction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Bernard-Maugiron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Dupret</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Bernard-Maugiron, Nathalie (ed.); Dupret, B. (ed.). </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Droits et sociétés du Maghreb et d'ailleurs : en hommage à Jean-Philippe Bras</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Karthala; IISMM, pp.5-25, 2023, Terres et gens d'Islam, 978-2-38409-130-0</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04701593v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Religious references in the constitutions of the Arab world : islamization of the constitution or constitutionalization of religion ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Bernard-Maugiron</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Schoeller-Schletter, A. (ed.). </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Constitutional review in the Middle East and North Africa</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 4, Nomos, pp.273-289, 2021, Nahoststudien. Middle Eastern Studies, 978-3-8487-7151-6. </w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5771/9783748912019-271⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03887783v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Egypt : the long decline of the legal profession</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Bernard-Maugiron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Menna Omar</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Lawyers in 21st-Century Societies Vol. 1: National Reports</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03680128v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Long Decline of the Legal Profession in Egypt</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Bernard-Maugiron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Menna Omar</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Lawyers in 21st Century Societies, vol. 1</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03452951v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Islam et droits de l'homme dans les constitutions du monde arabe post-2011</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Bernard-Maugiron</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Afroukh, M. (ed.). </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'islam en droit international des droits de l'homme</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Institut Universitaire Varenne, p. 77-100, 2019, Transition et Justice, 978-2-370-32215-9</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02389178v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La réforme constitutionnelle, outil ou symbole d'un processus de démocratisation ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Bernard-Maugiron</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Bouras, N. (ed.). </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Regards croisés sur les printemps arabes : ruptures/continuités dans l'analyse de sociétés en mutation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, L'Harmattan, p. 29-36, 2019, Perspectives Stratégiques, 978-2-343-18087-8</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02417402v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'égalité juridique entre hommes et femmes dans le monde arabe après les soulèvements de 2011</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Bernard-Maugiron</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Inégalités en perspectives</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02862227v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Justice constitutionnelle et transition démocratique dans le monde arabe après 2011</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Bernard-Maugiron</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Massias, J.P. (ed.). </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Justice constitutionnelle et transition démocratique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 21, Fondation Varenne, p. 25-43, 2019, Transition et Justice, 978-2-370-32214-2</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02414885v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Liberté religieuse en islam : l'apostasie dans les pays arabes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Bernard-Maugiron</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Uerpmann-Wittzack, R. (ed.); Lagrange, E. (ed.); Oeter, S. (ed.). </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Religion and international law : living together</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nijhoff; Brill, pp.76-102, 2018, 978-90-04-34915-5. </w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1163/9789004349155_005⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04105409v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les standards constitutionnels dans les &amp;quot;printemps arabes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.P. Bras</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Bernard-Maugiron</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Disant, M. (ed.); Lewkowicz, G. (ed.); Türk, P. (ed.). </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les standards constitutionnels mondiaux</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Bruylant, pp.165-193, 2018, Penser le Droit, 978-2-8027-5444-2</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04105435v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le statut juridique des femmes dans l'Egypte postrévolutionnaire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Bernard-Maugiron</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Fortier, C. (ed.); Monqid, S. (ed.). </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Corps des femmes et espaces genrés arabo-musulmans</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Karthala; Université Sorbonne Nouvelle Paris 3, pp.93-103, 2017, 978-2-8111-1807-5</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04107416v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">STATE POWERS AND CONSTITUTION DRAFTING PROCESSES IN POST-REVOLUTIONARY TRANSITIONS IN NORTH AFRICA</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Bernard-Maugiron</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Senén Florensa. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">THE ARAB TRANSITIONS IN A CHANGING WORLD. BUILDING DEMOCRACIES IN LIGHT OF INTERNATIONAL EXPERIENCES</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, IEMed, 2016, IEMed Documents</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02865652v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Justice et politique dans l'Egypte post-Moubarak</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Bernard-Maugiron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K. El Chazli</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Justice en transition : réforme, réparation, réconciliation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Centre Jacques Berque, pp.141-168, 2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02891502v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A clash of institutions : judiciary vs. executive in Egypt</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Bernard-Maugiron</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Building the rule of law in the Arab world : Tunisia, Egypt, and beyond</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, L. Rienner, pp.29-49, 2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02891505v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Egypt</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Bernard-Maugiron</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Encyclopedia of law and religion : vol. 1. Africa</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Brill, pp.90-105, 2016, </w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1163/2405-9749_elr_COM_00000031⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02891503v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Egypte : crispation politique et impasse économique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Bernard-Maugiron</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ramses 2017 : rapport annuel mondial sur le système économique et les stratégies : un monde de ruptures : terrorisme, Moyen-Orient, crise européenne</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, IFRI, 2016, Ramses 2017 : rapport annuel mondial sur le système économique et les stratégies : un monde de ruptures : terrorisme, Moyen-Orient, crise européenne</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02891499v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Divorce in Egypt : between law in the books and law in action</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Bernard-Maugiron</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Islamic Law in Context</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Routledge, pp.181-203, 2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02891495v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quelles dynamiques constitutionnelles dans le monde arabe après 2011 ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Bernard-Maugiron</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Monde arabe, entre transition et implosion : les dynamiques internes et les influences externes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, E. Bonnier, pp.77-94, 2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02891508v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">État et religion dans la Constitution des Frères musulmans de 2012 : rupture ou continuité dans l'histoire constitutionnelle égyptienne ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Bernard-Maugiron</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Transition et Justice</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 4, Institut universitaire Varenne; LGDJ-Lextenso, pp.45-66, 2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02891506v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Courts and the reform of personal status law in Egypt : judicial divorce for injury and poligamy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Bernard-Maugiron</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Adjudicating Family Law in Muslim Courts</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Routledge (Durham Modern Middle East and Islamic World Series), pp.106-120, 2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02891510v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Legal Reforms, the Rule of Law, and Consolidation of State Authoritarianism under Mubarak</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Bernard-Maugiron</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Rule of Law, Islam and Constitutional Politics in Egypt and Iran</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, State University of New York, pp.179-206, 2013, Suny Series.Pangaea 2 : Global/Local Studies</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02891518v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Citizenship in the 2014 Egyptian Constitution</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Bernard-Maugiron</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Middle East in Transition : the Centrality of Citizenship</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Edward Elgar, pp.157-176, 2013</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02891514v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Accès aux décisions de la cour de cassation (dossiers analytiques du cédérom)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Bernard-Maugiron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H.K. Aziz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Farag</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Vasseur</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Expertise Collégiale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, IRD, pp.35-53 du cédérom, 2013</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02891515v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La place de la charia dans la hiérarchie des normes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Bernard-Maugiron</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La charia aujourd'hui : usages de la référence au droit islamique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, La Découverte, pp.51-64, 2012</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02891523v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Introduction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Bernard-Maugiron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Baudouin Dupret</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ordre public et droit musulman de la famille en Europe et en Afrique du Nord</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Bruylant - IRD, pp. 13-26, 2012</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00737906v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Droit national et référence à la charia en Egypte</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Bernard-Maugiron</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La charia aujourd'hui : usages de la référence au droit islamique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, La Découverte, pp.89-111, 2012</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02891522v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Strong Presidentialism : the Model of Mubarak's Egypt</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Bernard-Maugiron</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Constitutionalism in Islamic Countries : between Upheaval and Continuity</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oxford University Press, pp.373-385, 2012</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02891519v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Introduction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Bernard-Maugiron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Baudouin Dupret</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Nathalie Bernard-Maugiron et Baudouin Dupret. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ordre public et droit musulman de la famille en Europe et en Afrique du Nord</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, IRD Editions / Bruylant, 2012</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01573419v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les paysages du droit : de la vie quotidienne aux tribunaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Bernard-Maugiron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Baudouin Dupret</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'Egypte au présent : inventaire d'une société avant révolution</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sindbad, 2011</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02891525v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les Paysages du droit, de la vie quotidienne aux tribunaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Baudouin Dupret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Bernard-Maugiron</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'Egypte au présent. Inventaire d'une société avant révolution</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Actes Sud - Sindbad, pp.793-851, 2011</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00743738v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les amendements à la loi du statut personnel des coptes orthodoxes : vers la fin du projet de code unifié de la famille en Egypte ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Bernard-Maugiron</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chroniques Egyptiennes = Egyptian Chronicles</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, CEDEJ, pp.123-149, 2010</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02891529v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Judicial Construction of the Facts and the Law : the Egyptian Supreme Constitutional Court and the Constitutionality of the Law on the Khul</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Bernard-Maugiron</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Narratives of Truth in Islamic Law</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, I.B. Tauris, pp.243-264, 2008</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02891531v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Relationship between Judges and Human Rights Organizations during the 2005 Elections and the Referendum</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Bernard-Maugiron</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Judges and Political Reform in Egypt</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, American University in Cairo Press, pp.243-270, 2008</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02891535v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les tribunaux militaires et juridictions d'exception en Egypte</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Bernard-Maugiron</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Juridictions militaires et tribunaux d'exception en mutation : perspectives comparées et internationales</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, AUF; Archives Contemporaines, pp.191-231, 2007, 978-2-914610-50-6</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02891537v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Moderniser la Constitution » ou renforcer l'autoritarisme de l'État ? Les amendements constitutionnels de 2007</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Bernard-Maugiron</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chroniques politiques 2007</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, CEDEJ, 2007</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02865703v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Judges as Reform AdvocBtes : a Lost battle ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Bernard-Maugiron</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cairo Papers in Social Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 29 (2-3), American University in Cairo Press, pp.60-84, 2006, 978-977-416-200-8</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02891545v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Monde arabe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Baudouin Dupret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Bernard-Maugiron</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">L. Cadiet. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Dictionnaire de la justice</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, PUF, pp.904-907, 2004</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00179905v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Egypt and its laws: A general presentation of law and judicial bodies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Baudouin Dupret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Bernard-Maugiron</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Egypt and Its Laws, London (N. Bernard-Maugiron and B. Dupret, eds., Kluwer Law Internationa).</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2002</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02614267v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anatomie sociologique d'une affaire égyptienne : le procès de l'Emigré de Youssef Chahine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Bernard-Maugiron</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Gilles Boëtsch, Baudouin Dupret, Jean-Noël Ferrié. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Droits et sociétés dans le monde arabe. Perspectives socio-anthropologiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, PUAM, pp.167-192, 1997</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02866442v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Autre publication scientifique (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’affaire Tik-Tok : les « principes et valeurs familiales de la société égyptienne » devant les juridictions égyptiennes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Bernard-Maugiron</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2022, https://qawami.blog/item/8-l-affaire-tik-tok-les-principes-et-valeurs-familiales-de-la-societe-egyptienne-devant-les-juridictions-egyptiennes</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02573817v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">2. Custody and the Best Interests of the Child in Egyptian Courts</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Bernard-Maugiron</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ABDOU FILALI-ANSARY OCCASIONAL PAPER SERIES</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, pp.20-29</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03619044v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pré-publication, Document de travail (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ANR ELIPS final report</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Louis Halpérin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Baudouin Dupret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Bernard-Maugiron</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2025</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05386228v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId170"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
@@ -8928,51 +107,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="FF70E1A0"/>
+    <w:nsid w:val="700AB2B7"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -9159,51 +338,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/nathalie-bernard-maugiron" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-7074-8290" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/054324793" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04324951v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Bernard-Maugiron" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03513826v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02573705v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03616871v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02865008v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/aijc.2007.1826" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02573725v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02573731v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02573739v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04112086v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rfdc.103.0515" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02573766v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/revdh.978" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02573771v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02573778v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. El Chazli" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02573776v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04111993v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04111986v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02573799v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04112004v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baudouin Dupret" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/cdlj.1303.0153" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02573810v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02573802v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02573813v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/come.082.0117" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02865101v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/lcdlo.107.0051" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02573805v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Brignone" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02865017v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02573828v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Ben N&#233;fissa" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02573824v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rtm.hs01.0117" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02573816v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1163/187633711X591413" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/9B062CAAA63EB4778968348693CA848E80A90B28/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02573821v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1163/156851910X537829" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/D9C1033A6A1044AF3D07C7E28885BDEC4148D808/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02573834v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Destremeau" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02573878v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Henricot" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02573839v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/come.075.0077" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02573836v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02573882v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/ridc.2010.19931" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02573895v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02573905v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00339503v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02573883v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1163/157302508X374429" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/28C3781911A994237926EAC4D0029BCF6B2EAF57/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02573918v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/anneemaghreb.357" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02573933v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/ridc.2007.19503" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02573929v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/etudesafricaines.8822" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02573931v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rfdc.072.0843" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02573926v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/polaf.108.0067" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02865788v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02865646v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02573937v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.N. Ferri&#233;" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02573935v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/ema.1069" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02573942v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02573938v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Bernard Maugiron" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02573943v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02573946v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/ridc.2004.19274" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02865786v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gamal Abdel Nasser Ibrahim" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/ema.799" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02160930v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02865781v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/ema.868" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02158972v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00179477v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02866219v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02865219v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/aijc.1999.1524" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04058650v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04058651v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04058649v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04701606v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02891516v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Moussa" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Farag" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W. Rady" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02891521v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Dupret" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02158808v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02891528v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02891536v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02158748v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00300732v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00300731v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04371044v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04701593v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03887783v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5771/9783748912019-271" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03680128v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Menna Omar" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03452951v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02389178v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02417402v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02862227v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02414885v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04105409v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1163/9789004349155_005" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04105435v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.P. Bras" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04107416v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02865652v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02891502v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02891505v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02891503v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1163/2405-9749_elr_COM_00000031" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02891495v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02891499v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02891508v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02891506v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02891510v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02891514v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02891515v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H.K. Aziz" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Vasseur" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02891518v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00737906v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02891522v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02891519v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01573419v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02891523v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02891525v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00743738v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02891529v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02891535v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02891531v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02865703v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02891537v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02891545v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00179905v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02614267v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02866442v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02573817v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03619044v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05386228v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Louis Halp&#233;rin" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/nathalie-bernard-maugiron" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-7074-8290" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/054324793" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://scholar.google.com/citations?user=https://scholar.google.com/citations?view_op=list_works&amp;hl=fr&amp;user=xQOKeuIAAAAJ" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04324951v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Bernard-Maugiron" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03513826v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02573705v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03616871v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02865008v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/aijc.2007.1826" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02573725v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02573731v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02573739v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04112086v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rfdc.103.0515" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02573766v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/revdh.978" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02573771v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02573778v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. El Chazli" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02573776v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04111993v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04112004v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baudouin Dupret" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/cdlj.1303.0153" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02573799v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04111986v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02573810v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02573802v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02573813v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/come.082.0117" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02865101v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/lcdlo.107.0051" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02573805v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Brignone" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02865017v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02573824v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rtm.hs01.0117" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02573828v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Ben N&#233;fissa" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02573816v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1163/187633711X591413" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/9B062CAAA63EB4778968348693CA848E80A90B28/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02573821v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1163/156851910X537829" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/D9C1033A6A1044AF3D07C7E28885BDEC4148D808/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02573834v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Destremeau" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02573878v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Henricot" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02573839v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/come.075.0077" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02573836v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02573882v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/ridc.2010.19931" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02573883v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1163/157302508X374429" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/28C3781911A994237926EAC4D0029BCF6B2EAF57/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02573895v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00339503v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02573905v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02865788v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/anneemaghreb.357" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02573918v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02573933v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/ridc.2007.19503" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02573929v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/etudesafricaines.8822" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02573931v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rfdc.072.0843" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02573926v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/polaf.108.0067" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02865646v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02573937v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.N. Ferri&#233;" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02573935v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/ema.1069" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02573942v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02573938v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Bernard Maugiron" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02573943v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02573946v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/ridc.2004.19274" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02865786v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gamal Abdel Nasser Ibrahim" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/ema.799" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02160930v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02865781v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/ema.868" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02158972v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00179477v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02866219v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02865219v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/aijc.1999.1524" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04058651v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04058650v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04058649v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04701606v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02891516v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Moussa" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Farag" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W. Rady" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02891521v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Dupret" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02158808v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02891528v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02891536v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02158748v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00300732v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00300731v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04371044v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04701593v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03887783v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5771/9783748912019-271" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03680128v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Menna Omar" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03452951v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02389178v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02417402v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02862227v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02414885v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04105409v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1163/9789004349155_005" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04105435v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.P. Bras" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04107416v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02865652v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02891502v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02891505v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02891503v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1163/2405-9749_elr_COM_00000031" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02891499v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02891495v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02891508v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02891506v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02891510v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02891518v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02891514v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02891515v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H.K. Aziz" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Vasseur" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02891523v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00737906v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02891522v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02891519v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01573419v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02891525v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00743738v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02891529v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02891531v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02891535v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02891537v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02865703v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02891545v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00179905v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02614267v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02866442v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02573817v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03619044v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05386228v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Louis Halp&#233;rin" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>