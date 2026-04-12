--- v0 (2026-03-15)
+++ v1 (2026-04-12)
@@ -1278,191 +1278,204 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05509763v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">How to reveal an individual's potential for career orientation: an Ikigai perspective</w:t>
+                <w:t xml:space="preserve">Les actions de promotion en faveur du bien-être au travail : Une illustration par le jeu des 7 familles</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Bernard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Thierry Chaume</w:t>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Loup</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Thriving in Uncertainty</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, ISODC/ISEOR, Oct 2024, Lyon, France</w:t>
+              <w:t xml:space="preserve">Journée de recherche « Bien-être/Mal-être »</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, RIPCO, Jun 2024, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05034663v1</w:t>
+                <w:t xml:space="preserve">hal-05034652v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les actions de promotion en faveur du bien-être au travail : Une illustration par le jeu des 7 familles</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Investigating Mental Health Issues in Academia: A Systematic Literature Review</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joachim Pinochet Lobos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Bernard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Pierre Loup</w:t>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chloé Guillot-Soulez</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journée de recherche « Bien-être/Mal-être »</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, RIPCO, Jun 2024, Paris, France</w:t>
+              <w:t xml:space="preserve">AGRH 2024</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2024, Barcelona, Spain</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05034652v1</w:t>
+                <w:t xml:space="preserve">hal-04827714v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Managing working time paradoxes, a study based on world café</w:t>
               </w:r>
@@ -1524,407 +1537,394 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05034576v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Investigating Mental Health Issues in Academia: A Systematic Literature Review</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">How to reveal an individual's potential for career orientation: an Ikigai perspective</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Bernard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Chloé Guillot-Soulez</w:t>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Chaume</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">AGRH 2024</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2024, Barcelona, Spain</w:t>
+              <w:t xml:space="preserve">Thriving in Uncertainty</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, ISODC/ISEOR, Oct 2024, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04827714v1</w:t>
+                <w:t xml:space="preserve">hal-05034663v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La santé mentale des personnels universitaires : Une revue systématique de la littérature</w:t>
+                <w:t xml:space="preserve">Les représentations sociales de la QVT des personnels universitaires - une étude exploratoire au sein d'une université française</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joachim Pinochet Lobos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Bernard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chloé Guillot-Soulez</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">GRT Santé et Sécurité au Travail - AGRH 2023</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2023, Lyon, France</w:t>
+              <w:t xml:space="preserve">AIRMAP 2023</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2023, Dijon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04827707v1</w:t>
+                <w:t xml:space="preserve">halshs-04221048v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les représentations sociales de la QVT des personnels universitaires - une étude exploratoire au sein d'une université française</w:t>
+                <w:t xml:space="preserve">QWL in public universities - an exploratory study of a French university</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joachim Pinochet Lobos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Bernard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chloé Guillot-Soulez</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">AIRMAP 2023</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2023, Dijon, France</w:t>
+              <w:t xml:space="preserve">EURAM 2023</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2023, Dublin (Ireland), Ireland</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-04221048v1</w:t>
+                <w:t xml:space="preserve">halshs-04221040v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">QWL in public universities - an exploratory study of a French university</w:t>
+                <w:t xml:space="preserve">La santé mentale des personnels universitaires : Une revue systématique de la littérature</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joachim Pinochet Lobos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Bernard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chloé Guillot-Soulez</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EURAM 2023</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2023, Dublin (Ireland), Ireland</w:t>
+              <w:t xml:space="preserve">GRT Santé et Sécurité au Travail - AGRH 2023</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2023, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-04221040v1</w:t>
+                <w:t xml:space="preserve">hal-04827707v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A la recherche de la QVT en université publique</w:t>
               </w:r>
@@ -3123,51 +3123,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="01C0805D"/>
+    <w:nsid w:val="102B0B12"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -3354,51 +3354,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/nathalie-bernard" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0009-0003-8284-5479" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/242124437" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05509726v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Bernard" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Loup" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04827733v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joachim P. Lobos" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chlo&#233; Guillot-Soulez" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/gmp.132.0011" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04116251v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Canolle" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Vinot" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/geco1.152.0014" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-04380413v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clara Laborie" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice Monnier" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.54695/rips2.077.0121" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-04380485v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Abord de Chatillon" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/grh.042.0083" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03900679v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Abord De Chatillon" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Commeiras" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/grhu.121.0062" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04810009v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05509777v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Chaume" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05509771v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05060002v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joachim Pinochet Lobos" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05509763v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-05034663v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-05034652v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-05034576v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Tahar" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04827714v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04827707v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04221048v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04221040v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04221021v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04466256v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Abord-De-Chatillon" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04466276v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Yves Ottmann" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabienne Bornard" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cindy Felio" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04466206v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Lacroux" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02998372v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04466127v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01978496v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01958117v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01978483v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05509151v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05509110v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-02461337v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2019GREAG002" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/nathalie-bernard" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0009-0003-8284-5479" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/242124437" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05509726v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Bernard" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Loup" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04827733v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joachim P. Lobos" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chlo&#233; Guillot-Soulez" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/gmp.132.0011" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04116251v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Canolle" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Vinot" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/geco1.152.0014" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-04380413v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clara Laborie" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice Monnier" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.54695/rips2.077.0121" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-04380485v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Abord de Chatillon" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/grh.042.0083" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03900679v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Abord De Chatillon" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Commeiras" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/grhu.121.0062" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04810009v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05509777v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Chaume" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05509771v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05060002v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joachim Pinochet Lobos" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05509763v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-05034652v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04827714v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-05034576v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Tahar" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-05034663v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04221048v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04221040v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04827707v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04221021v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04466256v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Abord-De-Chatillon" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04466276v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Yves Ottmann" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabienne Bornard" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cindy Felio" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04466206v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Lacroux" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02998372v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04466127v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01978496v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01958117v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01978483v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05509151v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05509110v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-02461337v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2019GREAG002" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>