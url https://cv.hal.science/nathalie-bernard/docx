--- v1 (2026-04-12)
+++ v2 (2026-05-13)
@@ -187,51 +187,51 @@
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Publications</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Article dans une revue (7)</w:t>
+        <w:t xml:space="preserve">Article dans une revue (6)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
@@ -511,51 +511,51 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04116251v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bien-être en télétravail : a-t-on encore besoin d’un manager ?</w:t>
+                <w:t xml:space="preserve">Bien-être en télétravail : a-t-on encore besoin d'un manager ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clara Laborie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Bernard</w:t>
@@ -591,51 +591,51 @@
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.54695/rips2.077.0121⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04380413v1</w:t>
+                <w:t xml:space="preserve">hal-04520219v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quand le bien-être au travail rencontre la performance : une analyse des représentations sociales d’assistants sociaux</w:t>
               </w:r>
@@ -738,324 +738,242 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Bernard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Loup</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuel Abord de Chatillon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Commeiras</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Revue de Gestion des Ressources Humaines</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2021, 121, pp.62-78. </w:t>
-[...1 lines deleted...]
-            <w:hyperlink r:id="rId32" w:history="1">
+              <w:t xml:space="preserve">, 2021, N° 121 (121), pp.62-78. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.3917/grhu.121.0062⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03900679v1</w:t>
-              </w:r>
-[...80 lines deleted...]
-                <w:t xml:space="preserve">hal-04810009v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Communication dans un congrès (20)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La reconversion professionnelle en réponse aux mutations du travail : une perspective par l’Ikigaï</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Bernard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Chaume</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">36ème Congrès de l’Association Francophone de Gestion des Ressources Humaines. Deauville (France)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2025, Deauville, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05509777v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les actions de promotion du bien-être au travail par les DRH : quel chemin gagnant ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Bernard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -1071,87 +989,87 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">36ème Congrès de l’Association Francophone de Gestion des Ressources Humaines. Deauville (France)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2025, Deauville, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05509771v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Exploring Mental Health Challenges in Higher Education Institutions: A Systematic Literature Review</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joachim Pinochet Lobos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Bernard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1166,73 +1084,73 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">EIASM 40th SHRM Workshop</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2025, Fribourg, Switzerland</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05060002v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le manager-coach, un acteur du bien-être au travail et de la performance individuelle : Une étude quantitative exploratoire</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Bernard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -1248,73 +1166,73 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">36ème Congrès de l’Association Francophone de Gestion des Ressources Humaines. Deauville (France)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, AGRH, Oct 2025, Deauville, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05509763v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les actions de promotion en faveur du bien-être au travail : Une illustration par le jeu des 7 familles</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Bernard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -1330,87 +1248,87 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journée de recherche « Bien-être/Mal-être »</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, RIPCO, Jun 2024, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05034652v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Investigating Mental Health Issues in Academia: A Systematic Literature Review</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joachim Pinochet Lobos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Bernard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1425,251 +1343,251 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">AGRH 2024</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2024, Barcelona, Spain</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04827714v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Managing working time paradoxes, a study based on world café</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Bernard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Tahar</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Crossroads for Organizations: Time, Space and People : 40th EGOS Colloquium</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, EGOS, Jul 2024, Milan, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05034576v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">How to reveal an individual's potential for career orientation: an Ikigai perspective</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Bernard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Chaume</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Thriving in Uncertainty</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, ISODC/ISEOR, Oct 2024, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05034663v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les représentations sociales de la QVT des personnels universitaires - une étude exploratoire au sein d'une université française</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joachim Pinochet Lobos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Bernard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1684,87 +1602,87 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">AIRMAP 2023</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2023, Dijon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-04221048v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">QWL in public universities - an exploratory study of a French university</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joachim Pinochet Lobos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Bernard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1779,87 +1697,87 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">EURAM 2023</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2023, Dublin (Ireland), Ireland</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-04221040v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La santé mentale des personnels universitaires : Une revue systématique de la littérature</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joachim Pinochet Lobos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Bernard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1874,87 +1792,87 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">GRT Santé et Sécurité au Travail - AGRH 2023</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2023, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04827707v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A la recherche de la QVT en université publique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joachim Pinochet Lobos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Bernard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1969,384 +1887,384 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">AGRH 2022</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2022, Brest (France), France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-04221021v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">BIEN-ÊTRE EN TÉLÉTRAVAIL : A-T-ON VRAIMENT BESOIN D'UN MANAGER ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clara Laborie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Bernard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Abord-De-Chatillon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">32ème congrès de l’AGRH, Paris, 13 au 15 octobre 2021</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, AGRH, Oct 2021, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04466256v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">NE PLUS CROIRE AU SALARIAT : UN ELARGISSEMENT DU MODELE DE LA BRECHE DU CONTRAT PSYCHOLOGIQUE</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuel Abord-De-Chatillon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Emmanuel Abord-De-Chatillon</w:t>
+                <w:t xml:space="preserve">Jean-Yves Ottmann</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabienne Bornard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Bernard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId52" w:history="1">
-              <w:r>
-[...37 lines deleted...]
-            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cindy Felio</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">31ème congrès de l’AGRH, Tours, 4 au 5 mars 2021</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, AGRH, Mar 2021, Tours (en visioconférence), France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04466276v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The paradox of well-being at work and performance</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Bernard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Abord de Chatillon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Lacroux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">EURAM 2021 Reshaping capitalism for a sustainable world</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, EURAM, Jun 2021, Montréal (online conference), Canada</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04466206v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">How to combine well-being at work and corporate performance ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Bernard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -2355,175 +2273,175 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Loup</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Abord de Chatillon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Commeiras</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">8th International Conference and doctoral consortium ISEOR-Academy of Management (AOM)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2019, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02998372v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">COMBINER BIEN-ÊTRE AU TRAVAIL ET PERFORMANCE : UNE LECTURE PAR LES HIGH PERFORMANCE WORK PRACTICES</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Bernard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">30ème congrès de l’AGRH, Bordeaux, 13 au 15 Novembre 2019</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, AGRH, Nov 2019, Bordeaux, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04466127v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quand le bien-être au travail rencontre la performance : une analyse des représentations sociales d'assistantes sociales sur l'impact de leur activité</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Bernard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -2539,73 +2457,73 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journée de recherche du groupe de recherche thématique AGRH "Santé et sécurité au travail"</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2018, Montpellier, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01978496v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Du Yin et du Yang ? Une analyse des représentations du bien-être et de la performance de l'organisation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Bernard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -2621,120 +2539,120 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">29ème Congrès de l'AGRH</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2018, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01958117v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le bien-être au travail et son impact sur la performance de l'entreprise</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Bernard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Congrès annuel de l'AGRH</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2017, Aix-en-Provence, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01978483v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -2744,318 +2662,425 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Des mutations du travail aux mutations des travailleurs : quand le bien-être au travail est la solution !</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Bernard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Chaume</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">collection Vuibert AGRH. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Mutations du travail et santé au travail</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2025, 978-2-311-41550-6</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05509151v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gérer les paradoxes du temps de travail</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Bernard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Tahar</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">édition ESKA. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Les nouveaux espaces temps de travail</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2024, 2822411417</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05509110v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="200"/>
+      </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="1e198e"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Autre publication scientifique (1)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="100"/>
+      </w:pPr>
+    </w:p>
+    <w:tbl>
+      <w:tblGrid>
+        <w:gridCol/>
+      </w:tblGrid>
+      <w:tblPr>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblLayout w:type="autofit"/>
+      </w:tblPr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Non, le bien-être au télétravail ne s'oppose pas à la perfomance</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuel Abord de Chatillon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Bernard</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2019</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Autre publication scientifique</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04810009v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Thèse (1)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bien-être au travail et performance de l'entreprise : une analyse par les paradoxes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Bernard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Gestion et management. Université Grenoble Alpes, 2019. Français. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨NNT : 2019GREAG002⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Thèse</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">tel-02461337v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId66"/>
+      <w:footerReference w:type="default" r:id="rId65"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -3123,51 +3148,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="102B0B12"/>
+    <w:nsid w:val="C466C488"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -3354,51 +3379,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/nathalie-bernard" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0009-0003-8284-5479" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/242124437" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05509726v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Bernard" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Loup" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04827733v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joachim P. Lobos" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chlo&#233; Guillot-Soulez" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/gmp.132.0011" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04116251v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Canolle" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Vinot" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/geco1.152.0014" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-04380413v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clara Laborie" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice Monnier" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.54695/rips2.077.0121" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-04380485v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Abord de Chatillon" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/grh.042.0083" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03900679v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Abord De Chatillon" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Commeiras" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/grhu.121.0062" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04810009v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05509777v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Chaume" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05509771v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05060002v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joachim Pinochet Lobos" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05509763v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-05034652v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04827714v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-05034576v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Tahar" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-05034663v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04221048v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04221040v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04827707v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04221021v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04466256v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Abord-De-Chatillon" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04466276v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Yves Ottmann" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabienne Bornard" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cindy Felio" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04466206v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Lacroux" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02998372v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04466127v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01978496v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01958117v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01978483v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05509151v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05509110v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-02461337v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2019GREAG002" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/nathalie-bernard" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0009-0003-8284-5479" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/242124437" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05509726v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Bernard" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Loup" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04827733v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joachim P. Lobos" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chlo&#233; Guillot-Soulez" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/gmp.132.0011" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04116251v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Canolle" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Vinot" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/geco1.152.0014" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04520219v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clara Laborie" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice Monnier" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.54695/rips2.077.0121" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-04380485v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Abord de Chatillon" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/grh.042.0083" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03900679v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Commeiras" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/grhu.121.0062" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05509777v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Chaume" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05509771v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05060002v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joachim Pinochet Lobos" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05509763v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-05034652v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04827714v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-05034576v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Tahar" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-05034663v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04221048v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04221040v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04827707v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04221021v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04466256v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Abord-De-Chatillon" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04466276v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Yves Ottmann" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabienne Bornard" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cindy Felio" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04466206v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Lacroux" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02998372v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04466127v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01978496v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01958117v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01978483v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05509151v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05509110v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04810009v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-02461337v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2019GREAG002" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>