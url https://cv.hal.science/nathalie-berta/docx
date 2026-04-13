--- v0 (2026-03-21)
+++ v1 (2026-04-13)
@@ -197,209 +197,209 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04504500v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A note on the early history of emission trading: mixing standard and market for rights</w:t>
+                <w:t xml:space="preserve">Economics and the environment since the 1950s: an overview</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Berta</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romain Debref</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Franck-Dominique Vivien</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Cahiers d'Economie Politique = Papers in political economy</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3917/cep1.079.0061⟩</w:t>
+              <w:t xml:space="preserve">Cahiers d’Economie Politique = Papers in political economy</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, Economics and the environment since the 1950s, 79 (1), pp.7-30. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/cep1.079.0007⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02968111v1</w:t>
+                <w:t xml:space="preserve">hal-02968067v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Economics and the environment since the 1950s: an overview</w:t>
+                <w:t xml:space="preserve">A note on the early history of emission trading: mixing standard and market for rights</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Berta</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Franck-Dominique Vivien</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Cahiers d’Economie Politique = Papers in political economy</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, Economics and the environment since the 1950s, 79 (1), pp.7-30. </w:t>
+              <w:t xml:space="preserve">Cahiers d'Economie Politique = Papers in political economy</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, Economics and the environment since the 1950s, 79, pp.1. </w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3917/cep1.079.0007⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3917/cep1.079.0061⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02968067v1</w:t>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02968111v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Efficiency without Optimality: Environmental Policies and Pollution Pricing in the late 1960s</w:t>
               </w:r>
@@ -816,308 +816,308 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02095587v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Prix versus quantités: les contorsions du marché de carbone européen</w:t>
+                <w:t xml:space="preserve">Le marché européen du carbone</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Berta</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Revue de la régulation. Capitalisme, institutions, pouvoirs</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">EcoFlash : Mensuel d'informations économiques et sociales</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 302</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02095869v1</w:t>
+                <w:t xml:space="preserve">hal-02566159v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Modes d’ajustement par le travail en temps de crise : des relations professionnelles sous tension</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Coralie Perez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Coralie Perez</w:t>
+                <w:t xml:space="preserve">Nadine Thèvenot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Berta</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nadine Thèvenot</w:t>
+                <w:t xml:space="preserve">Delphine Brochard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId8" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId35" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Noélie Delahaie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">La Revue de l'IRES</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015, 84 (1), pp.59 - 59. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.3917/rdli.084.0059⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01306493v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Le marché européen du carbone</w:t>
+                <w:t xml:space="preserve">Prix versus quantités: les contorsions du marché de carbone européen</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Berta</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EcoFlash : Mensuel d'informations économiques et sociales</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Revue de la régulation. Capitalisme, institutions, pouvoirs</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 18 (2), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/regulation.11392⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId38" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02566159v1</w:t>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02095869v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les chemins infinis de la décarbonisation. Neuf questions clés pour la COP21, de M. Damian, 2015, L'Harmattan</w:t>
               </w:r>
@@ -2086,64 +2086,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Economics and the environment since the 1950s: history, methodology, philosophy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Berta</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Debref</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franck-Dominique Vivien</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Cahiers d'Economie Politique = Papers in political economy</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 79, 2021</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -2917,103 +2917,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Modes d'ajustement à la crise : des relations professionnelles sous tensions</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Coralie Perez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nadine Thevenot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Berta</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Delphine Brochard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId35" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Noélie Delahaie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2014</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
@@ -3217,103 +3217,103 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Modes d'ajustement à la crise : des relations professionnelles sous tensions</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Coralie Perez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nadine Thevenot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Berta</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Delphine Brochard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId35" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Noélie Delahaie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[Rapport de recherche] DARES - Ministère du Travail, de l’Emploi et du Dialogue social. 2014</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
@@ -3508,51 +3508,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04504500v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Berta" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Roux" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/cje/beae008" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02968111v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/cep1.079.0061" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02968067v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Debref" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck-Dominique Vivien" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/cep1.079.0007" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02566526v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S1053837219000579" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02057320v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Jallais" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadine Thevenot" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15122/isbn.978-2-406-08857-8.p.0119" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-02095696v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/09672567.2016.1169304" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-02095629v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Gautherat" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ozgur Gun" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/cje/bew041" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-02095587v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-02095869v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/regulation.11392" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://paris1.hal.science/hal-01306493v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Coralie Perez" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadine Th&#232;venot" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Brochard" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=No&#233;lie Delahaie" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rdli.084.0059" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02566159v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-02095873v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-02095867v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Bertrand" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S1053837214000364" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00705058v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Signoretto" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Valentin" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rfse.009.0191" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-02095879v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Julien" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Tricou" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/cep.063.0007" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04062948v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rfse.005.0185" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00272188v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00272181v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muriel Pucci" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04362482v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-02095175v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02566139v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Pignol" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-02095325v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04062927v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04062916v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic A. Julien" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02566117v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-02095913v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02566166v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02566609v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Longuet" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02566542v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02566625v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01277990v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01224552v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01114619v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00560422v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00270672v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://paris1.hal.science/hal-01104218v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04504500v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Berta" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Roux" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/cje/beae008" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02968067v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Debref" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck-Dominique Vivien" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/cep1.079.0007" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02968111v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/cep1.079.0061" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02566526v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S1053837219000579" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02057320v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Jallais" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadine Thevenot" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15122/isbn.978-2-406-08857-8.p.0119" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-02095696v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/09672567.2016.1169304" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-02095629v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Gautherat" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ozgur Gun" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/cje/bew041" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-02095587v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02566159v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://paris1.hal.science/hal-01306493v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Coralie Perez" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadine Th&#232;venot" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Brochard" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=No&#233;lie Delahaie" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rdli.084.0059" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-02095869v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/regulation.11392" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-02095873v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-02095867v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Bertrand" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S1053837214000364" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00705058v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Signoretto" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Valentin" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rfse.009.0191" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-02095879v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Julien" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Tricou" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/cep.063.0007" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04062948v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rfse.005.0185" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00272188v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00272181v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muriel Pucci" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04362482v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-02095175v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02566139v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Pignol" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-02095325v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04062927v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04062916v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic A. Julien" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02566117v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-02095913v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02566166v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02566609v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Longuet" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02566542v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02566625v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01277990v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01224552v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01114619v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00560422v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00270672v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://paris1.hal.science/hal-01104218v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>