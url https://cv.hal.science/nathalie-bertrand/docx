--- v0 (2026-03-16)
+++ v1 (2026-05-02)
@@ -1176,650 +1176,650 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02884349v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Uncertainties of a 1D Hydraulic Model with Levee Breaches: The Benchmark Garonne</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Beyond a sensitivity study of levee-breach geometry using an inversion algorithm: application to a simplified river case</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vito Bacchi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yann Richet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Bertrand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Maxime Liquet</w:t>
+                <w:t xml:space="preserve">Denis Moiriat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Denis Moiriat</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Claire-Marie Duluc</w:t>
+                <w:t xml:space="preserve">Claire Marie Duluc</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">SimHydro 2017 - Choosing The Right Model in Applied Hydraulics</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">CMWR</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2018, Saint Malo, France</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">irsn-04215779v1</w:t>
+                <w:t xml:space="preserve">irsn-04215814v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Beyond a sensitivity study of levee-breach geometry using an inversion algorithm: application to a simplified river case</w:t>
+                <w:t xml:space="preserve">Feedback from Uncertainties Propagation Research Projects Conducted in Different Hydraulic Fields: Outcomes for Engineering Projects and Nuclear Safety Assessment</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vito Bacchi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Yann Richet</w:t>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire-Marie Duluc</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lise Bardet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Bertrand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId43" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Claire Marie Duluc</w:t>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Rebour</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">CMWR</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">SIMHYDRO 2017 - Choosing The Right Model in Applied Hydraulics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2017, Nice, France. pp.221-241, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-981-10-7218-5_15⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId46" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">irsn-04215814v1</w:t>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04215770v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Feedback from Uncertainties Propagation Research Projects Conducted in Different Hydraulic Fields: Outcomes for Engineering Projects and Nuclear Safety Assessment</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Vito Bacchi</w:t>
+                <w:t xml:space="preserve">Uncertainties of a 1D Hydraulic Model with Levee Breaches: The Benchmark Garonne</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Bertrand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maxime Liquet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Denis Moiriat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lise Bardet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire-Marie Duluc</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Vincent Rebour</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">SIMHYDRO 2017 - Choosing The Right Model in Applied Hydraulics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2017, Nice, France. pp.221-241, </w:t>
+              <w:t xml:space="preserve">SimHydro 2017 - Choosing The Right Model in Applied Hydraulics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2017, Nice, France. pp.189-204, </w:t>
             </w:r>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/978-981-10-7218-5_15⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/978-981-10-7218-5_13⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04215770v1</w:t>
+                <w:t xml:space="preserve">irsn-04215779v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Use of 3D classified topographic data with FullSWOF for high resolution simulation of a river flood event over a dense urban area</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Olivier Delestre</w:t>
+                <w:t xml:space="preserve">Analysing Decisive Stochastic Processes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Bertrand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Laura Amossé</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Nathalie Bertrand</w:t>
+                <w:t xml:space="preserve">Patricia Bouyer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Christian Laguerre</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Thomas Brihaye</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Carlier</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">3rd IAHR Europe Congress, 14-16 April 2014, Porto, Portugal</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">43rd International Colloquium on Automata, Languages, and Programming (ICALP 2016)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, Rome, Italy. pp.101:1-101:14, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4230/LIPIcs.ICALP.2016.101⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01290948v1</w:t>
+                <w:t xml:space="preserve">hal-01397794v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Analysing Decisive Stochastic Processes</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Use of 3D classified topographic data with FullSWOF for high resolution simulation of a river flood event over a dense urban area</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Morgan Abily</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Delestre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laura Amossé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Bertrand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId55" w:history="1">
-[...33 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Laguerre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">43rd International Colloquium on Automata, Languages, and Programming (ICALP 2016)</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">3rd IAHR Europe Congress, 14-16 April 2014, Porto, Portugal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, IAHR, Apr 2014, Porto, Portugal</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId54" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01397794v1</w:t>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01290948v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Global Sensitivity Analysis with 2D Hydraulic Codes: Application on Uncertainties Related to High-Resolution Topographic Data</w:t>
               </w:r>
@@ -1965,51 +1965,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Morgan Abily</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Delestre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laura Amossé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Bertrand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2606,51 +2606,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05267687v2" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Occitane Barbaux" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Naveau" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Bertrand" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Ribes" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.wace.2025.100807" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://asnr.hal.science/hal-05074179v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Chapon" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Taha B.M.J. Ouarda" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.envsoft.2025.106490" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01290888v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Morgan Abily" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Delestre" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Gourbesville" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire-Marie Duluc" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.envsoft.2015.12.002" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01290956v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Richet" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/lhb/20150050" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://asnr.hal.science/irsn-04730240v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea Nathaly Rodriguez Orozco" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Pheulpin" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonin Migaud" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-981-97-4072-7_3" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://asnr.hal.science/irsn-03925235v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3850/IAHR-39WC2521716X20221433" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03639392v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vito Bacchi" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/27678490.2021.2015265" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03914226v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Malo Lambert" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-981-19-1600-7_20" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02884349v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-981-15-5436-0_75" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://asnr.hal.science/irsn-04215779v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Liquet" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Moiriat" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lise Bardet" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-981-10-7218-5_13" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://asnr.hal.science/irsn-04215814v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Marie Duluc" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04215770v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Rebour" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-981-10-7218-5_15" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01290948v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Amoss&#233;" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Laguerre" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01397794v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricia Bouyer" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Brihaye" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Carlier" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4230/LIPIcs.ICALP.2016.101" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01290964v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-981-287-615-7_21" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04215672v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/proc/201448018" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02635597v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02478475v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5281/zenodo.2530017" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01558029v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Miheer Dewaskar" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Blaise Genest" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugo Gimbert" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05267687v2" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Occitane Barbaux" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Naveau" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Bertrand" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Ribes" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.wace.2025.100807" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://asnr.hal.science/hal-05074179v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Chapon" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Taha B.M.J. Ouarda" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.envsoft.2025.106490" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01290888v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Morgan Abily" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Delestre" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Gourbesville" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire-Marie Duluc" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.envsoft.2015.12.002" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01290956v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Richet" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/lhb/20150050" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://asnr.hal.science/irsn-04730240v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea Nathaly Rodriguez Orozco" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Pheulpin" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonin Migaud" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-981-97-4072-7_3" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://asnr.hal.science/irsn-03925235v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3850/IAHR-39WC2521716X20221433" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03639392v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vito Bacchi" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/27678490.2021.2015265" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03914226v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Malo Lambert" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-981-19-1600-7_20" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02884349v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-981-15-5436-0_75" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://asnr.hal.science/irsn-04215814v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Moiriat" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Marie Duluc" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04215770v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lise Bardet" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Rebour" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-981-10-7218-5_15" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://asnr.hal.science/irsn-04215779v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Liquet" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-981-10-7218-5_13" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01397794v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricia Bouyer" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Brihaye" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Carlier" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4230/LIPIcs.ICALP.2016.101" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01290948v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Amoss&#233;" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Laguerre" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01290964v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-981-287-615-7_21" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04215672v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/proc/201448018" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02635597v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02478475v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5281/zenodo.2530017" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01558029v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Miheer Dewaskar" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Blaise Genest" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugo Gimbert" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>